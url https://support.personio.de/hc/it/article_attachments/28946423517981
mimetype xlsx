--- v0 (2025-10-15)
+++ v1 (2026-04-02)
@@ -1,134 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11116"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/absencebalance/advanced/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/skryabin/IdeaProjects/personio/personio/HRM/Import/resources/templates/imports/absencebalance/advanced/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{432144AC-219D-844F-8F2E-76ECE68D5AE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F976E082-5466-F944-9E9C-D984F4CEB550}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="620" windowWidth="51200" windowHeight="28180" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Time off balance (Advanced)" sheetId="1" r:id="rId1"/>
     <sheet name="Guideline" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="TsD7pXmjOfhV8JbGd97J5bHHBsBxx42M4Kw81f+PqHs="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="20">
   <si>
-    <t>E-mail</t>
-[...1 lines deleted...]
-  <si>
     <t>Time off type</t>
   </si>
   <si>
     <t>Adjustment type</t>
   </si>
   <si>
     <t>Entitlement group</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Adjustment date </t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>max@personio-sample.de</t>
   </si>
   <si>
     <t>Paid Vacation</t>
   </si>
   <si>
     <t>relative</t>
   </si>
   <si>
     <t>Compensation for weekend work</t>
   </si>
   <si>
     <t>erika@personio-sample.de</t>
   </si>
   <si>
     <t>expiring</t>
   </si>
   <si>
     <t xml:space="preserve">Extend carryover period </t>
   </si>
   <si>
     <t>adrien@personio-sample.de</t>
   </si>
   <si>
     <t>NL Paid Vacation</t>
   </si>
   <si>
     <t>Non-statutory entitlement</t>
   </si>
   <si>
     <t>Statutory entitlement</t>
   </si>
   <si>
     <t>Set carryover value expiring after 6 months</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Adjustment value</t>
+  </si>
+  <si>
+    <t>Adjustment date</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -204,66 +204,66 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="10696575" cy="7562850"/>
+    <xdr:ext cx="10696575" cy="7969250"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Shape 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="10692000" cy="7875900"/>
+          <a:off x="85725" y="57150"/>
+          <a:ext cx="10696575" cy="7969250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="D6F0F7"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="BFBFBF"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
           <a:headEnd type="none" w="sm" len="sm"/>
           <a:tailEnd type="none" w="sm" len="sm"/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
             <a:spcBef>
@@ -378,63 +378,63 @@
             </a:rPr>
             <a:t>time off</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1500" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:rPr>
             <a:t> periods, please use "</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1500">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:rPr>
-            <a:t>Time off</a:t>
+            <a:t>Time-off-periods_en.xlsx</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1500" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:rPr>
-            <a:t> import - EN.xlsx".</a:t>
+            <a:t>".</a:t>
           </a:r>
           <a:endParaRPr sz="1300"/>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buSzPts val="1500"/>
             <a:buFont typeface="Arial"/>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr sz="1500" b="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="Calibri"/>
             <a:ea typeface="Calibri"/>
             <a:cs typeface="Calibri"/>
             <a:sym typeface="Calibri"/>
           </a:endParaRPr>
         </a:p>
@@ -545,51 +545,51 @@
             </a:rPr>
             <a:t>1. Please</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:rPr>
             <a:t> fill out the columns in the first worksheet </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:rPr>
-            <a:t>accordingly without changing the headings nor adding new ones. </a:t>
+            <a:t>accordingly without changing the headings nor adding new ones.</a:t>
           </a:r>
           <a:endParaRPr sz="1200"/>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buSzPts val="1200"/>
             <a:buFont typeface="Arial"/>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr sz="1200" b="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="Calibri"/>
             <a:ea typeface="Calibri"/>
             <a:cs typeface="Calibri"/>
             <a:sym typeface="Calibri"/>
           </a:endParaRPr>
         </a:p>
@@ -1016,51 +1016,51 @@
             </a:rPr>
             <a:t>5. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:rPr>
             <a:t>Fill in the Entitlement group name </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:rPr>
-            <a:t>if you need to differentiate between targeting e.g. Statutory and Non-statutory entitlement (e.g. for NL country-specific rules). Please note: </a:t>
+            <a:t>if you need to differentiate between targeting e.g. Statutory and Non-statutory entitlement (e.g. for NL country-specific rules). If you only have one entitlement set up in your time off policy settings, you can skip this step and leave the column empty. Please note: </a:t>
           </a:r>
           <a:endParaRPr sz="1200"/>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClr>
               <a:schemeClr val="dk1"/>
             </a:buClr>
             <a:buSzPts val="1200"/>
             <a:buFont typeface="Calibri"/>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
@@ -1893,261 +1893,259 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:AB1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.6640625" customWidth="1"/>
     <col min="2" max="2" width="17.1640625" customWidth="1"/>
     <col min="3" max="3" width="14.83203125" customWidth="1"/>
     <col min="4" max="4" width="24.1640625" customWidth="1"/>
     <col min="5" max="5" width="16.1640625" customWidth="1"/>
     <col min="6" max="6" width="15.33203125" style="5" customWidth="1"/>
     <col min="7" max="7" width="13.6640625" style="5" customWidth="1"/>
     <col min="8" max="8" width="40.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="H1" s="1" t="s">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>7</v>
       </c>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="4">
         <v>3</v>
       </c>
       <c r="F2" s="5">
         <v>45306</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
     </row>
     <row r="3" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="4">
         <v>2</v>
       </c>
       <c r="F3" s="5">
         <v>45383</v>
       </c>
       <c r="G3" s="5">
         <v>45443</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="I3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
     </row>
     <row r="4" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E4" s="4">
         <v>1</v>
       </c>
       <c r="F4" s="5">
         <v>45323</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
     </row>
     <row r="5" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="5">
         <v>45291</v>
       </c>
       <c r="G5" s="5">
         <v>45473</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="I5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
     </row>
     <row r="6" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
@@ -4638,51 +4636,53 @@
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="A47" sqref="A47"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="114.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="6"/>
     </row>
     <row r="2" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="7"/>
     </row>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="13" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="14" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="15" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>