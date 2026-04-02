--- v0 (2025-10-15)
+++ v1 (2026-04-02)
@@ -1,171 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11116"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/absencebalance/advanced/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/skryabin/IdeaProjects/personio/personio/HRM/Import/resources/templates/imports/absencebalance/advanced/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D62FB04-4EF7-2847-A1D3-AB6F030972C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72036286-B58E-BA43-8D0E-720CF8BEC48F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="15800" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="620" windowWidth="51200" windowHeight="28180" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Saldo de ausencias (avanzado)" sheetId="1" r:id="rId1"/>
     <sheet name="Pautas" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="/ITptDLeJ1soCKwGqnjTI14AckKEw8+TQg3dm2uN4I8="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="25">
-  <si>
-[...94 lines deleted...]
-  </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>max@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Vacaciones pagadas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -269,57 +173,81 @@
         <family val="2"/>
       </rPr>
       <t>adrien@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Vacaciones pagadas (Países Bajos)</t>
     </r>
   </si>
   <si>
     <t>Establecer valor de prórroga con vencimiento a los seis meses</t>
   </si>
   <si>
     <t>Ausencias retribuidas reconocidas por ley</t>
   </si>
   <si>
     <t>Ausencias retribuidas no reconocidas por ley</t>
   </si>
+  <si>
+    <t>Grupo de ausencias retribuidas</t>
+  </si>
+  <si>
+    <t>Correo electrónico</t>
+  </si>
+  <si>
+    <t>Tipo de ausencia</t>
+  </si>
+  <si>
+    <t>Tipo de ajuste</t>
+  </si>
+  <si>
+    <t>Valor de ajuste</t>
+  </si>
+  <si>
+    <t>Fecha de ajuste</t>
+  </si>
+  <si>
+    <t>Fecha de vencimiento</t>
+  </si>
+  <si>
+    <t>Comentario</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd;@"/>
+    <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd;@"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -356,51 +284,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -495,51 +423,51 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Utiliza esta plantilla para disponer de </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1600" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>todas las opciones para ajustar los saldos de ausencias </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1600" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>en Personio. Para importar periodos de ausencia, utiliza el archivo "Importar ausencias - ES.xlsx".</a:t>
+            <a:t>en Personio. Para importar periodos de ausencia, utiliza el archivo "Periodos-de-ausencia_es.xlsx".</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1600" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1600" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Lee las instrucciones con atención antes de rellenar la plantilla de importación.</a:t>
           </a:r>
         </a:p>
@@ -584,51 +512,51 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>1. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Rellena las columnas de la primera hoja de trabajo </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>como corresponde sin cambiar ni añadir encabezamientos. </a:t>
+            <a:t>como corresponde sin cambiar ni añadir encabezamientos.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>2. </a:t>
           </a:r>
           <a:r>
@@ -736,193 +664,193 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>- Selecciona "</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>absoluto</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>" para configurar el saldo en un número determinado de días/horas. Nota: Las subidas de saldo absoluto anularán todas las entradas anteriores del historial de saldos. Si no se establece ningún tipo de ajuste, este será absoluto. </a:t>
+            <a:t>" para configurar el saldo en un número determinado de días/horas. Nota: Las subidas de saldo absoluto anularán todas las entradas anteriores del historial de saldos. Si no se establece ningún tipo de ajuste, este será absoluto.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>- Selecciona "</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>relativo</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>" para añadir/deducir un determinado número de días/horas del saldo. </a:t>
+            <a:t>" para añadir/deducir un determinado número de días/horas del saldo.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Del mismo modo, selecciona "</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>venciendo</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>" para añadir un determinado número de días/horas al saldo, que vencerá en la fecha de vencimiento establecida (véase el paso 8). </a:t>
+            <a:t>" para añadir un determinado número de días/horas al saldo, que vencerá en la fecha de vencimiento establecida (véase el paso 8).</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>5. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Rellena el apartado del nombre del grupo de ausencias retribuidas </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>si necesitas diferenciar entre, por ejemplo, ausencias retribuidas reguladas y no reguladas (por ejemplo, para las normas específicas de Países Bajos). Nota: </a:t>
+            <a:t>si necesitas diferenciar entre, por ejemplo, ausencias retribuidas reguladas y no reguladas (por ejemplo, para las normas específicas de Países Bajos). Si solo tienes unas ausencias retribuidas configuradas en los ajustes de la política de ausencias, puedes omitir este paso y dejar la columna vacía. Nota:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>- </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Para el tipo de ajuste "absoluto": </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>este campo debe permanecer vacío. Si la póliza asignada tiene varios grupos de ausencias retribuidas, se ajustará el primer grupo de ausencias retribuidas y los restantes se pondrán a 0. </a:t>
+            <a:t>este campo debe permanecer vacío. Si la póliza asignada tiene varios grupos de ausencias retribuidas, se ajustará el primer grupo de ausencias retribuidas y los restantes se pondrán a 0.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>- </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Para el tipo de ajuste "relativo" y "venciendo": </a:t>
           </a:r>
           <a:r>
@@ -1063,137 +991,137 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>7. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Rellena la columna "Fecha de ajuste</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>" con el formato AAAA-MM-DD. Nota: Si no se establece una fecha de ajuste, se utilizará la fecha de importación. </a:t>
+            <a:t>" con el formato AAAA-MM-DD. Nota: Si no se establece una fecha de ajuste, se utilizará la fecha de importación.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>8. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Para el tipo de ajuste "venciendo" es obligatorio rellenar la fecha de vencimiento </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>en el formato AAAA-MM-DD. Nota: Para los ajustes "absoluto" y "relativo" la fecha de vencimiento debe estar vacía. La fecha de vencimiento debe ser posterior a la fecha de ajuste. </a:t>
+            <a:t>en el formato AAAA-MM-DD. Nota: Para los ajustes "absoluto" y "relativo" la fecha de vencimiento debe estar vacía. La fecha de vencimiento debe ser posterior a la fecha de ajuste.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>9. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Añade un comentario (opcional) </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>que se reflejará en la actividad de saldos de los empleados y será visible para todos los que puedan ver el resumen de saldos. </a:t>
+            <a:t>que se reflejará en la actividad de saldos de los empleados y será visible para todos los que puedan ver el resumen de saldos.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Si necesitas ayuda con la importación de los archivos, puedes ponerte en contacto el nuestro equipo de atención al cliente.</a:t>
           </a:r>
         </a:p>
@@ -1389,261 +1317,259 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:AB1000"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.33203125" customWidth="1"/>
     <col min="2" max="2" width="36.1640625" customWidth="1"/>
     <col min="3" max="3" width="15.6640625" customWidth="1"/>
     <col min="4" max="4" width="43" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.1640625" customWidth="1"/>
     <col min="6" max="6" width="15.33203125" style="7" customWidth="1"/>
     <col min="7" max="7" width="20" style="7" customWidth="1"/>
     <col min="8" max="8" width="44.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="4">
         <v>3</v>
       </c>
       <c r="F2" s="7">
         <v>45306</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="I2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
     </row>
     <row r="3" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="4">
         <v>2</v>
       </c>
       <c r="F3" s="7">
         <v>45383</v>
       </c>
       <c r="G3" s="7">
         <v>45443</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="I3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
     </row>
     <row r="4" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E4" s="4">
         <v>1</v>
       </c>
       <c r="F4" s="7">
         <v>45323</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="I4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
     </row>
     <row r="5" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="7">
         <v>45291</v>
       </c>
       <c r="G5" s="7">
         <v>45473</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="I5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
     </row>
     <row r="6" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
@@ -4134,51 +4060,51 @@
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A24" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A23" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
       <selection activeCell="A55" sqref="A55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="230.83203125" customWidth="1"/>
     <col min="2" max="6" width="12.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="5"/>
     </row>
     <row r="2" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>