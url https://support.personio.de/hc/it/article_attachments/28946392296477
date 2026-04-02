--- v0 (2025-10-15)
+++ v1 (2026-04-02)
@@ -1,143 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11116"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/absencebalance/advanced/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/skryabin/IdeaProjects/personio/personio/HRM/Import/resources/templates/imports/absencebalance/advanced/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97572F7F-E3A4-1F46-A221-A7BB7797F50C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3CBDD42-82B2-1443-B27D-320281FE65BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="15800" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="6260" yWindow="6000" windowWidth="28800" windowHeight="15800" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Abwesenheitskonto (Erweitert)" sheetId="1" r:id="rId1"/>
     <sheet name="Richtlinie" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="hISON+Z4cJE0j+7Z9INAy099YEq1Oxw8HQBdQRHe88E="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="25">
   <si>
-    <r>
-[...34 lines deleted...]
-  <si>
     <t>Anspruchskategorie</t>
   </si>
   <si>
-    <t xml:space="preserve">Anpassungswert </t>
-[...13 lines deleted...]
-  <si>
     <t>Ablaufdatum</t>
-  </si>
-[...10 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>max@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Bezahlter Urlaub</t>
     </r>
   </si>
   <si>
     <r>
@@ -258,57 +195,75 @@
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Bezahlter Urlaub NL</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Übertragswert so festlegen, dass er nach 6 Monaten verfällt</t>
     </r>
   </si>
   <si>
     <t>Gesetzlicher Anspruch</t>
   </si>
   <si>
     <t>Nicht gesetzlicher Anspruch</t>
   </si>
+  <si>
+    <t>Art der Abwesenheit</t>
+  </si>
+  <si>
+    <t>Anpassungswert</t>
+  </si>
+  <si>
+    <t>E-Mail</t>
+  </si>
+  <si>
+    <t>Anpassungsart</t>
+  </si>
+  <si>
+    <t>Anpassungsdatum</t>
+  </si>
+  <si>
+    <t>Kommentar</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="yyyy\-mm\-dd;@"/>
+    <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd;@"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -345,51 +300,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -484,51 +439,51 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Verwenden Sie diese Vorlage, damit Sie </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1600" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>alle Optionen zur Anpassung der Abwesenheitskonten </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1600" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>in Personio haben. Verwenden Sie bitte die Datei „Import von Abwesenheiten - DE.xlsx“ zum Importieren von Abwesenheitszeiträumen.</a:t>
+            <a:t>in Personio haben. Verwenden Sie bitte die Datei „Abwesenheitszeiträume_de.xlsx“ zum Importieren von Abwesenheitszeiträumen.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1600" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1600" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Bitte lesen Sie die Anleitung gründlich, bevor Sie die Importvorlage ausfüllen.</a:t>
           </a:r>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
@@ -570,51 +525,51 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>1. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Füllen Sie die Spalten im ersten Arbeitsblatt </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>entsprechend aus, ohne die Überschriften zu ändern oder neue hinzuzufügen. </a:t>
+            <a:t>entsprechend aus, ohne die Überschriften zu ändern oder neue hinzuzufügen.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>2. </a:t>
           </a:r>
           <a:r>
@@ -646,51 +601,51 @@
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>3. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Geben Sie die Abwesenheitsart ein</a:t>
+            <a:t>Geben Sie die Art der Abwesenheit ein</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>, für die Sie das Abwesenheitskonto anpassen möchten. Bitte geben Sie genau denselben Namen an, den Sie auch in Personio verwenden.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
@@ -788,223 +743,203 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>In ähnlicher Weise fügt die Anpassungsart „</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>ablaufend</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>“ dem Kontostand eine bestimmte Anzahl von Tagen/Stunden hinzu, die zum festgelegten Ablaufdatum ablaufen (siehe Schritt 8). </a:t>
+            <a:t>“ dem Kontostand eine bestimmte Anzahl von Tagen/Stunden hinzu, die zum festgelegten Ablaufdatum ablaufen (siehe Schritt 8).</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>5. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Geben Sie den Namen der Anspruchsgruppe an</a:t>
+            <a:t>Geben Sie den Namen der Anspruchskategorie an</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>, wenn Sie zwischen verschiedenen Gruppen unterscheiden müssen, z. B. gesetzlicher und nicht gesetzlicher Anspruch (z. B. für landesspezifische Regeln für NL). Bitte beachten Sie: </a:t>
+            <a:t>, wenn Sie zwischen verschiedenen Gruppen unterscheiden müssen, z. B. gesetzlicher und nicht gesetzlicher Anspruch (z. B. für landesspezifische Regeln für NL). Wenn in Ihrer Abwesenheitsrichtlinie nur eine Anspruchsart konfiguriert ist, können Sie diesen Schritt überspringen und diese Spalte leer lassen. Bitte beachten Sie:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>– </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Bei absoluten Anpassungen </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>muss dieses Feld leer bleiben. Wenn die zugewiesene Richtlinie mehrere anspruchsberechtigte Gruppen hat, wird die erste anspruchsberechtigte Gruppe angepasst und die übrigen Gruppen werden auf 0 gesetzt. </a:t>
+            <a:t>muss dieses Feld leer bleiben. Wenn die zugewiesene Richtlinie mehrere Anspruchskategorien hat, wird die erste Anspruchskategorie angepasst und die übrigen Gruppen werden auf 0 gesetzt. </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>– </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Für relative und ablaufende Anpassungen </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>können Sie angeben, welche anspruchsberechtigte Gruppe das Ziel sein soll. Wenn das Feld leer ist, wird der Anpassungswert zur ersten anspruchsberechtigten Gruppe hinzugefügt.</a:t>
+            <a:t>können Sie angeben, welche Anspruchskategorie das Ziel sein soll. Wenn das Feld leer ist, wird der Anpassungswert zur ersten Anspruchskategorie hinzugefügt.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>6. </a:t>
+            <a:t>6. Geben Sie in der Spalte „Anpassungswert“ den</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Geben Sie </a:t>
+            <a:t> Anpassungswert </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>in der Spalte „Anpassungswert“ </a:t>
-[...19 lines deleted...]
-            <a:t>in Tagen oder Stunden ein, abhängig davon, welche Zeiteinheit für die Abwesenheitsart eingestellt ist. Sie können ganze Zahlen (DD oder HH) oder auch Dezimalwerte wie halbe Tage oder Stunden (z. B. 5.5) eingeben. Bitte beachten Sie Folgendes:</a:t>
+            <a:t>in Tagen oder Stunden ein, abhängig davon, welche Zeiteinheit für die Abwesenheitsart eingestellt ist. Sie können ganze Zahlen (TT oder SS) oder auch Dezimalwerte wie halbe Tage oder Stunden (z. B. 5.5) eingeben. Bitte beachten Sie Folgendes:</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>– </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>absolut, relativ</a:t>
           </a:r>
           <a:r>
@@ -1016,51 +951,51 @@
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>: Hier können positive oder negative Werte eingegeben werden.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>– </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>"ablaufend"</a:t>
+            <a:t>ablaufend</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>:</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
@@ -1089,137 +1024,137 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>7. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Füllen Sie die Spalte „Anpassungsdatum“ </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>im Format YYYY-MM-JJ aus. Bitte beachten Sie: Wenn Sie kein Anpassungsdatum festlegen, wird das Importdatum verwendet. </a:t>
+            <a:t>im Format JJJJ-MM-TT aus. Bitte beachten Sie: Wenn Sie kein Anpassungsdatum festlegen, wird das Importdatum verwendet.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>8. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Für die Anpassungsart „ablaufend“ ist die Angabe des Ablaufdatums </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>im Format YYYY-MM-JJ verpflichtend. Bitte beachten Sie: Bei den Anpassungsarten „absolut“ und „relativ“ darf kein Ablaufdatum angegeben werden. Das Ablaufdatum muss nach dem Anpassungsdatum liegen. </a:t>
+            <a:t>im Format JJJJ-MM-TT verpflichtend. Bitte beachten Sie: Bei den Anpassungsarten „absolut“ und „relativ“ darf kein Ablaufdatum angegeben werden. Das Ablaufdatum muss nach dem Anpassungsdatum liegen.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>9. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Fügen Sie einen Kommentar hinzu (optional), </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>der in der Kontostandaktivität der Person angezeigt wird und für alle sichtbar ist, die Zugriff auf den Kontostand haben. </a:t>
+            <a:t>der in der Kontostandaktivität der Person angezeigt wird und für alle sichtbar ist, die Zugriff auf den Kontostand haben.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1400" b="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-GB" sz="1400" b="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Wenn Sie Hilfe beim Importieren der Dateien brauchen, wenden Sie sich an unser Supportteam.</a:t>
           </a:r>
         </a:p>
@@ -1415,261 +1350,259 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:AB1000"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.33203125" customWidth="1"/>
     <col min="2" max="2" width="21.1640625" customWidth="1"/>
     <col min="3" max="3" width="15.6640625" customWidth="1"/>
     <col min="4" max="4" width="27.33203125" customWidth="1"/>
     <col min="5" max="5" width="16.1640625" customWidth="1"/>
     <col min="6" max="6" width="17" style="7" customWidth="1"/>
     <col min="7" max="7" width="13.6640625" style="7" customWidth="1"/>
     <col min="8" max="8" width="59" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="E1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H1" s="1" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
     </row>
     <row r="2" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="4">
         <v>3</v>
       </c>
       <c r="F2" s="7">
         <v>45306</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="I2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
     </row>
     <row r="3" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="4">
         <v>2</v>
       </c>
       <c r="F3" s="7">
         <v>45383</v>
       </c>
       <c r="G3" s="7">
         <v>45443</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="I3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
     </row>
     <row r="4" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E4" s="4">
         <v>1</v>
       </c>
       <c r="F4" s="7">
         <v>45323</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="I4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
     </row>
     <row r="5" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="7">
         <v>45291</v>
       </c>
       <c r="G5" s="7">
         <v>45473</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="I5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
     </row>
     <row r="6" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
@@ -4160,51 +4093,51 @@
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
       <selection activeCell="O44" sqref="O44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.6640625" customWidth="1"/>
     <col min="2" max="6" width="12.6640625" customWidth="1"/>
     <col min="11" max="11" width="32.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="5"/>
     </row>
     <row r="2" spans="1:1" ht="13" x14ac:dyDescent="0.15">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>