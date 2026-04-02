--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -1,255 +1,278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...12 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Salary and one-time compensations copy/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7ACFA772-E8CB-8442-A054-EC83F4D3FF0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="One-time compensation" sheetId="1" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet state="visible" name="Guidelines" sheetId="3" r:id="rId6"/>
+    <sheet name="One-time compensation" sheetId="1" r:id="rId1"/>
+    <sheet name="List of options" sheetId="2" r:id="rId2"/>
+    <sheet name="Guidelines" sheetId="3" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr/>
+  <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="UUm/s5STs+ZHa1iGWOkMvnzFeRDkVRGRHOxnmW/4SZU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="175">
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Email</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">        One-time compensation/Payment type</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b val="0"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">	</t>
     </r>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>One-time compensation/Amount</t>
     </r>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>One-time compensation/Comment (optional)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Month</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Year</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>erika@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Christmas bonus</t>
     </r>
   </si>
   <si>
     <t>500.00</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>max@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Christmas bonus</t>
     </r>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Arial"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>max@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Referral bonus</t>
     </r>
   </si>
   <si>
     <t>2500.00</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>for Nina Meier</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>2023</t>
     </r>
   </si>
   <si>
     <t>AED</t>
   </si>
   <si>
     <t>AFN</t>
   </si>
   <si>
     <t>ALL</t>
   </si>
   <si>
     <t>AMD</t>
   </si>
   <si>
     <t>ANG</t>
   </si>
   <si>
     <t>AOA</t>
   </si>
   <si>
     <t>ARS</t>
   </si>
@@ -672,275 +695,281 @@
   </si>
   <si>
     <t>XAF</t>
   </si>
   <si>
     <t>XCD</t>
   </si>
   <si>
     <t>XOF</t>
   </si>
   <si>
     <t>XPF</t>
   </si>
   <si>
     <t>YER</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
     <t>ZMW</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="11.0"/>
+        <family val="2"/>
       </rPr>
       <t>Guidelines for filling in the one-time payment upload file</t>
     </r>
     <r>
       <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="11.0"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Use this template to import one-time payments to Personio. To import salary data, use EN Salary Data Upload.xlsx. To import custom bonuses, use EN Custom Bonuses Upload.xlsx. To import recurring compensations, use EN Recurring Compensations Upload.xlsx
 Please read the instructions before filling in the import template.
 ___________________________________________________________________________________________________________________________________________
 1. In the first worksheet, add a new column for each new one-time compensation type relevant to your company. Name each column following these guidelines: One-time compensation / description of the one-time compensation type.
 2. Add a one-time payment per employee per row. To add multiple recurring compensation types or historical data for one employee, use a new row for each recurring compensation type, and enter the employee's email address each time.
 3. Add a currency for the one-time payment record as three digit currency codes (ie EUR, USD, GBP). You can use the option listed in "List of options" as reference
 4. Optional: You can add a comment to describe the payment type, which will be shown in the tooltip in Personio.
 5. You can import positive and negative values with a maximum of two decimal places. Relative values (e.g. percentages or fractions) cannot be imported.
 6. Add the number of the month in which the payment is to occur. For example, enter '11' for November. In addition, insert the payout year.
-7. Columns that contain numbers should always be formatted as text to be correctly imported in Personio.
-8. If you need any help with importing the files, contact our Support team through the In-product Help area in Personio via Help &gt; Get support</t>
+7. Columns that contain numbers should always be formatted as text to be correctly imported in Personio.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5F0F7"/>
         <bgColor rgb="FFD5F0F7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
-    <border/>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFAAAAAA"/>
       </top>
       <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFAAAAAA"/>
       </left>
       <right style="thin">
         <color rgb="FFAAAAAA"/>
       </right>
+      <top/>
       <bottom style="thin">
         <color rgb="FFAAAAAA"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFAAAAAA"/>
       </left>
       <right style="thin">
         <color rgb="FFAAAAAA"/>
       </right>
       <top style="thin">
         <color rgb="FFAAAAAA"/>
       </top>
       <bottom style="thin">
         <color rgb="FFAAAAAA"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFAAAAAA"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFAAAAAA"/>
       </top>
       <bottom/>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
-[...4 lines deleted...]
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+  <cellXfs count="19">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="2" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...8 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...15 lines deleted...]
-      <alignment shrinkToFit="0" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
-[...11 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1086,10493 +1115,10516 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:G1000"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="10.1" defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="22.6"/>
-[...4 lines deleted...]
-    <col customWidth="1" min="6" max="27" width="8.3"/>
+    <col min="1" max="1" width="22.5703125" customWidth="1"/>
+    <col min="2" max="2" width="32.140625" customWidth="1"/>
+    <col min="3" max="3" width="26.5703125" customWidth="1"/>
+    <col min="4" max="4" width="6.7109375" customWidth="1"/>
+    <col min="5" max="5" width="33.85546875" customWidth="1"/>
+    <col min="6" max="27" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="16.5" customHeight="1">
+    <row r="1" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" ht="15.75" customHeight="1">
+    <row r="2" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="9">
-        <v>12.0</v>
+        <v>12</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" ht="15.75" customHeight="1">
+    <row r="3" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="7">
-        <v>12.0</v>
+        <v>12</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" ht="15.75" customHeight="1">
+    <row r="4" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="7">
-        <v>6.0</v>
+        <v>6</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" ht="15.75" customHeight="1">
+    <row r="5" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="9"/>
       <c r="D5" s="11"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
     </row>
-    <row r="6" ht="15.75" customHeight="1">
+    <row r="6" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="9"/>
       <c r="D6" s="12"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
     </row>
-    <row r="7" ht="15.75" customHeight="1">
+    <row r="7" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C7" s="9"/>
       <c r="D7" s="12"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
     </row>
-    <row r="8" ht="15.75" customHeight="1">
+    <row r="8" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="9"/>
       <c r="D8" s="12"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
     </row>
-    <row r="9" ht="15.75" customHeight="1">
+    <row r="9" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="9"/>
       <c r="D9" s="12"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
     </row>
-    <row r="10" ht="15.75" customHeight="1">
+    <row r="10" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="9"/>
       <c r="D10" s="12"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
     </row>
-    <row r="11" ht="15.75" customHeight="1">
+    <row r="11" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C11" s="9"/>
       <c r="D11" s="12"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
     </row>
-    <row r="12" ht="15.75" customHeight="1">
+    <row r="12" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C12" s="9"/>
       <c r="D12" s="12"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
     </row>
-    <row r="13" ht="15.75" customHeight="1">
+    <row r="13" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C13" s="9"/>
       <c r="D13" s="12"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
     </row>
-    <row r="14" ht="15.75" customHeight="1">
+    <row r="14" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C14" s="9"/>
       <c r="D14" s="12"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
     </row>
-    <row r="15" ht="15.75" customHeight="1">
+    <row r="15" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="9"/>
       <c r="D15" s="12"/>
       <c r="E15" s="13"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
     </row>
-    <row r="16" ht="15.75" customHeight="1">
+    <row r="16" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="9"/>
       <c r="D16" s="12"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
     </row>
-    <row r="17" ht="15.75" customHeight="1">
+    <row r="17" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="9"/>
       <c r="D17" s="12"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
     </row>
-    <row r="18" ht="15.75" customHeight="1">
+    <row r="18" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C18" s="9"/>
       <c r="D18" s="12"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
     </row>
-    <row r="19" ht="15.75" customHeight="1">
+    <row r="19" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="9"/>
       <c r="D19" s="12"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
     </row>
-    <row r="20" ht="15.75" customHeight="1">
+    <row r="20" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C20" s="9"/>
       <c r="D20" s="12"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
     </row>
-    <row r="21" ht="15.75" customHeight="1">
+    <row r="21" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C21" s="9"/>
       <c r="D21" s="12"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
     </row>
-    <row r="22" ht="15.75" customHeight="1">
+    <row r="22" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C22" s="9"/>
       <c r="D22" s="12"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
     </row>
-    <row r="23" ht="15.75" customHeight="1">
+    <row r="23" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C23" s="9"/>
       <c r="D23" s="12"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
     </row>
-    <row r="24" ht="15.75" customHeight="1">
+    <row r="24" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C24" s="9"/>
       <c r="D24" s="12"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
     </row>
-    <row r="25" ht="15.75" customHeight="1">
+    <row r="25" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C25" s="9"/>
       <c r="D25" s="12"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
     </row>
-    <row r="26" ht="15.75" customHeight="1">
+    <row r="26" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="9"/>
       <c r="D26" s="12"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
     </row>
-    <row r="27" ht="15.75" customHeight="1">
+    <row r="27" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="9"/>
       <c r="D27" s="12"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
     </row>
-    <row r="28" ht="15.75" customHeight="1">
+    <row r="28" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="9"/>
       <c r="D28" s="12"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
     </row>
-    <row r="29" ht="15.75" customHeight="1">
+    <row r="29" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="9"/>
       <c r="D29" s="12"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
     </row>
-    <row r="30" ht="15.75" customHeight="1">
+    <row r="30" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="9"/>
       <c r="D30" s="12"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
     </row>
-    <row r="31" ht="15.75" customHeight="1">
+    <row r="31" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="9"/>
       <c r="D31" s="12"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
     </row>
-    <row r="32" ht="15.75" customHeight="1">
+    <row r="32" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C32" s="9"/>
       <c r="D32" s="12"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
     </row>
-    <row r="33" ht="15.75" customHeight="1">
+    <row r="33" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C33" s="9"/>
       <c r="D33" s="12"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
     </row>
-    <row r="34" ht="15.75" customHeight="1">
+    <row r="34" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C34" s="9"/>
       <c r="D34" s="12"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
     </row>
-    <row r="35" ht="15.75" customHeight="1">
+    <row r="35" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C35" s="9"/>
       <c r="D35" s="12"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
     </row>
-    <row r="36" ht="15.75" customHeight="1">
+    <row r="36" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C36" s="9"/>
       <c r="D36" s="12"/>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
     </row>
-    <row r="37" ht="15.75" customHeight="1">
+    <row r="37" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C37" s="9"/>
       <c r="D37" s="12"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
     </row>
-    <row r="38" ht="15.75" customHeight="1">
+    <row r="38" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="9"/>
       <c r="D38" s="12"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
     </row>
-    <row r="39" ht="15.75" customHeight="1">
+    <row r="39" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C39" s="9"/>
       <c r="D39" s="12"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
     </row>
-    <row r="40" ht="15.75" customHeight="1">
+    <row r="40" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C40" s="9"/>
       <c r="D40" s="12"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
     </row>
-    <row r="41" ht="15.75" customHeight="1">
+    <row r="41" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C41" s="9"/>
       <c r="D41" s="12"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
     </row>
-    <row r="42" ht="15.75" customHeight="1">
+    <row r="42" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C42" s="9"/>
       <c r="D42" s="12"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
     </row>
-    <row r="43" ht="15.75" customHeight="1">
+    <row r="43" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="9"/>
       <c r="D43" s="12"/>
       <c r="F43" s="9"/>
       <c r="G43" s="9"/>
     </row>
-    <row r="44" ht="15.75" customHeight="1">
+    <row r="44" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C44" s="9"/>
       <c r="D44" s="12"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
     </row>
-    <row r="45" ht="15.75" customHeight="1">
+    <row r="45" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C45" s="9"/>
       <c r="D45" s="12"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
     </row>
-    <row r="46" ht="15.75" customHeight="1">
+    <row r="46" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C46" s="9"/>
       <c r="D46" s="12"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
     </row>
-    <row r="47" ht="15.75" customHeight="1">
+    <row r="47" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C47" s="9"/>
       <c r="D47" s="12"/>
       <c r="F47" s="9"/>
       <c r="G47" s="9"/>
     </row>
-    <row r="48" ht="15.75" customHeight="1">
+    <row r="48" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C48" s="9"/>
       <c r="D48" s="12"/>
       <c r="F48" s="9"/>
       <c r="G48" s="9"/>
     </row>
-    <row r="49" ht="15.75" customHeight="1">
+    <row r="49" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C49" s="9"/>
       <c r="D49" s="12"/>
       <c r="F49" s="9"/>
       <c r="G49" s="9"/>
     </row>
-    <row r="50" ht="15.75" customHeight="1">
+    <row r="50" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C50" s="9"/>
       <c r="D50" s="12"/>
       <c r="F50" s="9"/>
       <c r="G50" s="9"/>
     </row>
-    <row r="51" ht="15.75" customHeight="1">
+    <row r="51" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C51" s="9"/>
       <c r="D51" s="12"/>
       <c r="F51" s="9"/>
       <c r="G51" s="9"/>
     </row>
-    <row r="52" ht="15.75" customHeight="1">
+    <row r="52" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C52" s="9"/>
       <c r="D52" s="12"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
     </row>
-    <row r="53" ht="15.75" customHeight="1">
+    <row r="53" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C53" s="9"/>
       <c r="D53" s="12"/>
       <c r="F53" s="9"/>
       <c r="G53" s="9"/>
     </row>
-    <row r="54" ht="15.75" customHeight="1">
+    <row r="54" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C54" s="9"/>
       <c r="D54" s="12"/>
       <c r="F54" s="9"/>
       <c r="G54" s="9"/>
     </row>
-    <row r="55" ht="15.75" customHeight="1">
+    <row r="55" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C55" s="9"/>
       <c r="D55" s="12"/>
       <c r="F55" s="9"/>
       <c r="G55" s="9"/>
     </row>
-    <row r="56" ht="15.75" customHeight="1">
+    <row r="56" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="9"/>
       <c r="D56" s="12"/>
       <c r="F56" s="9"/>
       <c r="G56" s="9"/>
     </row>
-    <row r="57" ht="15.75" customHeight="1">
+    <row r="57" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C57" s="9"/>
       <c r="D57" s="12"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
     </row>
-    <row r="58" ht="15.75" customHeight="1">
+    <row r="58" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="9"/>
       <c r="D58" s="12"/>
       <c r="F58" s="9"/>
       <c r="G58" s="9"/>
     </row>
-    <row r="59" ht="15.75" customHeight="1">
+    <row r="59" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C59" s="9"/>
       <c r="D59" s="12"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
     </row>
-    <row r="60" ht="15.75" customHeight="1">
+    <row r="60" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C60" s="9"/>
       <c r="D60" s="12"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
     </row>
-    <row r="61" ht="15.75" customHeight="1">
+    <row r="61" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C61" s="9"/>
       <c r="D61" s="12"/>
       <c r="F61" s="9"/>
       <c r="G61" s="9"/>
     </row>
-    <row r="62" ht="15.75" customHeight="1">
+    <row r="62" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C62" s="9"/>
       <c r="D62" s="12"/>
       <c r="F62" s="9"/>
       <c r="G62" s="9"/>
     </row>
-    <row r="63" ht="15.75" customHeight="1">
+    <row r="63" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C63" s="9"/>
       <c r="D63" s="12"/>
       <c r="F63" s="9"/>
       <c r="G63" s="9"/>
     </row>
-    <row r="64" ht="15.75" customHeight="1">
+    <row r="64" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C64" s="9"/>
       <c r="D64" s="12"/>
       <c r="F64" s="9"/>
       <c r="G64" s="9"/>
     </row>
-    <row r="65" ht="15.75" customHeight="1">
+    <row r="65" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C65" s="9"/>
       <c r="D65" s="12"/>
       <c r="F65" s="9"/>
       <c r="G65" s="9"/>
     </row>
-    <row r="66" ht="15.75" customHeight="1">
+    <row r="66" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C66" s="9"/>
       <c r="D66" s="12"/>
       <c r="F66" s="9"/>
       <c r="G66" s="9"/>
     </row>
-    <row r="67" ht="15.75" customHeight="1">
+    <row r="67" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C67" s="9"/>
       <c r="D67" s="12"/>
       <c r="F67" s="9"/>
       <c r="G67" s="9"/>
     </row>
-    <row r="68" ht="15.75" customHeight="1">
+    <row r="68" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C68" s="9"/>
       <c r="D68" s="12"/>
       <c r="F68" s="9"/>
       <c r="G68" s="9"/>
     </row>
-    <row r="69" ht="15.75" customHeight="1">
+    <row r="69" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C69" s="9"/>
       <c r="D69" s="12"/>
       <c r="F69" s="9"/>
       <c r="G69" s="9"/>
     </row>
-    <row r="70" ht="15.75" customHeight="1">
+    <row r="70" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C70" s="9"/>
       <c r="D70" s="12"/>
       <c r="F70" s="9"/>
       <c r="G70" s="9"/>
     </row>
-    <row r="71" ht="15.75" customHeight="1">
+    <row r="71" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C71" s="9"/>
       <c r="D71" s="12"/>
       <c r="F71" s="9"/>
       <c r="G71" s="9"/>
     </row>
-    <row r="72" ht="15.75" customHeight="1">
+    <row r="72" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C72" s="9"/>
       <c r="D72" s="12"/>
       <c r="F72" s="9"/>
       <c r="G72" s="9"/>
     </row>
-    <row r="73" ht="15.75" customHeight="1">
+    <row r="73" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C73" s="9"/>
       <c r="D73" s="12"/>
       <c r="F73" s="9"/>
       <c r="G73" s="9"/>
     </row>
-    <row r="74" ht="15.75" customHeight="1">
+    <row r="74" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C74" s="9"/>
       <c r="D74" s="12"/>
       <c r="F74" s="9"/>
       <c r="G74" s="9"/>
     </row>
-    <row r="75" ht="15.75" customHeight="1">
+    <row r="75" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C75" s="9"/>
       <c r="D75" s="12"/>
       <c r="F75" s="9"/>
       <c r="G75" s="9"/>
     </row>
-    <row r="76" ht="15.75" customHeight="1">
+    <row r="76" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C76" s="9"/>
       <c r="D76" s="12"/>
       <c r="F76" s="9"/>
       <c r="G76" s="9"/>
     </row>
-    <row r="77" ht="15.75" customHeight="1">
+    <row r="77" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C77" s="9"/>
       <c r="D77" s="12"/>
       <c r="F77" s="9"/>
       <c r="G77" s="9"/>
     </row>
-    <row r="78" ht="15.75" customHeight="1">
+    <row r="78" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C78" s="9"/>
       <c r="D78" s="12"/>
       <c r="F78" s="9"/>
       <c r="G78" s="9"/>
     </row>
-    <row r="79" ht="15.75" customHeight="1">
+    <row r="79" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C79" s="9"/>
       <c r="D79" s="12"/>
       <c r="F79" s="9"/>
       <c r="G79" s="9"/>
     </row>
-    <row r="80" ht="15.75" customHeight="1">
+    <row r="80" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C80" s="9"/>
       <c r="D80" s="12"/>
       <c r="F80" s="9"/>
       <c r="G80" s="9"/>
     </row>
-    <row r="81" ht="15.75" customHeight="1">
+    <row r="81" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C81" s="9"/>
       <c r="D81" s="12"/>
       <c r="F81" s="9"/>
       <c r="G81" s="9"/>
     </row>
-    <row r="82" ht="15.75" customHeight="1">
+    <row r="82" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C82" s="9"/>
       <c r="D82" s="12"/>
       <c r="F82" s="9"/>
       <c r="G82" s="9"/>
     </row>
-    <row r="83" ht="15.75" customHeight="1">
+    <row r="83" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C83" s="9"/>
       <c r="D83" s="12"/>
       <c r="F83" s="9"/>
       <c r="G83" s="9"/>
     </row>
-    <row r="84" ht="15.75" customHeight="1">
+    <row r="84" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C84" s="9"/>
       <c r="D84" s="12"/>
       <c r="F84" s="9"/>
       <c r="G84" s="9"/>
     </row>
-    <row r="85" ht="15.75" customHeight="1">
+    <row r="85" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C85" s="9"/>
       <c r="D85" s="12"/>
       <c r="F85" s="9"/>
       <c r="G85" s="9"/>
     </row>
-    <row r="86" ht="15.75" customHeight="1">
+    <row r="86" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C86" s="9"/>
       <c r="D86" s="12"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
     </row>
-    <row r="87" ht="15.75" customHeight="1">
+    <row r="87" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C87" s="9"/>
       <c r="D87" s="12"/>
       <c r="F87" s="9"/>
       <c r="G87" s="9"/>
     </row>
-    <row r="88" ht="15.75" customHeight="1">
+    <row r="88" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C88" s="9"/>
       <c r="D88" s="12"/>
       <c r="F88" s="9"/>
       <c r="G88" s="9"/>
     </row>
-    <row r="89" ht="15.75" customHeight="1">
+    <row r="89" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C89" s="9"/>
       <c r="D89" s="12"/>
       <c r="F89" s="9"/>
       <c r="G89" s="9"/>
     </row>
-    <row r="90" ht="15.75" customHeight="1">
+    <row r="90" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C90" s="9"/>
       <c r="D90" s="12"/>
       <c r="F90" s="9"/>
       <c r="G90" s="9"/>
     </row>
-    <row r="91" ht="15.75" customHeight="1">
+    <row r="91" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C91" s="9"/>
       <c r="D91" s="12"/>
       <c r="F91" s="9"/>
       <c r="G91" s="9"/>
     </row>
-    <row r="92" ht="15.75" customHeight="1">
+    <row r="92" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C92" s="9"/>
       <c r="D92" s="12"/>
       <c r="F92" s="9"/>
       <c r="G92" s="9"/>
     </row>
-    <row r="93" ht="15.75" customHeight="1">
+    <row r="93" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C93" s="9"/>
       <c r="D93" s="12"/>
       <c r="F93" s="9"/>
       <c r="G93" s="9"/>
     </row>
-    <row r="94" ht="15.75" customHeight="1">
+    <row r="94" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C94" s="9"/>
       <c r="D94" s="12"/>
       <c r="F94" s="9"/>
       <c r="G94" s="9"/>
     </row>
-    <row r="95" ht="15.75" customHeight="1">
+    <row r="95" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C95" s="9"/>
       <c r="D95" s="12"/>
       <c r="F95" s="9"/>
       <c r="G95" s="9"/>
     </row>
-    <row r="96" ht="15.75" customHeight="1">
+    <row r="96" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C96" s="9"/>
       <c r="D96" s="12"/>
       <c r="F96" s="9"/>
       <c r="G96" s="9"/>
     </row>
-    <row r="97" ht="15.75" customHeight="1">
+    <row r="97" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C97" s="9"/>
       <c r="D97" s="12"/>
       <c r="F97" s="9"/>
       <c r="G97" s="9"/>
     </row>
-    <row r="98" ht="15.75" customHeight="1">
+    <row r="98" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C98" s="9"/>
       <c r="D98" s="12"/>
       <c r="F98" s="9"/>
       <c r="G98" s="9"/>
     </row>
-    <row r="99" ht="15.75" customHeight="1">
+    <row r="99" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C99" s="9"/>
       <c r="D99" s="12"/>
       <c r="F99" s="9"/>
       <c r="G99" s="9"/>
     </row>
-    <row r="100" ht="15.75" customHeight="1">
+    <row r="100" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C100" s="9"/>
       <c r="D100" s="12"/>
       <c r="F100" s="9"/>
       <c r="G100" s="9"/>
     </row>
-    <row r="101" ht="15.75" customHeight="1">
+    <row r="101" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C101" s="9"/>
       <c r="D101" s="12"/>
       <c r="F101" s="9"/>
       <c r="G101" s="9"/>
     </row>
-    <row r="102" ht="15.75" customHeight="1">
+    <row r="102" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C102" s="9"/>
       <c r="D102" s="12"/>
       <c r="F102" s="9"/>
       <c r="G102" s="9"/>
     </row>
-    <row r="103" ht="15.75" customHeight="1">
+    <row r="103" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C103" s="9"/>
       <c r="D103" s="12"/>
       <c r="F103" s="9"/>
       <c r="G103" s="9"/>
     </row>
-    <row r="104" ht="15.75" customHeight="1">
+    <row r="104" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C104" s="9"/>
       <c r="D104" s="12"/>
       <c r="F104" s="9"/>
       <c r="G104" s="9"/>
     </row>
-    <row r="105" ht="15.75" customHeight="1">
+    <row r="105" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C105" s="9"/>
       <c r="D105" s="12"/>
       <c r="F105" s="9"/>
       <c r="G105" s="9"/>
     </row>
-    <row r="106" ht="15.75" customHeight="1">
+    <row r="106" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C106" s="9"/>
       <c r="D106" s="12"/>
       <c r="F106" s="9"/>
       <c r="G106" s="9"/>
     </row>
-    <row r="107" ht="15.75" customHeight="1">
+    <row r="107" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C107" s="9"/>
       <c r="D107" s="12"/>
       <c r="F107" s="9"/>
       <c r="G107" s="9"/>
     </row>
-    <row r="108" ht="15.75" customHeight="1">
+    <row r="108" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C108" s="9"/>
       <c r="D108" s="12"/>
       <c r="F108" s="9"/>
       <c r="G108" s="9"/>
     </row>
-    <row r="109" ht="15.75" customHeight="1">
+    <row r="109" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C109" s="9"/>
       <c r="D109" s="12"/>
       <c r="F109" s="9"/>
       <c r="G109" s="9"/>
     </row>
-    <row r="110" ht="15.75" customHeight="1">
+    <row r="110" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C110" s="9"/>
       <c r="D110" s="12"/>
       <c r="F110" s="9"/>
       <c r="G110" s="9"/>
     </row>
-    <row r="111" ht="15.75" customHeight="1">
+    <row r="111" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C111" s="9"/>
       <c r="D111" s="12"/>
       <c r="F111" s="9"/>
       <c r="G111" s="9"/>
     </row>
-    <row r="112" ht="15.75" customHeight="1">
+    <row r="112" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C112" s="9"/>
       <c r="D112" s="12"/>
       <c r="F112" s="9"/>
       <c r="G112" s="9"/>
     </row>
-    <row r="113" ht="15.75" customHeight="1">
+    <row r="113" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C113" s="9"/>
       <c r="D113" s="12"/>
       <c r="F113" s="9"/>
       <c r="G113" s="9"/>
     </row>
-    <row r="114" ht="15.75" customHeight="1">
+    <row r="114" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C114" s="9"/>
       <c r="D114" s="12"/>
       <c r="F114" s="9"/>
       <c r="G114" s="9"/>
     </row>
-    <row r="115" ht="15.75" customHeight="1">
+    <row r="115" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C115" s="9"/>
       <c r="D115" s="12"/>
       <c r="F115" s="9"/>
       <c r="G115" s="9"/>
     </row>
-    <row r="116" ht="15.75" customHeight="1">
+    <row r="116" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C116" s="9"/>
       <c r="D116" s="12"/>
       <c r="F116" s="9"/>
       <c r="G116" s="9"/>
     </row>
-    <row r="117" ht="15.75" customHeight="1">
+    <row r="117" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C117" s="9"/>
       <c r="D117" s="12"/>
       <c r="F117" s="9"/>
       <c r="G117" s="9"/>
     </row>
-    <row r="118" ht="15.75" customHeight="1">
+    <row r="118" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C118" s="9"/>
       <c r="D118" s="12"/>
       <c r="F118" s="9"/>
       <c r="G118" s="9"/>
     </row>
-    <row r="119" ht="15.75" customHeight="1">
+    <row r="119" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C119" s="9"/>
       <c r="D119" s="12"/>
       <c r="F119" s="9"/>
       <c r="G119" s="9"/>
     </row>
-    <row r="120" ht="15.75" customHeight="1">
+    <row r="120" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C120" s="9"/>
       <c r="D120" s="12"/>
       <c r="F120" s="9"/>
       <c r="G120" s="9"/>
     </row>
-    <row r="121" ht="15.75" customHeight="1">
+    <row r="121" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C121" s="9"/>
       <c r="D121" s="12"/>
       <c r="F121" s="9"/>
       <c r="G121" s="9"/>
     </row>
-    <row r="122" ht="15.75" customHeight="1">
+    <row r="122" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C122" s="9"/>
       <c r="D122" s="12"/>
       <c r="F122" s="9"/>
       <c r="G122" s="9"/>
     </row>
-    <row r="123" ht="15.75" customHeight="1">
+    <row r="123" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C123" s="9"/>
       <c r="D123" s="12"/>
       <c r="F123" s="9"/>
       <c r="G123" s="9"/>
     </row>
-    <row r="124" ht="15.75" customHeight="1">
+    <row r="124" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C124" s="9"/>
       <c r="D124" s="12"/>
       <c r="F124" s="9"/>
       <c r="G124" s="9"/>
     </row>
-    <row r="125" ht="15.75" customHeight="1">
+    <row r="125" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C125" s="9"/>
       <c r="D125" s="12"/>
       <c r="F125" s="9"/>
       <c r="G125" s="9"/>
     </row>
-    <row r="126" ht="15.75" customHeight="1">
+    <row r="126" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C126" s="9"/>
       <c r="D126" s="12"/>
       <c r="F126" s="9"/>
       <c r="G126" s="9"/>
     </row>
-    <row r="127" ht="15.75" customHeight="1">
+    <row r="127" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C127" s="9"/>
       <c r="D127" s="12"/>
       <c r="F127" s="9"/>
       <c r="G127" s="9"/>
     </row>
-    <row r="128" ht="15.75" customHeight="1">
+    <row r="128" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C128" s="9"/>
       <c r="D128" s="12"/>
       <c r="F128" s="9"/>
       <c r="G128" s="9"/>
     </row>
-    <row r="129" ht="15.75" customHeight="1">
+    <row r="129" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C129" s="9"/>
       <c r="D129" s="12"/>
       <c r="F129" s="9"/>
       <c r="G129" s="9"/>
     </row>
-    <row r="130" ht="15.75" customHeight="1">
+    <row r="130" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C130" s="9"/>
       <c r="D130" s="12"/>
       <c r="F130" s="9"/>
       <c r="G130" s="9"/>
     </row>
-    <row r="131" ht="15.75" customHeight="1">
+    <row r="131" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C131" s="9"/>
       <c r="D131" s="12"/>
       <c r="F131" s="9"/>
       <c r="G131" s="9"/>
     </row>
-    <row r="132" ht="15.75" customHeight="1">
+    <row r="132" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C132" s="9"/>
       <c r="D132" s="12"/>
       <c r="F132" s="9"/>
       <c r="G132" s="9"/>
     </row>
-    <row r="133" ht="15.75" customHeight="1">
+    <row r="133" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C133" s="9"/>
       <c r="D133" s="12"/>
       <c r="F133" s="9"/>
       <c r="G133" s="9"/>
     </row>
-    <row r="134" ht="15.75" customHeight="1">
+    <row r="134" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C134" s="9"/>
       <c r="D134" s="12"/>
       <c r="F134" s="9"/>
       <c r="G134" s="9"/>
     </row>
-    <row r="135" ht="15.75" customHeight="1">
+    <row r="135" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C135" s="9"/>
       <c r="D135" s="12"/>
       <c r="F135" s="9"/>
       <c r="G135" s="9"/>
     </row>
-    <row r="136" ht="15.75" customHeight="1">
+    <row r="136" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C136" s="9"/>
       <c r="D136" s="12"/>
       <c r="F136" s="9"/>
       <c r="G136" s="9"/>
     </row>
-    <row r="137" ht="15.75" customHeight="1">
+    <row r="137" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C137" s="9"/>
       <c r="D137" s="12"/>
       <c r="F137" s="9"/>
       <c r="G137" s="9"/>
     </row>
-    <row r="138" ht="15.75" customHeight="1">
+    <row r="138" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C138" s="9"/>
       <c r="D138" s="12"/>
       <c r="F138" s="9"/>
       <c r="G138" s="9"/>
     </row>
-    <row r="139" ht="15.75" customHeight="1">
+    <row r="139" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C139" s="9"/>
       <c r="D139" s="12"/>
       <c r="F139" s="9"/>
       <c r="G139" s="9"/>
     </row>
-    <row r="140" ht="15.75" customHeight="1">
+    <row r="140" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C140" s="9"/>
       <c r="D140" s="12"/>
       <c r="F140" s="9"/>
       <c r="G140" s="9"/>
     </row>
-    <row r="141" ht="15.75" customHeight="1">
+    <row r="141" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C141" s="9"/>
       <c r="D141" s="12"/>
       <c r="F141" s="9"/>
       <c r="G141" s="9"/>
     </row>
-    <row r="142" ht="15.75" customHeight="1">
+    <row r="142" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C142" s="9"/>
       <c r="D142" s="12"/>
       <c r="F142" s="9"/>
       <c r="G142" s="9"/>
     </row>
-    <row r="143" ht="15.75" customHeight="1">
+    <row r="143" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C143" s="9"/>
       <c r="D143" s="12"/>
       <c r="F143" s="9"/>
       <c r="G143" s="9"/>
     </row>
-    <row r="144" ht="15.75" customHeight="1">
+    <row r="144" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C144" s="9"/>
       <c r="D144" s="12"/>
       <c r="F144" s="9"/>
       <c r="G144" s="9"/>
     </row>
-    <row r="145" ht="15.75" customHeight="1">
+    <row r="145" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C145" s="9"/>
       <c r="D145" s="12"/>
       <c r="F145" s="9"/>
       <c r="G145" s="9"/>
     </row>
-    <row r="146" ht="15.75" customHeight="1">
+    <row r="146" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C146" s="9"/>
       <c r="D146" s="12"/>
       <c r="F146" s="9"/>
       <c r="G146" s="9"/>
     </row>
-    <row r="147" ht="15.75" customHeight="1">
+    <row r="147" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C147" s="9"/>
       <c r="D147" s="12"/>
       <c r="F147" s="9"/>
       <c r="G147" s="9"/>
     </row>
-    <row r="148" ht="15.75" customHeight="1">
+    <row r="148" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C148" s="9"/>
       <c r="D148" s="12"/>
       <c r="F148" s="9"/>
       <c r="G148" s="9"/>
     </row>
-    <row r="149" ht="15.75" customHeight="1">
+    <row r="149" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C149" s="9"/>
       <c r="D149" s="12"/>
       <c r="F149" s="9"/>
       <c r="G149" s="9"/>
     </row>
-    <row r="150" ht="15.75" customHeight="1">
+    <row r="150" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C150" s="9"/>
       <c r="D150" s="12"/>
       <c r="F150" s="9"/>
       <c r="G150" s="9"/>
     </row>
-    <row r="151" ht="15.75" customHeight="1">
+    <row r="151" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C151" s="9"/>
       <c r="D151" s="12"/>
       <c r="F151" s="9"/>
       <c r="G151" s="9"/>
     </row>
-    <row r="152" ht="15.75" customHeight="1">
+    <row r="152" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C152" s="9"/>
       <c r="D152" s="12"/>
       <c r="F152" s="9"/>
       <c r="G152" s="9"/>
     </row>
-    <row r="153" ht="15.75" customHeight="1">
+    <row r="153" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C153" s="9"/>
       <c r="D153" s="12"/>
       <c r="F153" s="9"/>
       <c r="G153" s="9"/>
     </row>
-    <row r="154" ht="15.75" customHeight="1">
+    <row r="154" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C154" s="9"/>
       <c r="D154" s="12"/>
       <c r="F154" s="9"/>
       <c r="G154" s="9"/>
     </row>
-    <row r="155" ht="15.75" customHeight="1">
+    <row r="155" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C155" s="9"/>
       <c r="D155" s="12"/>
       <c r="F155" s="9"/>
       <c r="G155" s="9"/>
     </row>
-    <row r="156" ht="15.75" customHeight="1">
+    <row r="156" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C156" s="9"/>
       <c r="D156" s="12"/>
       <c r="F156" s="9"/>
       <c r="G156" s="9"/>
     </row>
-    <row r="157" ht="15.75" customHeight="1">
+    <row r="157" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C157" s="9"/>
       <c r="D157" s="12"/>
       <c r="F157" s="9"/>
       <c r="G157" s="9"/>
     </row>
-    <row r="158" ht="15.75" customHeight="1">
+    <row r="158" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C158" s="9"/>
       <c r="D158" s="12"/>
       <c r="F158" s="9"/>
       <c r="G158" s="9"/>
     </row>
-    <row r="159" ht="15.75" customHeight="1">
+    <row r="159" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C159" s="9"/>
       <c r="D159" s="12"/>
       <c r="F159" s="9"/>
       <c r="G159" s="9"/>
     </row>
-    <row r="160" ht="15.75" customHeight="1">
+    <row r="160" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C160" s="9"/>
       <c r="D160" s="12"/>
       <c r="F160" s="9"/>
       <c r="G160" s="9"/>
     </row>
-    <row r="161" ht="15.75" customHeight="1">
+    <row r="161" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C161" s="9"/>
       <c r="D161" s="12"/>
       <c r="F161" s="9"/>
       <c r="G161" s="9"/>
     </row>
-    <row r="162" ht="15.75" customHeight="1">
+    <row r="162" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C162" s="9"/>
       <c r="D162" s="12"/>
       <c r="F162" s="9"/>
       <c r="G162" s="9"/>
     </row>
-    <row r="163" ht="15.75" customHeight="1">
+    <row r="163" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C163" s="9"/>
       <c r="D163" s="12"/>
       <c r="F163" s="9"/>
       <c r="G163" s="9"/>
     </row>
-    <row r="164" ht="15.75" customHeight="1">
+    <row r="164" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C164" s="9"/>
       <c r="D164" s="12"/>
       <c r="F164" s="9"/>
       <c r="G164" s="9"/>
     </row>
-    <row r="165" ht="15.75" customHeight="1">
+    <row r="165" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C165" s="9"/>
       <c r="D165" s="12"/>
       <c r="F165" s="9"/>
       <c r="G165" s="9"/>
     </row>
-    <row r="166" ht="15.75" customHeight="1">
+    <row r="166" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C166" s="9"/>
       <c r="D166" s="12"/>
       <c r="F166" s="9"/>
       <c r="G166" s="9"/>
     </row>
-    <row r="167" ht="15.75" customHeight="1">
+    <row r="167" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C167" s="9"/>
       <c r="D167" s="12"/>
       <c r="F167" s="9"/>
       <c r="G167" s="9"/>
     </row>
-    <row r="168" ht="15.75" customHeight="1">
+    <row r="168" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C168" s="9"/>
       <c r="D168" s="12"/>
       <c r="F168" s="9"/>
       <c r="G168" s="9"/>
     </row>
-    <row r="169" ht="15.75" customHeight="1">
+    <row r="169" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C169" s="9"/>
       <c r="D169" s="12"/>
       <c r="F169" s="9"/>
       <c r="G169" s="9"/>
     </row>
-    <row r="170" ht="15.75" customHeight="1">
+    <row r="170" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C170" s="9"/>
       <c r="D170" s="12"/>
       <c r="F170" s="9"/>
       <c r="G170" s="9"/>
     </row>
-    <row r="171" ht="15.75" customHeight="1">
+    <row r="171" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C171" s="9"/>
       <c r="D171" s="12"/>
       <c r="F171" s="9"/>
       <c r="G171" s="9"/>
     </row>
-    <row r="172" ht="15.75" customHeight="1">
+    <row r="172" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C172" s="9"/>
       <c r="D172" s="12"/>
       <c r="F172" s="9"/>
       <c r="G172" s="9"/>
     </row>
-    <row r="173" ht="15.75" customHeight="1">
+    <row r="173" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C173" s="9"/>
       <c r="D173" s="12"/>
       <c r="F173" s="9"/>
       <c r="G173" s="9"/>
     </row>
-    <row r="174" ht="15.75" customHeight="1">
+    <row r="174" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C174" s="9"/>
       <c r="D174" s="12"/>
       <c r="F174" s="9"/>
       <c r="G174" s="9"/>
     </row>
-    <row r="175" ht="15.75" customHeight="1">
+    <row r="175" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C175" s="9"/>
       <c r="D175" s="12"/>
       <c r="F175" s="9"/>
       <c r="G175" s="9"/>
     </row>
-    <row r="176" ht="15.75" customHeight="1">
+    <row r="176" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C176" s="9"/>
       <c r="D176" s="12"/>
       <c r="F176" s="9"/>
       <c r="G176" s="9"/>
     </row>
-    <row r="177" ht="15.75" customHeight="1">
+    <row r="177" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C177" s="9"/>
       <c r="D177" s="12"/>
       <c r="F177" s="9"/>
       <c r="G177" s="9"/>
     </row>
-    <row r="178" ht="15.75" customHeight="1">
+    <row r="178" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C178" s="9"/>
       <c r="D178" s="12"/>
       <c r="F178" s="9"/>
       <c r="G178" s="9"/>
     </row>
-    <row r="179" ht="15.75" customHeight="1">
+    <row r="179" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C179" s="9"/>
       <c r="D179" s="12"/>
       <c r="F179" s="9"/>
       <c r="G179" s="9"/>
     </row>
-    <row r="180" ht="15.75" customHeight="1">
+    <row r="180" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C180" s="9"/>
       <c r="D180" s="12"/>
       <c r="F180" s="9"/>
       <c r="G180" s="9"/>
     </row>
-    <row r="181" ht="15.75" customHeight="1">
+    <row r="181" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C181" s="9"/>
       <c r="D181" s="12"/>
       <c r="F181" s="9"/>
       <c r="G181" s="9"/>
     </row>
-    <row r="182" ht="15.75" customHeight="1">
+    <row r="182" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C182" s="9"/>
       <c r="D182" s="12"/>
       <c r="F182" s="9"/>
       <c r="G182" s="9"/>
     </row>
-    <row r="183" ht="15.75" customHeight="1">
+    <row r="183" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C183" s="9"/>
       <c r="D183" s="12"/>
       <c r="F183" s="9"/>
       <c r="G183" s="9"/>
     </row>
-    <row r="184" ht="15.75" customHeight="1">
+    <row r="184" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C184" s="9"/>
       <c r="D184" s="12"/>
       <c r="F184" s="9"/>
       <c r="G184" s="9"/>
     </row>
-    <row r="185" ht="15.75" customHeight="1">
+    <row r="185" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C185" s="9"/>
       <c r="D185" s="12"/>
       <c r="F185" s="9"/>
       <c r="G185" s="9"/>
     </row>
-    <row r="186" ht="15.75" customHeight="1">
+    <row r="186" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C186" s="9"/>
       <c r="D186" s="12"/>
       <c r="F186" s="9"/>
       <c r="G186" s="9"/>
     </row>
-    <row r="187" ht="15.75" customHeight="1">
+    <row r="187" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C187" s="9"/>
       <c r="D187" s="12"/>
       <c r="F187" s="9"/>
       <c r="G187" s="9"/>
     </row>
-    <row r="188" ht="15.75" customHeight="1">
+    <row r="188" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C188" s="9"/>
       <c r="D188" s="12"/>
       <c r="F188" s="9"/>
       <c r="G188" s="9"/>
     </row>
-    <row r="189" ht="15.75" customHeight="1">
+    <row r="189" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C189" s="9"/>
       <c r="D189" s="12"/>
       <c r="F189" s="9"/>
       <c r="G189" s="9"/>
     </row>
-    <row r="190" ht="15.75" customHeight="1">
+    <row r="190" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C190" s="9"/>
       <c r="D190" s="12"/>
       <c r="F190" s="9"/>
       <c r="G190" s="9"/>
     </row>
-    <row r="191" ht="15.75" customHeight="1">
+    <row r="191" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C191" s="9"/>
       <c r="D191" s="12"/>
       <c r="F191" s="9"/>
       <c r="G191" s="9"/>
     </row>
-    <row r="192" ht="15.75" customHeight="1">
+    <row r="192" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C192" s="9"/>
       <c r="D192" s="12"/>
       <c r="F192" s="9"/>
       <c r="G192" s="9"/>
     </row>
-    <row r="193" ht="15.75" customHeight="1">
+    <row r="193" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C193" s="9"/>
       <c r="D193" s="12"/>
       <c r="F193" s="9"/>
       <c r="G193" s="9"/>
     </row>
-    <row r="194" ht="15.75" customHeight="1">
+    <row r="194" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C194" s="9"/>
       <c r="D194" s="12"/>
       <c r="F194" s="9"/>
       <c r="G194" s="9"/>
     </row>
-    <row r="195" ht="15.75" customHeight="1">
+    <row r="195" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C195" s="9"/>
       <c r="D195" s="12"/>
       <c r="F195" s="9"/>
       <c r="G195" s="9"/>
     </row>
-    <row r="196" ht="15.75" customHeight="1">
+    <row r="196" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C196" s="9"/>
       <c r="D196" s="12"/>
       <c r="F196" s="9"/>
       <c r="G196" s="9"/>
     </row>
-    <row r="197" ht="15.75" customHeight="1">
+    <row r="197" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C197" s="9"/>
       <c r="D197" s="12"/>
       <c r="F197" s="9"/>
       <c r="G197" s="9"/>
     </row>
-    <row r="198" ht="15.75" customHeight="1">
+    <row r="198" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C198" s="9"/>
       <c r="D198" s="12"/>
       <c r="F198" s="9"/>
       <c r="G198" s="9"/>
     </row>
-    <row r="199" ht="15.75" customHeight="1">
+    <row r="199" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C199" s="9"/>
       <c r="D199" s="12"/>
       <c r="F199" s="9"/>
       <c r="G199" s="9"/>
     </row>
-    <row r="200" ht="15.75" customHeight="1">
+    <row r="200" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C200" s="9"/>
       <c r="D200" s="12"/>
       <c r="F200" s="9"/>
       <c r="G200" s="9"/>
     </row>
-    <row r="201" ht="15.75" customHeight="1">
+    <row r="201" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C201" s="9"/>
       <c r="D201" s="12"/>
       <c r="F201" s="9"/>
       <c r="G201" s="9"/>
     </row>
-    <row r="202" ht="15.75" customHeight="1">
+    <row r="202" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C202" s="9"/>
       <c r="D202" s="12"/>
       <c r="F202" s="9"/>
       <c r="G202" s="9"/>
     </row>
-    <row r="203" ht="15.75" customHeight="1">
+    <row r="203" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C203" s="9"/>
       <c r="D203" s="12"/>
       <c r="F203" s="9"/>
       <c r="G203" s="9"/>
     </row>
-    <row r="204" ht="15.75" customHeight="1">
+    <row r="204" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C204" s="9"/>
       <c r="D204" s="12"/>
       <c r="F204" s="9"/>
       <c r="G204" s="9"/>
     </row>
-    <row r="205" ht="15.75" customHeight="1">
+    <row r="205" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C205" s="9"/>
       <c r="D205" s="12"/>
       <c r="F205" s="9"/>
       <c r="G205" s="9"/>
     </row>
-    <row r="206" ht="15.75" customHeight="1">
+    <row r="206" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C206" s="9"/>
       <c r="D206" s="12"/>
       <c r="F206" s="9"/>
       <c r="G206" s="9"/>
     </row>
-    <row r="207" ht="15.75" customHeight="1">
+    <row r="207" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C207" s="9"/>
       <c r="D207" s="12"/>
       <c r="F207" s="9"/>
       <c r="G207" s="9"/>
     </row>
-    <row r="208" ht="15.75" customHeight="1">
+    <row r="208" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C208" s="9"/>
       <c r="D208" s="12"/>
       <c r="F208" s="9"/>
       <c r="G208" s="9"/>
     </row>
-    <row r="209" ht="15.75" customHeight="1">
+    <row r="209" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C209" s="9"/>
       <c r="D209" s="12"/>
       <c r="F209" s="9"/>
       <c r="G209" s="9"/>
     </row>
-    <row r="210" ht="15.75" customHeight="1">
+    <row r="210" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C210" s="9"/>
       <c r="D210" s="12"/>
       <c r="F210" s="9"/>
       <c r="G210" s="9"/>
     </row>
-    <row r="211" ht="15.75" customHeight="1">
+    <row r="211" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C211" s="9"/>
       <c r="D211" s="12"/>
       <c r="F211" s="9"/>
       <c r="G211" s="9"/>
     </row>
-    <row r="212" ht="15.75" customHeight="1">
+    <row r="212" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C212" s="9"/>
       <c r="D212" s="12"/>
       <c r="F212" s="9"/>
       <c r="G212" s="9"/>
     </row>
-    <row r="213" ht="15.75" customHeight="1">
+    <row r="213" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C213" s="9"/>
       <c r="D213" s="12"/>
       <c r="F213" s="9"/>
       <c r="G213" s="9"/>
     </row>
-    <row r="214" ht="15.75" customHeight="1">
+    <row r="214" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C214" s="9"/>
       <c r="D214" s="12"/>
       <c r="F214" s="9"/>
       <c r="G214" s="9"/>
     </row>
-    <row r="215" ht="15.75" customHeight="1">
+    <row r="215" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C215" s="9"/>
       <c r="D215" s="12"/>
       <c r="F215" s="9"/>
       <c r="G215" s="9"/>
     </row>
-    <row r="216" ht="15.75" customHeight="1">
+    <row r="216" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C216" s="9"/>
       <c r="D216" s="12"/>
       <c r="F216" s="9"/>
       <c r="G216" s="9"/>
     </row>
-    <row r="217" ht="15.75" customHeight="1">
+    <row r="217" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C217" s="9"/>
       <c r="D217" s="12"/>
       <c r="F217" s="9"/>
       <c r="G217" s="9"/>
     </row>
-    <row r="218" ht="15.75" customHeight="1">
+    <row r="218" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C218" s="9"/>
       <c r="D218" s="12"/>
       <c r="F218" s="9"/>
       <c r="G218" s="9"/>
     </row>
-    <row r="219" ht="15.75" customHeight="1">
+    <row r="219" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C219" s="9"/>
       <c r="D219" s="12"/>
       <c r="F219" s="9"/>
       <c r="G219" s="9"/>
     </row>
-    <row r="220" ht="15.75" customHeight="1">
+    <row r="220" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C220" s="9"/>
       <c r="D220" s="12"/>
       <c r="F220" s="9"/>
       <c r="G220" s="9"/>
     </row>
-    <row r="221" ht="15.75" customHeight="1">
+    <row r="221" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C221" s="9"/>
-      <c r="D221" s="14"/>
+      <c r="D221" s="5"/>
       <c r="F221" s="9"/>
       <c r="G221" s="9"/>
     </row>
-    <row r="222" ht="15.75" customHeight="1">
+    <row r="222" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C222" s="9"/>
-      <c r="D222" s="14"/>
+      <c r="D222" s="5"/>
       <c r="F222" s="9"/>
       <c r="G222" s="9"/>
     </row>
-    <row r="223" ht="15.75" customHeight="1">
+    <row r="223" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C223" s="9"/>
-      <c r="D223" s="14"/>
+      <c r="D223" s="5"/>
       <c r="F223" s="9"/>
       <c r="G223" s="9"/>
     </row>
-    <row r="224" ht="15.75" customHeight="1">
+    <row r="224" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C224" s="9"/>
-      <c r="D224" s="14"/>
+      <c r="D224" s="5"/>
       <c r="F224" s="9"/>
       <c r="G224" s="9"/>
     </row>
-    <row r="225" ht="15.75" customHeight="1">
+    <row r="225" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C225" s="9"/>
-      <c r="D225" s="14"/>
+      <c r="D225" s="5"/>
       <c r="F225" s="9"/>
       <c r="G225" s="9"/>
     </row>
-    <row r="226" ht="15.75" customHeight="1">
+    <row r="226" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C226" s="9"/>
-      <c r="D226" s="14"/>
+      <c r="D226" s="5"/>
       <c r="F226" s="9"/>
       <c r="G226" s="9"/>
     </row>
-    <row r="227" ht="15.75" customHeight="1">
+    <row r="227" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C227" s="9"/>
-      <c r="D227" s="14"/>
+      <c r="D227" s="5"/>
       <c r="F227" s="9"/>
       <c r="G227" s="9"/>
     </row>
-    <row r="228" ht="15.75" customHeight="1">
+    <row r="228" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C228" s="9"/>
-      <c r="D228" s="14"/>
+      <c r="D228" s="5"/>
       <c r="F228" s="9"/>
       <c r="G228" s="9"/>
     </row>
-    <row r="229" ht="15.75" customHeight="1">
+    <row r="229" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C229" s="9"/>
-      <c r="D229" s="14"/>
+      <c r="D229" s="5"/>
       <c r="F229" s="9"/>
       <c r="G229" s="9"/>
     </row>
-    <row r="230" ht="15.75" customHeight="1">
+    <row r="230" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C230" s="9"/>
-      <c r="D230" s="14"/>
+      <c r="D230" s="5"/>
       <c r="F230" s="9"/>
       <c r="G230" s="9"/>
     </row>
-    <row r="231" ht="15.75" customHeight="1">
+    <row r="231" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C231" s="9"/>
-      <c r="D231" s="14"/>
+      <c r="D231" s="5"/>
       <c r="F231" s="9"/>
       <c r="G231" s="9"/>
     </row>
-    <row r="232" ht="15.75" customHeight="1">
+    <row r="232" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C232" s="9"/>
-      <c r="D232" s="14"/>
+      <c r="D232" s="5"/>
       <c r="F232" s="9"/>
       <c r="G232" s="9"/>
     </row>
-    <row r="233" ht="15.75" customHeight="1">
+    <row r="233" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C233" s="9"/>
-      <c r="D233" s="14"/>
+      <c r="D233" s="5"/>
       <c r="F233" s="9"/>
       <c r="G233" s="9"/>
     </row>
-    <row r="234" ht="15.75" customHeight="1">
+    <row r="234" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C234" s="9"/>
-      <c r="D234" s="14"/>
+      <c r="D234" s="5"/>
       <c r="F234" s="9"/>
       <c r="G234" s="9"/>
     </row>
-    <row r="235" ht="15.75" customHeight="1">
+    <row r="235" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C235" s="9"/>
-      <c r="D235" s="14"/>
+      <c r="D235" s="5"/>
       <c r="F235" s="9"/>
       <c r="G235" s="9"/>
     </row>
-    <row r="236" ht="15.75" customHeight="1">
+    <row r="236" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C236" s="9"/>
-      <c r="D236" s="14"/>
+      <c r="D236" s="5"/>
       <c r="F236" s="9"/>
       <c r="G236" s="9"/>
     </row>
-    <row r="237" ht="15.75" customHeight="1">
+    <row r="237" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C237" s="9"/>
-      <c r="D237" s="14"/>
+      <c r="D237" s="5"/>
       <c r="F237" s="9"/>
       <c r="G237" s="9"/>
     </row>
-    <row r="238" ht="15.75" customHeight="1">
+    <row r="238" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C238" s="9"/>
-      <c r="D238" s="14"/>
+      <c r="D238" s="5"/>
       <c r="F238" s="9"/>
       <c r="G238" s="9"/>
     </row>
-    <row r="239" ht="15.75" customHeight="1">
+    <row r="239" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C239" s="9"/>
-      <c r="D239" s="14"/>
+      <c r="D239" s="5"/>
       <c r="F239" s="9"/>
       <c r="G239" s="9"/>
     </row>
-    <row r="240" ht="15.75" customHeight="1">
+    <row r="240" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C240" s="9"/>
-      <c r="D240" s="14"/>
+      <c r="D240" s="5"/>
       <c r="F240" s="9"/>
       <c r="G240" s="9"/>
     </row>
-    <row r="241" ht="15.75" customHeight="1">
+    <row r="241" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C241" s="9"/>
-      <c r="D241" s="14"/>
+      <c r="D241" s="5"/>
       <c r="F241" s="9"/>
       <c r="G241" s="9"/>
     </row>
-    <row r="242" ht="15.75" customHeight="1">
+    <row r="242" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C242" s="9"/>
-      <c r="D242" s="14"/>
+      <c r="D242" s="5"/>
       <c r="F242" s="9"/>
       <c r="G242" s="9"/>
     </row>
-    <row r="243" ht="15.75" customHeight="1">
+    <row r="243" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C243" s="9"/>
-      <c r="D243" s="14"/>
+      <c r="D243" s="5"/>
       <c r="F243" s="9"/>
       <c r="G243" s="9"/>
     </row>
-    <row r="244" ht="15.75" customHeight="1">
+    <row r="244" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C244" s="9"/>
-      <c r="D244" s="14"/>
+      <c r="D244" s="5"/>
       <c r="F244" s="9"/>
       <c r="G244" s="9"/>
     </row>
-    <row r="245" ht="15.75" customHeight="1">
+    <row r="245" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C245" s="9"/>
-      <c r="D245" s="14"/>
+      <c r="D245" s="5"/>
       <c r="F245" s="9"/>
       <c r="G245" s="9"/>
     </row>
-    <row r="246" ht="15.75" customHeight="1">
+    <row r="246" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C246" s="9"/>
-      <c r="D246" s="14"/>
+      <c r="D246" s="5"/>
       <c r="F246" s="9"/>
       <c r="G246" s="9"/>
     </row>
-    <row r="247" ht="15.75" customHeight="1">
+    <row r="247" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C247" s="9"/>
-      <c r="D247" s="14"/>
+      <c r="D247" s="5"/>
       <c r="F247" s="9"/>
       <c r="G247" s="9"/>
     </row>
-    <row r="248" ht="15.75" customHeight="1">
+    <row r="248" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C248" s="9"/>
-      <c r="D248" s="14"/>
+      <c r="D248" s="5"/>
       <c r="F248" s="9"/>
       <c r="G248" s="9"/>
     </row>
-    <row r="249" ht="15.75" customHeight="1">
+    <row r="249" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C249" s="9"/>
-      <c r="D249" s="14"/>
+      <c r="D249" s="5"/>
       <c r="F249" s="9"/>
       <c r="G249" s="9"/>
     </row>
-    <row r="250" ht="15.75" customHeight="1">
+    <row r="250" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C250" s="9"/>
-      <c r="D250" s="14"/>
+      <c r="D250" s="5"/>
       <c r="F250" s="9"/>
       <c r="G250" s="9"/>
     </row>
-    <row r="251" ht="15.75" customHeight="1">
+    <row r="251" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C251" s="9"/>
-      <c r="D251" s="14"/>
+      <c r="D251" s="5"/>
       <c r="F251" s="9"/>
       <c r="G251" s="9"/>
     </row>
-    <row r="252" ht="15.75" customHeight="1">
+    <row r="252" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C252" s="9"/>
-      <c r="D252" s="14"/>
+      <c r="D252" s="5"/>
       <c r="F252" s="9"/>
       <c r="G252" s="9"/>
     </row>
-    <row r="253" ht="15.75" customHeight="1">
+    <row r="253" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C253" s="9"/>
-      <c r="D253" s="14"/>
+      <c r="D253" s="5"/>
       <c r="F253" s="9"/>
       <c r="G253" s="9"/>
     </row>
-    <row r="254" ht="15.75" customHeight="1">
+    <row r="254" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C254" s="9"/>
-      <c r="D254" s="14"/>
+      <c r="D254" s="5"/>
       <c r="F254" s="9"/>
       <c r="G254" s="9"/>
     </row>
-    <row r="255" ht="15.75" customHeight="1">
+    <row r="255" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C255" s="9"/>
-      <c r="D255" s="14"/>
+      <c r="D255" s="5"/>
       <c r="F255" s="9"/>
       <c r="G255" s="9"/>
     </row>
-    <row r="256" ht="15.75" customHeight="1">
+    <row r="256" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C256" s="9"/>
-      <c r="D256" s="14"/>
+      <c r="D256" s="5"/>
       <c r="F256" s="9"/>
       <c r="G256" s="9"/>
     </row>
-    <row r="257" ht="15.75" customHeight="1">
+    <row r="257" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C257" s="9"/>
-      <c r="D257" s="14"/>
+      <c r="D257" s="5"/>
       <c r="F257" s="9"/>
       <c r="G257" s="9"/>
     </row>
-    <row r="258" ht="15.75" customHeight="1">
+    <row r="258" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C258" s="9"/>
-      <c r="D258" s="14"/>
+      <c r="D258" s="5"/>
       <c r="F258" s="9"/>
       <c r="G258" s="9"/>
     </row>
-    <row r="259" ht="15.75" customHeight="1">
+    <row r="259" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C259" s="9"/>
-      <c r="D259" s="14"/>
+      <c r="D259" s="5"/>
       <c r="F259" s="9"/>
       <c r="G259" s="9"/>
     </row>
-    <row r="260" ht="15.75" customHeight="1">
+    <row r="260" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C260" s="9"/>
-      <c r="D260" s="14"/>
+      <c r="D260" s="5"/>
       <c r="F260" s="9"/>
       <c r="G260" s="9"/>
     </row>
-    <row r="261" ht="15.75" customHeight="1">
+    <row r="261" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C261" s="9"/>
-      <c r="D261" s="14"/>
+      <c r="D261" s="5"/>
       <c r="F261" s="9"/>
       <c r="G261" s="9"/>
     </row>
-    <row r="262" ht="15.75" customHeight="1">
+    <row r="262" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C262" s="9"/>
-      <c r="D262" s="14"/>
+      <c r="D262" s="5"/>
       <c r="F262" s="9"/>
       <c r="G262" s="9"/>
     </row>
-    <row r="263" ht="15.75" customHeight="1">
+    <row r="263" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C263" s="9"/>
-      <c r="D263" s="14"/>
+      <c r="D263" s="5"/>
       <c r="F263" s="9"/>
       <c r="G263" s="9"/>
     </row>
-    <row r="264" ht="15.75" customHeight="1">
+    <row r="264" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C264" s="9"/>
-      <c r="D264" s="14"/>
+      <c r="D264" s="5"/>
       <c r="F264" s="9"/>
       <c r="G264" s="9"/>
     </row>
-    <row r="265" ht="15.75" customHeight="1">
+    <row r="265" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C265" s="9"/>
-      <c r="D265" s="14"/>
+      <c r="D265" s="5"/>
       <c r="F265" s="9"/>
       <c r="G265" s="9"/>
     </row>
-    <row r="266" ht="15.75" customHeight="1">
+    <row r="266" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C266" s="9"/>
-      <c r="D266" s="14"/>
+      <c r="D266" s="5"/>
       <c r="F266" s="9"/>
       <c r="G266" s="9"/>
     </row>
-    <row r="267" ht="15.75" customHeight="1">
+    <row r="267" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C267" s="9"/>
-      <c r="D267" s="14"/>
+      <c r="D267" s="5"/>
       <c r="F267" s="9"/>
       <c r="G267" s="9"/>
     </row>
-    <row r="268" ht="15.75" customHeight="1">
+    <row r="268" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C268" s="9"/>
-      <c r="D268" s="14"/>
+      <c r="D268" s="5"/>
       <c r="F268" s="9"/>
       <c r="G268" s="9"/>
     </row>
-    <row r="269" ht="15.75" customHeight="1">
+    <row r="269" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C269" s="9"/>
-      <c r="D269" s="14"/>
+      <c r="D269" s="5"/>
       <c r="F269" s="9"/>
       <c r="G269" s="9"/>
     </row>
-    <row r="270" ht="15.75" customHeight="1">
+    <row r="270" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C270" s="9"/>
-      <c r="D270" s="14"/>
+      <c r="D270" s="5"/>
       <c r="F270" s="9"/>
       <c r="G270" s="9"/>
     </row>
-    <row r="271" ht="15.75" customHeight="1">
+    <row r="271" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C271" s="9"/>
-      <c r="D271" s="14"/>
+      <c r="D271" s="5"/>
       <c r="F271" s="9"/>
       <c r="G271" s="9"/>
     </row>
-    <row r="272" ht="15.75" customHeight="1">
+    <row r="272" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C272" s="9"/>
-      <c r="D272" s="14"/>
+      <c r="D272" s="5"/>
       <c r="F272" s="9"/>
       <c r="G272" s="9"/>
     </row>
-    <row r="273" ht="15.75" customHeight="1">
+    <row r="273" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C273" s="9"/>
-      <c r="D273" s="14"/>
+      <c r="D273" s="5"/>
       <c r="F273" s="9"/>
       <c r="G273" s="9"/>
     </row>
-    <row r="274" ht="15.75" customHeight="1">
+    <row r="274" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C274" s="9"/>
-      <c r="D274" s="14"/>
+      <c r="D274" s="5"/>
       <c r="F274" s="9"/>
       <c r="G274" s="9"/>
     </row>
-    <row r="275" ht="15.75" customHeight="1">
+    <row r="275" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C275" s="9"/>
-      <c r="D275" s="14"/>
+      <c r="D275" s="5"/>
       <c r="F275" s="9"/>
       <c r="G275" s="9"/>
     </row>
-    <row r="276" ht="15.75" customHeight="1">
+    <row r="276" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C276" s="9"/>
-      <c r="D276" s="14"/>
+      <c r="D276" s="5"/>
       <c r="F276" s="9"/>
       <c r="G276" s="9"/>
     </row>
-    <row r="277" ht="15.75" customHeight="1">
+    <row r="277" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C277" s="9"/>
-      <c r="D277" s="14"/>
+      <c r="D277" s="5"/>
       <c r="F277" s="9"/>
       <c r="G277" s="9"/>
     </row>
-    <row r="278" ht="15.75" customHeight="1">
+    <row r="278" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C278" s="9"/>
-      <c r="D278" s="14"/>
+      <c r="D278" s="5"/>
       <c r="F278" s="9"/>
       <c r="G278" s="9"/>
     </row>
-    <row r="279" ht="15.75" customHeight="1">
+    <row r="279" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C279" s="9"/>
-      <c r="D279" s="14"/>
+      <c r="D279" s="5"/>
       <c r="F279" s="9"/>
       <c r="G279" s="9"/>
     </row>
-    <row r="280" ht="15.75" customHeight="1">
+    <row r="280" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C280" s="9"/>
-      <c r="D280" s="14"/>
+      <c r="D280" s="5"/>
       <c r="F280" s="9"/>
       <c r="G280" s="9"/>
     </row>
-    <row r="281" ht="15.75" customHeight="1">
+    <row r="281" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C281" s="9"/>
-      <c r="D281" s="14"/>
+      <c r="D281" s="5"/>
       <c r="F281" s="9"/>
       <c r="G281" s="9"/>
     </row>
-    <row r="282" ht="15.75" customHeight="1">
+    <row r="282" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C282" s="9"/>
-      <c r="D282" s="14"/>
+      <c r="D282" s="5"/>
       <c r="F282" s="9"/>
       <c r="G282" s="9"/>
     </row>
-    <row r="283" ht="15.75" customHeight="1">
+    <row r="283" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C283" s="9"/>
-      <c r="D283" s="14"/>
+      <c r="D283" s="5"/>
       <c r="F283" s="9"/>
       <c r="G283" s="9"/>
     </row>
-    <row r="284" ht="15.75" customHeight="1">
+    <row r="284" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C284" s="9"/>
-      <c r="D284" s="14"/>
+      <c r="D284" s="5"/>
       <c r="F284" s="9"/>
       <c r="G284" s="9"/>
     </row>
-    <row r="285" ht="15.75" customHeight="1">
+    <row r="285" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C285" s="9"/>
-      <c r="D285" s="14"/>
+      <c r="D285" s="5"/>
       <c r="F285" s="9"/>
       <c r="G285" s="9"/>
     </row>
-    <row r="286" ht="15.75" customHeight="1">
+    <row r="286" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C286" s="9"/>
-      <c r="D286" s="14"/>
+      <c r="D286" s="5"/>
       <c r="F286" s="9"/>
       <c r="G286" s="9"/>
     </row>
-    <row r="287" ht="15.75" customHeight="1">
+    <row r="287" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C287" s="9"/>
-      <c r="D287" s="14"/>
+      <c r="D287" s="5"/>
       <c r="F287" s="9"/>
       <c r="G287" s="9"/>
     </row>
-    <row r="288" ht="15.75" customHeight="1">
+    <row r="288" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C288" s="9"/>
-      <c r="D288" s="14"/>
+      <c r="D288" s="5"/>
       <c r="F288" s="9"/>
       <c r="G288" s="9"/>
     </row>
-    <row r="289" ht="15.75" customHeight="1">
+    <row r="289" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C289" s="9"/>
-      <c r="D289" s="14"/>
+      <c r="D289" s="5"/>
       <c r="F289" s="9"/>
       <c r="G289" s="9"/>
     </row>
-    <row r="290" ht="15.75" customHeight="1">
+    <row r="290" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C290" s="9"/>
-      <c r="D290" s="14"/>
+      <c r="D290" s="5"/>
       <c r="F290" s="9"/>
       <c r="G290" s="9"/>
     </row>
-    <row r="291" ht="15.75" customHeight="1">
+    <row r="291" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C291" s="9"/>
-      <c r="D291" s="14"/>
+      <c r="D291" s="5"/>
       <c r="F291" s="9"/>
       <c r="G291" s="9"/>
     </row>
-    <row r="292" ht="15.75" customHeight="1">
+    <row r="292" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C292" s="9"/>
-      <c r="D292" s="14"/>
+      <c r="D292" s="5"/>
       <c r="F292" s="9"/>
       <c r="G292" s="9"/>
     </row>
-    <row r="293" ht="15.75" customHeight="1">
+    <row r="293" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C293" s="9"/>
-      <c r="D293" s="14"/>
+      <c r="D293" s="5"/>
       <c r="F293" s="9"/>
       <c r="G293" s="9"/>
     </row>
-    <row r="294" ht="15.75" customHeight="1">
+    <row r="294" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C294" s="9"/>
-      <c r="D294" s="14"/>
+      <c r="D294" s="5"/>
       <c r="F294" s="9"/>
       <c r="G294" s="9"/>
     </row>
-    <row r="295" ht="15.75" customHeight="1">
+    <row r="295" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C295" s="9"/>
-      <c r="D295" s="14"/>
+      <c r="D295" s="5"/>
       <c r="F295" s="9"/>
       <c r="G295" s="9"/>
     </row>
-    <row r="296" ht="15.75" customHeight="1">
+    <row r="296" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C296" s="9"/>
-      <c r="D296" s="14"/>
+      <c r="D296" s="5"/>
       <c r="F296" s="9"/>
       <c r="G296" s="9"/>
     </row>
-    <row r="297" ht="15.75" customHeight="1">
+    <row r="297" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C297" s="9"/>
-      <c r="D297" s="14"/>
+      <c r="D297" s="5"/>
       <c r="F297" s="9"/>
       <c r="G297" s="9"/>
     </row>
-    <row r="298" ht="15.75" customHeight="1">
+    <row r="298" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C298" s="9"/>
-      <c r="D298" s="14"/>
+      <c r="D298" s="5"/>
       <c r="F298" s="9"/>
       <c r="G298" s="9"/>
     </row>
-    <row r="299" ht="15.75" customHeight="1">
+    <row r="299" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C299" s="9"/>
-      <c r="D299" s="14"/>
+      <c r="D299" s="5"/>
       <c r="F299" s="9"/>
       <c r="G299" s="9"/>
     </row>
-    <row r="300" ht="15.75" customHeight="1">
+    <row r="300" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C300" s="9"/>
-      <c r="D300" s="14"/>
+      <c r="D300" s="5"/>
       <c r="F300" s="9"/>
       <c r="G300" s="9"/>
     </row>
-    <row r="301" ht="15.75" customHeight="1">
+    <row r="301" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C301" s="9"/>
-      <c r="D301" s="14"/>
+      <c r="D301" s="5"/>
       <c r="F301" s="9"/>
       <c r="G301" s="9"/>
     </row>
-    <row r="302" ht="15.75" customHeight="1">
+    <row r="302" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C302" s="9"/>
-      <c r="D302" s="14"/>
+      <c r="D302" s="5"/>
       <c r="F302" s="9"/>
       <c r="G302" s="9"/>
     </row>
-    <row r="303" ht="15.75" customHeight="1">
+    <row r="303" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C303" s="9"/>
-      <c r="D303" s="14"/>
+      <c r="D303" s="5"/>
       <c r="F303" s="9"/>
       <c r="G303" s="9"/>
     </row>
-    <row r="304" ht="15.75" customHeight="1">
+    <row r="304" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C304" s="9"/>
-      <c r="D304" s="14"/>
+      <c r="D304" s="5"/>
       <c r="F304" s="9"/>
       <c r="G304" s="9"/>
     </row>
-    <row r="305" ht="15.75" customHeight="1">
+    <row r="305" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C305" s="9"/>
-      <c r="D305" s="14"/>
+      <c r="D305" s="5"/>
       <c r="F305" s="9"/>
       <c r="G305" s="9"/>
     </row>
-    <row r="306" ht="15.75" customHeight="1">
+    <row r="306" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C306" s="9"/>
-      <c r="D306" s="14"/>
+      <c r="D306" s="5"/>
       <c r="F306" s="9"/>
       <c r="G306" s="9"/>
     </row>
-    <row r="307" ht="15.75" customHeight="1">
+    <row r="307" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C307" s="9"/>
-      <c r="D307" s="14"/>
+      <c r="D307" s="5"/>
       <c r="F307" s="9"/>
       <c r="G307" s="9"/>
     </row>
-    <row r="308" ht="15.75" customHeight="1">
+    <row r="308" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C308" s="9"/>
-      <c r="D308" s="14"/>
+      <c r="D308" s="5"/>
       <c r="F308" s="9"/>
       <c r="G308" s="9"/>
     </row>
-    <row r="309" ht="15.75" customHeight="1">
+    <row r="309" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C309" s="9"/>
-      <c r="D309" s="14"/>
+      <c r="D309" s="5"/>
       <c r="F309" s="9"/>
       <c r="G309" s="9"/>
     </row>
-    <row r="310" ht="15.75" customHeight="1">
+    <row r="310" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C310" s="9"/>
-      <c r="D310" s="14"/>
+      <c r="D310" s="5"/>
       <c r="F310" s="9"/>
       <c r="G310" s="9"/>
     </row>
-    <row r="311" ht="15.75" customHeight="1">
+    <row r="311" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C311" s="9"/>
-      <c r="D311" s="14"/>
+      <c r="D311" s="5"/>
       <c r="F311" s="9"/>
       <c r="G311" s="9"/>
     </row>
-    <row r="312" ht="15.75" customHeight="1">
+    <row r="312" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C312" s="9"/>
-      <c r="D312" s="14"/>
+      <c r="D312" s="5"/>
       <c r="F312" s="9"/>
       <c r="G312" s="9"/>
     </row>
-    <row r="313" ht="15.75" customHeight="1">
+    <row r="313" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C313" s="9"/>
-      <c r="D313" s="14"/>
+      <c r="D313" s="5"/>
       <c r="F313" s="9"/>
       <c r="G313" s="9"/>
     </row>
-    <row r="314" ht="15.75" customHeight="1">
+    <row r="314" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C314" s="9"/>
-      <c r="D314" s="14"/>
+      <c r="D314" s="5"/>
       <c r="F314" s="9"/>
       <c r="G314" s="9"/>
     </row>
-    <row r="315" ht="15.75" customHeight="1">
+    <row r="315" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C315" s="9"/>
-      <c r="D315" s="14"/>
+      <c r="D315" s="5"/>
       <c r="F315" s="9"/>
       <c r="G315" s="9"/>
     </row>
-    <row r="316" ht="15.75" customHeight="1">
+    <row r="316" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C316" s="9"/>
-      <c r="D316" s="14"/>
+      <c r="D316" s="5"/>
       <c r="F316" s="9"/>
       <c r="G316" s="9"/>
     </row>
-    <row r="317" ht="15.75" customHeight="1">
+    <row r="317" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C317" s="9"/>
-      <c r="D317" s="14"/>
+      <c r="D317" s="5"/>
       <c r="F317" s="9"/>
       <c r="G317" s="9"/>
     </row>
-    <row r="318" ht="15.75" customHeight="1">
+    <row r="318" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C318" s="9"/>
-      <c r="D318" s="14"/>
+      <c r="D318" s="5"/>
       <c r="F318" s="9"/>
       <c r="G318" s="9"/>
     </row>
-    <row r="319" ht="15.75" customHeight="1">
+    <row r="319" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C319" s="9"/>
-      <c r="D319" s="14"/>
+      <c r="D319" s="5"/>
       <c r="F319" s="9"/>
       <c r="G319" s="9"/>
     </row>
-    <row r="320" ht="15.75" customHeight="1">
+    <row r="320" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C320" s="9"/>
-      <c r="D320" s="14"/>
+      <c r="D320" s="5"/>
       <c r="F320" s="9"/>
       <c r="G320" s="9"/>
     </row>
-    <row r="321" ht="15.75" customHeight="1">
+    <row r="321" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C321" s="9"/>
-      <c r="D321" s="14"/>
+      <c r="D321" s="5"/>
       <c r="F321" s="9"/>
       <c r="G321" s="9"/>
     </row>
-    <row r="322" ht="15.75" customHeight="1">
+    <row r="322" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C322" s="9"/>
-      <c r="D322" s="14"/>
+      <c r="D322" s="5"/>
       <c r="F322" s="9"/>
       <c r="G322" s="9"/>
     </row>
-    <row r="323" ht="15.75" customHeight="1">
+    <row r="323" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C323" s="9"/>
-      <c r="D323" s="14"/>
+      <c r="D323" s="5"/>
       <c r="F323" s="9"/>
       <c r="G323" s="9"/>
     </row>
-    <row r="324" ht="15.75" customHeight="1">
+    <row r="324" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C324" s="9"/>
-      <c r="D324" s="14"/>
+      <c r="D324" s="5"/>
       <c r="F324" s="9"/>
       <c r="G324" s="9"/>
     </row>
-    <row r="325" ht="15.75" customHeight="1">
+    <row r="325" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C325" s="9"/>
-      <c r="D325" s="14"/>
+      <c r="D325" s="5"/>
       <c r="F325" s="9"/>
       <c r="G325" s="9"/>
     </row>
-    <row r="326" ht="15.75" customHeight="1">
+    <row r="326" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C326" s="9"/>
-      <c r="D326" s="14"/>
+      <c r="D326" s="5"/>
       <c r="F326" s="9"/>
       <c r="G326" s="9"/>
     </row>
-    <row r="327" ht="15.75" customHeight="1">
+    <row r="327" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C327" s="9"/>
-      <c r="D327" s="14"/>
+      <c r="D327" s="5"/>
       <c r="F327" s="9"/>
       <c r="G327" s="9"/>
     </row>
-    <row r="328" ht="15.75" customHeight="1">
+    <row r="328" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C328" s="9"/>
-      <c r="D328" s="14"/>
+      <c r="D328" s="5"/>
       <c r="F328" s="9"/>
       <c r="G328" s="9"/>
     </row>
-    <row r="329" ht="15.75" customHeight="1">
+    <row r="329" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C329" s="9"/>
-      <c r="D329" s="14"/>
+      <c r="D329" s="5"/>
       <c r="F329" s="9"/>
       <c r="G329" s="9"/>
     </row>
-    <row r="330" ht="15.75" customHeight="1">
+    <row r="330" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C330" s="9"/>
-      <c r="D330" s="14"/>
+      <c r="D330" s="5"/>
       <c r="F330" s="9"/>
       <c r="G330" s="9"/>
     </row>
-    <row r="331" ht="15.75" customHeight="1">
+    <row r="331" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C331" s="9"/>
-      <c r="D331" s="14"/>
+      <c r="D331" s="5"/>
       <c r="F331" s="9"/>
       <c r="G331" s="9"/>
     </row>
-    <row r="332" ht="15.75" customHeight="1">
+    <row r="332" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C332" s="9"/>
-      <c r="D332" s="14"/>
+      <c r="D332" s="5"/>
       <c r="F332" s="9"/>
       <c r="G332" s="9"/>
     </row>
-    <row r="333" ht="15.75" customHeight="1">
+    <row r="333" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C333" s="9"/>
-      <c r="D333" s="14"/>
+      <c r="D333" s="5"/>
       <c r="F333" s="9"/>
       <c r="G333" s="9"/>
     </row>
-    <row r="334" ht="15.75" customHeight="1">
+    <row r="334" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C334" s="9"/>
-      <c r="D334" s="14"/>
+      <c r="D334" s="5"/>
       <c r="F334" s="9"/>
       <c r="G334" s="9"/>
     </row>
-    <row r="335" ht="15.75" customHeight="1">
+    <row r="335" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C335" s="9"/>
-      <c r="D335" s="14"/>
+      <c r="D335" s="5"/>
       <c r="F335" s="9"/>
       <c r="G335" s="9"/>
     </row>
-    <row r="336" ht="15.75" customHeight="1">
+    <row r="336" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C336" s="9"/>
-      <c r="D336" s="14"/>
+      <c r="D336" s="5"/>
       <c r="F336" s="9"/>
       <c r="G336" s="9"/>
     </row>
-    <row r="337" ht="15.75" customHeight="1">
+    <row r="337" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C337" s="9"/>
-      <c r="D337" s="14"/>
+      <c r="D337" s="5"/>
       <c r="F337" s="9"/>
       <c r="G337" s="9"/>
     </row>
-    <row r="338" ht="15.75" customHeight="1">
+    <row r="338" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C338" s="9"/>
-      <c r="D338" s="14"/>
+      <c r="D338" s="5"/>
       <c r="F338" s="9"/>
       <c r="G338" s="9"/>
     </row>
-    <row r="339" ht="15.75" customHeight="1">
+    <row r="339" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C339" s="9"/>
-      <c r="D339" s="14"/>
+      <c r="D339" s="5"/>
       <c r="F339" s="9"/>
       <c r="G339" s="9"/>
     </row>
-    <row r="340" ht="15.75" customHeight="1">
+    <row r="340" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C340" s="9"/>
-      <c r="D340" s="14"/>
+      <c r="D340" s="5"/>
       <c r="F340" s="9"/>
       <c r="G340" s="9"/>
     </row>
-    <row r="341" ht="15.75" customHeight="1">
+    <row r="341" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C341" s="9"/>
-      <c r="D341" s="14"/>
+      <c r="D341" s="5"/>
       <c r="F341" s="9"/>
       <c r="G341" s="9"/>
     </row>
-    <row r="342" ht="15.75" customHeight="1">
+    <row r="342" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C342" s="9"/>
-      <c r="D342" s="14"/>
+      <c r="D342" s="5"/>
       <c r="F342" s="9"/>
       <c r="G342" s="9"/>
     </row>
-    <row r="343" ht="15.75" customHeight="1">
+    <row r="343" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C343" s="9"/>
-      <c r="D343" s="14"/>
+      <c r="D343" s="5"/>
       <c r="F343" s="9"/>
       <c r="G343" s="9"/>
     </row>
-    <row r="344" ht="15.75" customHeight="1">
+    <row r="344" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C344" s="9"/>
-      <c r="D344" s="14"/>
+      <c r="D344" s="5"/>
       <c r="F344" s="9"/>
       <c r="G344" s="9"/>
     </row>
-    <row r="345" ht="15.75" customHeight="1">
+    <row r="345" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C345" s="9"/>
-      <c r="D345" s="14"/>
+      <c r="D345" s="5"/>
       <c r="F345" s="9"/>
       <c r="G345" s="9"/>
     </row>
-    <row r="346" ht="15.75" customHeight="1">
+    <row r="346" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C346" s="9"/>
-      <c r="D346" s="14"/>
+      <c r="D346" s="5"/>
       <c r="F346" s="9"/>
       <c r="G346" s="9"/>
     </row>
-    <row r="347" ht="15.75" customHeight="1">
+    <row r="347" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C347" s="9"/>
-      <c r="D347" s="14"/>
+      <c r="D347" s="5"/>
       <c r="F347" s="9"/>
       <c r="G347" s="9"/>
     </row>
-    <row r="348" ht="15.75" customHeight="1">
+    <row r="348" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C348" s="9"/>
-      <c r="D348" s="14"/>
+      <c r="D348" s="5"/>
       <c r="F348" s="9"/>
       <c r="G348" s="9"/>
     </row>
-    <row r="349" ht="15.75" customHeight="1">
+    <row r="349" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C349" s="9"/>
-      <c r="D349" s="14"/>
+      <c r="D349" s="5"/>
       <c r="F349" s="9"/>
       <c r="G349" s="9"/>
     </row>
-    <row r="350" ht="15.75" customHeight="1">
+    <row r="350" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C350" s="9"/>
-      <c r="D350" s="14"/>
+      <c r="D350" s="5"/>
       <c r="F350" s="9"/>
       <c r="G350" s="9"/>
     </row>
-    <row r="351" ht="15.75" customHeight="1">
+    <row r="351" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C351" s="9"/>
-      <c r="D351" s="14"/>
+      <c r="D351" s="5"/>
       <c r="F351" s="9"/>
       <c r="G351" s="9"/>
     </row>
-    <row r="352" ht="15.75" customHeight="1">
+    <row r="352" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C352" s="9"/>
-      <c r="D352" s="14"/>
+      <c r="D352" s="5"/>
       <c r="F352" s="9"/>
       <c r="G352" s="9"/>
     </row>
-    <row r="353" ht="15.75" customHeight="1">
+    <row r="353" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C353" s="9"/>
-      <c r="D353" s="14"/>
+      <c r="D353" s="5"/>
       <c r="F353" s="9"/>
       <c r="G353" s="9"/>
     </row>
-    <row r="354" ht="15.75" customHeight="1">
+    <row r="354" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C354" s="9"/>
-      <c r="D354" s="14"/>
+      <c r="D354" s="5"/>
       <c r="F354" s="9"/>
       <c r="G354" s="9"/>
     </row>
-    <row r="355" ht="15.75" customHeight="1">
+    <row r="355" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C355" s="9"/>
-      <c r="D355" s="14"/>
+      <c r="D355" s="5"/>
       <c r="F355" s="9"/>
       <c r="G355" s="9"/>
     </row>
-    <row r="356" ht="15.75" customHeight="1">
+    <row r="356" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C356" s="9"/>
-      <c r="D356" s="14"/>
+      <c r="D356" s="5"/>
       <c r="F356" s="9"/>
       <c r="G356" s="9"/>
     </row>
-    <row r="357" ht="15.75" customHeight="1">
+    <row r="357" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C357" s="9"/>
-      <c r="D357" s="14"/>
+      <c r="D357" s="5"/>
       <c r="F357" s="9"/>
       <c r="G357" s="9"/>
     </row>
-    <row r="358" ht="15.75" customHeight="1">
+    <row r="358" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C358" s="9"/>
-      <c r="D358" s="14"/>
+      <c r="D358" s="5"/>
       <c r="F358" s="9"/>
       <c r="G358" s="9"/>
     </row>
-    <row r="359" ht="15.75" customHeight="1">
+    <row r="359" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C359" s="9"/>
-      <c r="D359" s="14"/>
+      <c r="D359" s="5"/>
       <c r="F359" s="9"/>
       <c r="G359" s="9"/>
     </row>
-    <row r="360" ht="15.75" customHeight="1">
+    <row r="360" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C360" s="9"/>
-      <c r="D360" s="14"/>
+      <c r="D360" s="5"/>
       <c r="F360" s="9"/>
       <c r="G360" s="9"/>
     </row>
-    <row r="361" ht="15.75" customHeight="1">
+    <row r="361" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C361" s="9"/>
-      <c r="D361" s="14"/>
+      <c r="D361" s="5"/>
       <c r="F361" s="9"/>
       <c r="G361" s="9"/>
     </row>
-    <row r="362" ht="15.75" customHeight="1">
+    <row r="362" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C362" s="9"/>
-      <c r="D362" s="14"/>
+      <c r="D362" s="5"/>
       <c r="F362" s="9"/>
       <c r="G362" s="9"/>
     </row>
-    <row r="363" ht="15.75" customHeight="1">
+    <row r="363" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C363" s="9"/>
-      <c r="D363" s="14"/>
+      <c r="D363" s="5"/>
       <c r="F363" s="9"/>
       <c r="G363" s="9"/>
     </row>
-    <row r="364" ht="15.75" customHeight="1">
+    <row r="364" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C364" s="9"/>
-      <c r="D364" s="14"/>
+      <c r="D364" s="5"/>
       <c r="F364" s="9"/>
       <c r="G364" s="9"/>
     </row>
-    <row r="365" ht="15.75" customHeight="1">
+    <row r="365" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C365" s="9"/>
-      <c r="D365" s="14"/>
+      <c r="D365" s="5"/>
       <c r="F365" s="9"/>
       <c r="G365" s="9"/>
     </row>
-    <row r="366" ht="15.75" customHeight="1">
+    <row r="366" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C366" s="9"/>
-      <c r="D366" s="14"/>
+      <c r="D366" s="5"/>
       <c r="F366" s="9"/>
       <c r="G366" s="9"/>
     </row>
-    <row r="367" ht="15.75" customHeight="1">
+    <row r="367" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C367" s="9"/>
-      <c r="D367" s="14"/>
+      <c r="D367" s="5"/>
       <c r="F367" s="9"/>
       <c r="G367" s="9"/>
     </row>
-    <row r="368" ht="15.75" customHeight="1">
+    <row r="368" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C368" s="9"/>
-      <c r="D368" s="14"/>
+      <c r="D368" s="5"/>
       <c r="F368" s="9"/>
       <c r="G368" s="9"/>
     </row>
-    <row r="369" ht="15.75" customHeight="1">
+    <row r="369" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C369" s="9"/>
-      <c r="D369" s="14"/>
+      <c r="D369" s="5"/>
       <c r="F369" s="9"/>
       <c r="G369" s="9"/>
     </row>
-    <row r="370" ht="15.75" customHeight="1">
+    <row r="370" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C370" s="9"/>
-      <c r="D370" s="14"/>
+      <c r="D370" s="5"/>
       <c r="F370" s="9"/>
       <c r="G370" s="9"/>
     </row>
-    <row r="371" ht="15.75" customHeight="1">
+    <row r="371" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C371" s="9"/>
-      <c r="D371" s="14"/>
+      <c r="D371" s="5"/>
       <c r="F371" s="9"/>
       <c r="G371" s="9"/>
     </row>
-    <row r="372" ht="15.75" customHeight="1">
+    <row r="372" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C372" s="9"/>
-      <c r="D372" s="14"/>
+      <c r="D372" s="5"/>
       <c r="F372" s="9"/>
       <c r="G372" s="9"/>
     </row>
-    <row r="373" ht="15.75" customHeight="1">
+    <row r="373" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C373" s="9"/>
-      <c r="D373" s="14"/>
+      <c r="D373" s="5"/>
       <c r="F373" s="9"/>
       <c r="G373" s="9"/>
     </row>
-    <row r="374" ht="15.75" customHeight="1">
+    <row r="374" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C374" s="9"/>
-      <c r="D374" s="14"/>
+      <c r="D374" s="5"/>
       <c r="F374" s="9"/>
       <c r="G374" s="9"/>
     </row>
-    <row r="375" ht="15.75" customHeight="1">
+    <row r="375" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C375" s="9"/>
-      <c r="D375" s="14"/>
+      <c r="D375" s="5"/>
       <c r="F375" s="9"/>
       <c r="G375" s="9"/>
     </row>
-    <row r="376" ht="15.75" customHeight="1">
+    <row r="376" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C376" s="9"/>
-      <c r="D376" s="14"/>
+      <c r="D376" s="5"/>
       <c r="F376" s="9"/>
       <c r="G376" s="9"/>
     </row>
-    <row r="377" ht="15.75" customHeight="1">
+    <row r="377" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C377" s="9"/>
-      <c r="D377" s="14"/>
+      <c r="D377" s="5"/>
       <c r="F377" s="9"/>
       <c r="G377" s="9"/>
     </row>
-    <row r="378" ht="15.75" customHeight="1">
+    <row r="378" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C378" s="9"/>
-      <c r="D378" s="14"/>
+      <c r="D378" s="5"/>
       <c r="F378" s="9"/>
       <c r="G378" s="9"/>
     </row>
-    <row r="379" ht="15.75" customHeight="1">
+    <row r="379" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C379" s="9"/>
-      <c r="D379" s="14"/>
+      <c r="D379" s="5"/>
       <c r="F379" s="9"/>
       <c r="G379" s="9"/>
     </row>
-    <row r="380" ht="15.75" customHeight="1">
+    <row r="380" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C380" s="9"/>
-      <c r="D380" s="14"/>
+      <c r="D380" s="5"/>
       <c r="F380" s="9"/>
       <c r="G380" s="9"/>
     </row>
-    <row r="381" ht="15.75" customHeight="1">
+    <row r="381" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C381" s="9"/>
-      <c r="D381" s="14"/>
+      <c r="D381" s="5"/>
       <c r="F381" s="9"/>
       <c r="G381" s="9"/>
     </row>
-    <row r="382" ht="15.75" customHeight="1">
+    <row r="382" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C382" s="9"/>
-      <c r="D382" s="14"/>
+      <c r="D382" s="5"/>
       <c r="F382" s="9"/>
       <c r="G382" s="9"/>
     </row>
-    <row r="383" ht="15.75" customHeight="1">
+    <row r="383" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C383" s="9"/>
-      <c r="D383" s="14"/>
+      <c r="D383" s="5"/>
       <c r="F383" s="9"/>
       <c r="G383" s="9"/>
     </row>
-    <row r="384" ht="15.75" customHeight="1">
+    <row r="384" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C384" s="9"/>
-      <c r="D384" s="14"/>
+      <c r="D384" s="5"/>
       <c r="F384" s="9"/>
       <c r="G384" s="9"/>
     </row>
-    <row r="385" ht="15.75" customHeight="1">
+    <row r="385" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C385" s="9"/>
-      <c r="D385" s="14"/>
+      <c r="D385" s="5"/>
       <c r="F385" s="9"/>
       <c r="G385" s="9"/>
     </row>
-    <row r="386" ht="15.75" customHeight="1">
+    <row r="386" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C386" s="9"/>
-      <c r="D386" s="14"/>
+      <c r="D386" s="5"/>
       <c r="F386" s="9"/>
       <c r="G386" s="9"/>
     </row>
-    <row r="387" ht="15.75" customHeight="1">
+    <row r="387" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C387" s="9"/>
-      <c r="D387" s="14"/>
+      <c r="D387" s="5"/>
       <c r="F387" s="9"/>
       <c r="G387" s="9"/>
     </row>
-    <row r="388" ht="15.75" customHeight="1">
+    <row r="388" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C388" s="9"/>
-      <c r="D388" s="14"/>
+      <c r="D388" s="5"/>
       <c r="F388" s="9"/>
       <c r="G388" s="9"/>
     </row>
-    <row r="389" ht="15.75" customHeight="1">
+    <row r="389" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C389" s="9"/>
-      <c r="D389" s="14"/>
+      <c r="D389" s="5"/>
       <c r="F389" s="9"/>
       <c r="G389" s="9"/>
     </row>
-    <row r="390" ht="15.75" customHeight="1">
+    <row r="390" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C390" s="9"/>
-      <c r="D390" s="14"/>
+      <c r="D390" s="5"/>
       <c r="F390" s="9"/>
       <c r="G390" s="9"/>
     </row>
-    <row r="391" ht="15.75" customHeight="1">
+    <row r="391" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C391" s="9"/>
-      <c r="D391" s="14"/>
+      <c r="D391" s="5"/>
       <c r="F391" s="9"/>
       <c r="G391" s="9"/>
     </row>
-    <row r="392" ht="15.75" customHeight="1">
+    <row r="392" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C392" s="9"/>
-      <c r="D392" s="14"/>
+      <c r="D392" s="5"/>
       <c r="F392" s="9"/>
       <c r="G392" s="9"/>
     </row>
-    <row r="393" ht="15.75" customHeight="1">
+    <row r="393" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C393" s="9"/>
-      <c r="D393" s="14"/>
+      <c r="D393" s="5"/>
       <c r="F393" s="9"/>
       <c r="G393" s="9"/>
     </row>
-    <row r="394" ht="15.75" customHeight="1">
+    <row r="394" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C394" s="9"/>
-      <c r="D394" s="14"/>
+      <c r="D394" s="5"/>
       <c r="F394" s="9"/>
       <c r="G394" s="9"/>
     </row>
-    <row r="395" ht="15.75" customHeight="1">
+    <row r="395" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C395" s="9"/>
-      <c r="D395" s="14"/>
+      <c r="D395" s="5"/>
       <c r="F395" s="9"/>
       <c r="G395" s="9"/>
     </row>
-    <row r="396" ht="15.75" customHeight="1">
+    <row r="396" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C396" s="9"/>
-      <c r="D396" s="14"/>
+      <c r="D396" s="5"/>
       <c r="F396" s="9"/>
       <c r="G396" s="9"/>
     </row>
-    <row r="397" ht="15.75" customHeight="1">
+    <row r="397" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C397" s="9"/>
-      <c r="D397" s="14"/>
+      <c r="D397" s="5"/>
       <c r="F397" s="9"/>
       <c r="G397" s="9"/>
     </row>
-    <row r="398" ht="15.75" customHeight="1">
+    <row r="398" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C398" s="9"/>
-      <c r="D398" s="14"/>
+      <c r="D398" s="5"/>
       <c r="F398" s="9"/>
       <c r="G398" s="9"/>
     </row>
-    <row r="399" ht="15.75" customHeight="1">
+    <row r="399" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C399" s="9"/>
-      <c r="D399" s="14"/>
+      <c r="D399" s="5"/>
       <c r="F399" s="9"/>
       <c r="G399" s="9"/>
     </row>
-    <row r="400" ht="15.75" customHeight="1">
+    <row r="400" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C400" s="9"/>
-      <c r="D400" s="14"/>
+      <c r="D400" s="5"/>
       <c r="F400" s="9"/>
       <c r="G400" s="9"/>
     </row>
-    <row r="401" ht="15.75" customHeight="1">
+    <row r="401" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C401" s="9"/>
-      <c r="D401" s="14"/>
+      <c r="D401" s="5"/>
       <c r="F401" s="9"/>
       <c r="G401" s="9"/>
     </row>
-    <row r="402" ht="15.75" customHeight="1">
+    <row r="402" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C402" s="9"/>
-      <c r="D402" s="14"/>
+      <c r="D402" s="5"/>
       <c r="F402" s="9"/>
       <c r="G402" s="9"/>
     </row>
-    <row r="403" ht="15.75" customHeight="1">
+    <row r="403" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C403" s="9"/>
-      <c r="D403" s="14"/>
+      <c r="D403" s="5"/>
       <c r="F403" s="9"/>
       <c r="G403" s="9"/>
     </row>
-    <row r="404" ht="15.75" customHeight="1">
+    <row r="404" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C404" s="9"/>
-      <c r="D404" s="14"/>
+      <c r="D404" s="5"/>
       <c r="F404" s="9"/>
       <c r="G404" s="9"/>
     </row>
-    <row r="405" ht="15.75" customHeight="1">
+    <row r="405" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C405" s="9"/>
-      <c r="D405" s="14"/>
+      <c r="D405" s="5"/>
       <c r="F405" s="9"/>
       <c r="G405" s="9"/>
     </row>
-    <row r="406" ht="15.75" customHeight="1">
+    <row r="406" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C406" s="9"/>
-      <c r="D406" s="14"/>
+      <c r="D406" s="5"/>
       <c r="F406" s="9"/>
       <c r="G406" s="9"/>
     </row>
-    <row r="407" ht="15.75" customHeight="1">
+    <row r="407" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C407" s="9"/>
-      <c r="D407" s="14"/>
+      <c r="D407" s="5"/>
       <c r="F407" s="9"/>
       <c r="G407" s="9"/>
     </row>
-    <row r="408" ht="15.75" customHeight="1">
+    <row r="408" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C408" s="9"/>
-      <c r="D408" s="14"/>
+      <c r="D408" s="5"/>
       <c r="F408" s="9"/>
       <c r="G408" s="9"/>
     </row>
-    <row r="409" ht="15.75" customHeight="1">
+    <row r="409" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C409" s="9"/>
-      <c r="D409" s="14"/>
+      <c r="D409" s="5"/>
       <c r="F409" s="9"/>
       <c r="G409" s="9"/>
     </row>
-    <row r="410" ht="15.75" customHeight="1">
+    <row r="410" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C410" s="9"/>
-      <c r="D410" s="14"/>
+      <c r="D410" s="5"/>
       <c r="F410" s="9"/>
       <c r="G410" s="9"/>
     </row>
-    <row r="411" ht="15.75" customHeight="1">
+    <row r="411" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C411" s="9"/>
-      <c r="D411" s="14"/>
+      <c r="D411" s="5"/>
       <c r="F411" s="9"/>
       <c r="G411" s="9"/>
     </row>
-    <row r="412" ht="15.75" customHeight="1">
+    <row r="412" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C412" s="9"/>
-      <c r="D412" s="14"/>
+      <c r="D412" s="5"/>
       <c r="F412" s="9"/>
       <c r="G412" s="9"/>
     </row>
-    <row r="413" ht="15.75" customHeight="1">
+    <row r="413" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C413" s="9"/>
-      <c r="D413" s="14"/>
+      <c r="D413" s="5"/>
       <c r="F413" s="9"/>
       <c r="G413" s="9"/>
     </row>
-    <row r="414" ht="15.75" customHeight="1">
+    <row r="414" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C414" s="9"/>
-      <c r="D414" s="14"/>
+      <c r="D414" s="5"/>
       <c r="F414" s="9"/>
       <c r="G414" s="9"/>
     </row>
-    <row r="415" ht="15.75" customHeight="1">
+    <row r="415" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C415" s="9"/>
-      <c r="D415" s="14"/>
+      <c r="D415" s="5"/>
       <c r="F415" s="9"/>
       <c r="G415" s="9"/>
     </row>
-    <row r="416" ht="15.75" customHeight="1">
+    <row r="416" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C416" s="9"/>
-      <c r="D416" s="14"/>
+      <c r="D416" s="5"/>
       <c r="F416" s="9"/>
       <c r="G416" s="9"/>
     </row>
-    <row r="417" ht="15.75" customHeight="1">
+    <row r="417" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C417" s="9"/>
-      <c r="D417" s="14"/>
+      <c r="D417" s="5"/>
       <c r="F417" s="9"/>
       <c r="G417" s="9"/>
     </row>
-    <row r="418" ht="15.75" customHeight="1">
+    <row r="418" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C418" s="9"/>
-      <c r="D418" s="14"/>
+      <c r="D418" s="5"/>
       <c r="F418" s="9"/>
       <c r="G418" s="9"/>
     </row>
-    <row r="419" ht="15.75" customHeight="1">
+    <row r="419" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C419" s="9"/>
-      <c r="D419" s="14"/>
+      <c r="D419" s="5"/>
       <c r="F419" s="9"/>
       <c r="G419" s="9"/>
     </row>
-    <row r="420" ht="15.75" customHeight="1">
+    <row r="420" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C420" s="9"/>
-      <c r="D420" s="14"/>
+      <c r="D420" s="5"/>
       <c r="F420" s="9"/>
       <c r="G420" s="9"/>
     </row>
-    <row r="421" ht="15.75" customHeight="1">
+    <row r="421" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C421" s="9"/>
-      <c r="D421" s="14"/>
+      <c r="D421" s="5"/>
       <c r="F421" s="9"/>
       <c r="G421" s="9"/>
     </row>
-    <row r="422" ht="15.75" customHeight="1">
+    <row r="422" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C422" s="9"/>
-      <c r="D422" s="14"/>
+      <c r="D422" s="5"/>
       <c r="F422" s="9"/>
       <c r="G422" s="9"/>
     </row>
-    <row r="423" ht="15.75" customHeight="1">
+    <row r="423" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C423" s="9"/>
-      <c r="D423" s="14"/>
+      <c r="D423" s="5"/>
       <c r="F423" s="9"/>
       <c r="G423" s="9"/>
     </row>
-    <row r="424" ht="15.75" customHeight="1">
+    <row r="424" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C424" s="9"/>
-      <c r="D424" s="14"/>
+      <c r="D424" s="5"/>
       <c r="F424" s="9"/>
       <c r="G424" s="9"/>
     </row>
-    <row r="425" ht="15.75" customHeight="1">
+    <row r="425" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C425" s="9"/>
-      <c r="D425" s="14"/>
+      <c r="D425" s="5"/>
       <c r="F425" s="9"/>
       <c r="G425" s="9"/>
     </row>
-    <row r="426" ht="15.75" customHeight="1">
+    <row r="426" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C426" s="9"/>
-      <c r="D426" s="14"/>
+      <c r="D426" s="5"/>
       <c r="F426" s="9"/>
       <c r="G426" s="9"/>
     </row>
-    <row r="427" ht="15.75" customHeight="1">
+    <row r="427" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C427" s="9"/>
-      <c r="D427" s="14"/>
+      <c r="D427" s="5"/>
       <c r="F427" s="9"/>
       <c r="G427" s="9"/>
     </row>
-    <row r="428" ht="15.75" customHeight="1">
+    <row r="428" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C428" s="9"/>
-      <c r="D428" s="14"/>
+      <c r="D428" s="5"/>
       <c r="F428" s="9"/>
       <c r="G428" s="9"/>
     </row>
-    <row r="429" ht="15.75" customHeight="1">
+    <row r="429" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C429" s="9"/>
-      <c r="D429" s="14"/>
+      <c r="D429" s="5"/>
       <c r="F429" s="9"/>
       <c r="G429" s="9"/>
     </row>
-    <row r="430" ht="15.75" customHeight="1">
+    <row r="430" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C430" s="9"/>
-      <c r="D430" s="14"/>
+      <c r="D430" s="5"/>
       <c r="F430" s="9"/>
       <c r="G430" s="9"/>
     </row>
-    <row r="431" ht="15.75" customHeight="1">
+    <row r="431" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C431" s="9"/>
-      <c r="D431" s="14"/>
+      <c r="D431" s="5"/>
       <c r="F431" s="9"/>
       <c r="G431" s="9"/>
     </row>
-    <row r="432" ht="15.75" customHeight="1">
+    <row r="432" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C432" s="9"/>
-      <c r="D432" s="14"/>
+      <c r="D432" s="5"/>
       <c r="F432" s="9"/>
       <c r="G432" s="9"/>
     </row>
-    <row r="433" ht="15.75" customHeight="1">
+    <row r="433" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C433" s="9"/>
-      <c r="D433" s="14"/>
+      <c r="D433" s="5"/>
       <c r="F433" s="9"/>
       <c r="G433" s="9"/>
     </row>
-    <row r="434" ht="15.75" customHeight="1">
+    <row r="434" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C434" s="9"/>
-      <c r="D434" s="14"/>
+      <c r="D434" s="5"/>
       <c r="F434" s="9"/>
       <c r="G434" s="9"/>
     </row>
-    <row r="435" ht="15.75" customHeight="1">
+    <row r="435" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C435" s="9"/>
-      <c r="D435" s="14"/>
+      <c r="D435" s="5"/>
       <c r="F435" s="9"/>
       <c r="G435" s="9"/>
     </row>
-    <row r="436" ht="15.75" customHeight="1">
+    <row r="436" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C436" s="9"/>
-      <c r="D436" s="14"/>
+      <c r="D436" s="5"/>
       <c r="F436" s="9"/>
       <c r="G436" s="9"/>
     </row>
-    <row r="437" ht="15.75" customHeight="1">
+    <row r="437" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C437" s="9"/>
-      <c r="D437" s="14"/>
+      <c r="D437" s="5"/>
       <c r="F437" s="9"/>
       <c r="G437" s="9"/>
     </row>
-    <row r="438" ht="15.75" customHeight="1">
+    <row r="438" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C438" s="9"/>
-      <c r="D438" s="14"/>
+      <c r="D438" s="5"/>
       <c r="F438" s="9"/>
       <c r="G438" s="9"/>
     </row>
-    <row r="439" ht="15.75" customHeight="1">
+    <row r="439" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C439" s="9"/>
-      <c r="D439" s="14"/>
+      <c r="D439" s="5"/>
       <c r="F439" s="9"/>
       <c r="G439" s="9"/>
     </row>
-    <row r="440" ht="15.75" customHeight="1">
+    <row r="440" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C440" s="9"/>
-      <c r="D440" s="14"/>
+      <c r="D440" s="5"/>
       <c r="F440" s="9"/>
       <c r="G440" s="9"/>
     </row>
-    <row r="441" ht="15.75" customHeight="1">
+    <row r="441" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C441" s="9"/>
-      <c r="D441" s="14"/>
+      <c r="D441" s="5"/>
       <c r="F441" s="9"/>
       <c r="G441" s="9"/>
     </row>
-    <row r="442" ht="15.75" customHeight="1">
+    <row r="442" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C442" s="9"/>
-      <c r="D442" s="14"/>
+      <c r="D442" s="5"/>
       <c r="F442" s="9"/>
       <c r="G442" s="9"/>
     </row>
-    <row r="443" ht="15.75" customHeight="1">
+    <row r="443" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C443" s="9"/>
-      <c r="D443" s="14"/>
+      <c r="D443" s="5"/>
       <c r="F443" s="9"/>
       <c r="G443" s="9"/>
     </row>
-    <row r="444" ht="15.75" customHeight="1">
+    <row r="444" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C444" s="9"/>
-      <c r="D444" s="14"/>
+      <c r="D444" s="5"/>
       <c r="F444" s="9"/>
       <c r="G444" s="9"/>
     </row>
-    <row r="445" ht="15.75" customHeight="1">
+    <row r="445" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C445" s="9"/>
-      <c r="D445" s="14"/>
+      <c r="D445" s="5"/>
       <c r="F445" s="9"/>
       <c r="G445" s="9"/>
     </row>
-    <row r="446" ht="15.75" customHeight="1">
+    <row r="446" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C446" s="9"/>
-      <c r="D446" s="14"/>
+      <c r="D446" s="5"/>
       <c r="F446" s="9"/>
       <c r="G446" s="9"/>
     </row>
-    <row r="447" ht="15.75" customHeight="1">
+    <row r="447" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C447" s="9"/>
-      <c r="D447" s="14"/>
+      <c r="D447" s="5"/>
       <c r="F447" s="9"/>
       <c r="G447" s="9"/>
     </row>
-    <row r="448" ht="15.75" customHeight="1">
+    <row r="448" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C448" s="9"/>
-      <c r="D448" s="14"/>
+      <c r="D448" s="5"/>
       <c r="F448" s="9"/>
       <c r="G448" s="9"/>
     </row>
-    <row r="449" ht="15.75" customHeight="1">
+    <row r="449" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C449" s="9"/>
-      <c r="D449" s="14"/>
+      <c r="D449" s="5"/>
       <c r="F449" s="9"/>
       <c r="G449" s="9"/>
     </row>
-    <row r="450" ht="15.75" customHeight="1">
+    <row r="450" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C450" s="9"/>
-      <c r="D450" s="14"/>
+      <c r="D450" s="5"/>
       <c r="F450" s="9"/>
       <c r="G450" s="9"/>
     </row>
-    <row r="451" ht="15.75" customHeight="1">
+    <row r="451" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C451" s="9"/>
-      <c r="D451" s="14"/>
+      <c r="D451" s="5"/>
       <c r="F451" s="9"/>
       <c r="G451" s="9"/>
     </row>
-    <row r="452" ht="15.75" customHeight="1">
+    <row r="452" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C452" s="9"/>
-      <c r="D452" s="14"/>
+      <c r="D452" s="5"/>
       <c r="F452" s="9"/>
       <c r="G452" s="9"/>
     </row>
-    <row r="453" ht="15.75" customHeight="1">
+    <row r="453" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C453" s="9"/>
-      <c r="D453" s="14"/>
+      <c r="D453" s="5"/>
       <c r="F453" s="9"/>
       <c r="G453" s="9"/>
     </row>
-    <row r="454" ht="15.75" customHeight="1">
+    <row r="454" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C454" s="9"/>
-      <c r="D454" s="14"/>
+      <c r="D454" s="5"/>
       <c r="F454" s="9"/>
       <c r="G454" s="9"/>
     </row>
-    <row r="455" ht="15.75" customHeight="1">
+    <row r="455" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C455" s="9"/>
-      <c r="D455" s="14"/>
+      <c r="D455" s="5"/>
       <c r="F455" s="9"/>
       <c r="G455" s="9"/>
     </row>
-    <row r="456" ht="15.75" customHeight="1">
+    <row r="456" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C456" s="9"/>
-      <c r="D456" s="14"/>
+      <c r="D456" s="5"/>
       <c r="F456" s="9"/>
       <c r="G456" s="9"/>
     </row>
-    <row r="457" ht="15.75" customHeight="1">
+    <row r="457" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C457" s="9"/>
-      <c r="D457" s="14"/>
+      <c r="D457" s="5"/>
       <c r="F457" s="9"/>
       <c r="G457" s="9"/>
     </row>
-    <row r="458" ht="15.75" customHeight="1">
+    <row r="458" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C458" s="9"/>
-      <c r="D458" s="14"/>
+      <c r="D458" s="5"/>
       <c r="F458" s="9"/>
       <c r="G458" s="9"/>
     </row>
-    <row r="459" ht="15.75" customHeight="1">
+    <row r="459" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C459" s="9"/>
-      <c r="D459" s="14"/>
+      <c r="D459" s="5"/>
       <c r="F459" s="9"/>
       <c r="G459" s="9"/>
     </row>
-    <row r="460" ht="15.75" customHeight="1">
+    <row r="460" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C460" s="9"/>
-      <c r="D460" s="14"/>
+      <c r="D460" s="5"/>
       <c r="F460" s="9"/>
       <c r="G460" s="9"/>
     </row>
-    <row r="461" ht="15.75" customHeight="1">
+    <row r="461" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C461" s="9"/>
-      <c r="D461" s="14"/>
+      <c r="D461" s="5"/>
       <c r="F461" s="9"/>
       <c r="G461" s="9"/>
     </row>
-    <row r="462" ht="15.75" customHeight="1">
+    <row r="462" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C462" s="9"/>
-      <c r="D462" s="14"/>
+      <c r="D462" s="5"/>
       <c r="F462" s="9"/>
       <c r="G462" s="9"/>
     </row>
-    <row r="463" ht="15.75" customHeight="1">
+    <row r="463" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C463" s="9"/>
-      <c r="D463" s="14"/>
+      <c r="D463" s="5"/>
       <c r="F463" s="9"/>
       <c r="G463" s="9"/>
     </row>
-    <row r="464" ht="15.75" customHeight="1">
+    <row r="464" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C464" s="9"/>
-      <c r="D464" s="14"/>
+      <c r="D464" s="5"/>
       <c r="F464" s="9"/>
       <c r="G464" s="9"/>
     </row>
-    <row r="465" ht="15.75" customHeight="1">
+    <row r="465" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C465" s="9"/>
-      <c r="D465" s="14"/>
+      <c r="D465" s="5"/>
       <c r="F465" s="9"/>
       <c r="G465" s="9"/>
     </row>
-    <row r="466" ht="15.75" customHeight="1">
+    <row r="466" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C466" s="9"/>
-      <c r="D466" s="14"/>
+      <c r="D466" s="5"/>
       <c r="F466" s="9"/>
       <c r="G466" s="9"/>
     </row>
-    <row r="467" ht="15.75" customHeight="1">
+    <row r="467" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C467" s="9"/>
-      <c r="D467" s="14"/>
+      <c r="D467" s="5"/>
       <c r="F467" s="9"/>
       <c r="G467" s="9"/>
     </row>
-    <row r="468" ht="15.75" customHeight="1">
+    <row r="468" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C468" s="9"/>
-      <c r="D468" s="14"/>
+      <c r="D468" s="5"/>
       <c r="F468" s="9"/>
       <c r="G468" s="9"/>
     </row>
-    <row r="469" ht="15.75" customHeight="1">
+    <row r="469" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C469" s="9"/>
-      <c r="D469" s="14"/>
+      <c r="D469" s="5"/>
       <c r="F469" s="9"/>
       <c r="G469" s="9"/>
     </row>
-    <row r="470" ht="15.75" customHeight="1">
+    <row r="470" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C470" s="9"/>
-      <c r="D470" s="14"/>
+      <c r="D470" s="5"/>
       <c r="F470" s="9"/>
       <c r="G470" s="9"/>
     </row>
-    <row r="471" ht="15.75" customHeight="1">
+    <row r="471" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C471" s="9"/>
-      <c r="D471" s="14"/>
+      <c r="D471" s="5"/>
       <c r="F471" s="9"/>
       <c r="G471" s="9"/>
     </row>
-    <row r="472" ht="15.75" customHeight="1">
+    <row r="472" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C472" s="9"/>
-      <c r="D472" s="14"/>
+      <c r="D472" s="5"/>
       <c r="F472" s="9"/>
       <c r="G472" s="9"/>
     </row>
-    <row r="473" ht="15.75" customHeight="1">
+    <row r="473" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C473" s="9"/>
-      <c r="D473" s="14"/>
+      <c r="D473" s="5"/>
       <c r="F473" s="9"/>
       <c r="G473" s="9"/>
     </row>
-    <row r="474" ht="15.75" customHeight="1">
+    <row r="474" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C474" s="9"/>
-      <c r="D474" s="14"/>
+      <c r="D474" s="5"/>
       <c r="F474" s="9"/>
       <c r="G474" s="9"/>
     </row>
-    <row r="475" ht="15.75" customHeight="1">
+    <row r="475" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C475" s="9"/>
-      <c r="D475" s="14"/>
+      <c r="D475" s="5"/>
       <c r="F475" s="9"/>
       <c r="G475" s="9"/>
     </row>
-    <row r="476" ht="15.75" customHeight="1">
+    <row r="476" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C476" s="9"/>
-      <c r="D476" s="14"/>
+      <c r="D476" s="5"/>
       <c r="F476" s="9"/>
       <c r="G476" s="9"/>
     </row>
-    <row r="477" ht="15.75" customHeight="1">
+    <row r="477" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C477" s="9"/>
-      <c r="D477" s="14"/>
+      <c r="D477" s="5"/>
       <c r="F477" s="9"/>
       <c r="G477" s="9"/>
     </row>
-    <row r="478" ht="15.75" customHeight="1">
+    <row r="478" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C478" s="9"/>
-      <c r="D478" s="14"/>
+      <c r="D478" s="5"/>
       <c r="F478" s="9"/>
       <c r="G478" s="9"/>
     </row>
-    <row r="479" ht="15.75" customHeight="1">
+    <row r="479" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C479" s="9"/>
-      <c r="D479" s="14"/>
+      <c r="D479" s="5"/>
       <c r="F479" s="9"/>
       <c r="G479" s="9"/>
     </row>
-    <row r="480" ht="15.75" customHeight="1">
+    <row r="480" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C480" s="9"/>
-      <c r="D480" s="14"/>
+      <c r="D480" s="5"/>
       <c r="F480" s="9"/>
       <c r="G480" s="9"/>
     </row>
-    <row r="481" ht="15.75" customHeight="1">
+    <row r="481" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C481" s="9"/>
-      <c r="D481" s="14"/>
+      <c r="D481" s="5"/>
       <c r="F481" s="9"/>
       <c r="G481" s="9"/>
     </row>
-    <row r="482" ht="15.75" customHeight="1">
+    <row r="482" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C482" s="9"/>
-      <c r="D482" s="14"/>
+      <c r="D482" s="5"/>
       <c r="F482" s="9"/>
       <c r="G482" s="9"/>
     </row>
-    <row r="483" ht="15.75" customHeight="1">
+    <row r="483" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C483" s="9"/>
-      <c r="D483" s="14"/>
+      <c r="D483" s="5"/>
       <c r="F483" s="9"/>
       <c r="G483" s="9"/>
     </row>
-    <row r="484" ht="15.75" customHeight="1">
+    <row r="484" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C484" s="9"/>
-      <c r="D484" s="14"/>
+      <c r="D484" s="5"/>
       <c r="F484" s="9"/>
       <c r="G484" s="9"/>
     </row>
-    <row r="485" ht="15.75" customHeight="1">
+    <row r="485" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C485" s="9"/>
-      <c r="D485" s="14"/>
+      <c r="D485" s="5"/>
       <c r="F485" s="9"/>
       <c r="G485" s="9"/>
     </row>
-    <row r="486" ht="15.75" customHeight="1">
+    <row r="486" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C486" s="9"/>
-      <c r="D486" s="14"/>
+      <c r="D486" s="5"/>
       <c r="F486" s="9"/>
       <c r="G486" s="9"/>
     </row>
-    <row r="487" ht="15.75" customHeight="1">
+    <row r="487" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C487" s="9"/>
-      <c r="D487" s="14"/>
+      <c r="D487" s="5"/>
       <c r="F487" s="9"/>
       <c r="G487" s="9"/>
     </row>
-    <row r="488" ht="15.75" customHeight="1">
+    <row r="488" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C488" s="9"/>
-      <c r="D488" s="14"/>
+      <c r="D488" s="5"/>
       <c r="F488" s="9"/>
       <c r="G488" s="9"/>
     </row>
-    <row r="489" ht="15.75" customHeight="1">
+    <row r="489" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C489" s="9"/>
-      <c r="D489" s="14"/>
+      <c r="D489" s="5"/>
       <c r="F489" s="9"/>
       <c r="G489" s="9"/>
     </row>
-    <row r="490" ht="15.75" customHeight="1">
+    <row r="490" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C490" s="9"/>
-      <c r="D490" s="14"/>
+      <c r="D490" s="5"/>
       <c r="F490" s="9"/>
       <c r="G490" s="9"/>
     </row>
-    <row r="491" ht="15.75" customHeight="1">
+    <row r="491" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C491" s="9"/>
-      <c r="D491" s="14"/>
+      <c r="D491" s="5"/>
       <c r="F491" s="9"/>
       <c r="G491" s="9"/>
     </row>
-    <row r="492" ht="15.75" customHeight="1">
+    <row r="492" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C492" s="9"/>
-      <c r="D492" s="14"/>
+      <c r="D492" s="5"/>
       <c r="F492" s="9"/>
       <c r="G492" s="9"/>
     </row>
-    <row r="493" ht="15.75" customHeight="1">
+    <row r="493" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C493" s="9"/>
-      <c r="D493" s="14"/>
+      <c r="D493" s="5"/>
       <c r="F493" s="9"/>
       <c r="G493" s="9"/>
     </row>
-    <row r="494" ht="15.75" customHeight="1">
+    <row r="494" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C494" s="9"/>
-      <c r="D494" s="14"/>
+      <c r="D494" s="5"/>
       <c r="F494" s="9"/>
       <c r="G494" s="9"/>
     </row>
-    <row r="495" ht="15.75" customHeight="1">
+    <row r="495" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C495" s="9"/>
-      <c r="D495" s="14"/>
+      <c r="D495" s="5"/>
       <c r="F495" s="9"/>
       <c r="G495" s="9"/>
     </row>
-    <row r="496" ht="15.75" customHeight="1">
+    <row r="496" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C496" s="9"/>
-      <c r="D496" s="14"/>
+      <c r="D496" s="5"/>
       <c r="F496" s="9"/>
       <c r="G496" s="9"/>
     </row>
-    <row r="497" ht="15.75" customHeight="1">
+    <row r="497" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C497" s="9"/>
-      <c r="D497" s="14"/>
+      <c r="D497" s="5"/>
       <c r="F497" s="9"/>
       <c r="G497" s="9"/>
     </row>
-    <row r="498" ht="15.75" customHeight="1">
+    <row r="498" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C498" s="9"/>
-      <c r="D498" s="14"/>
+      <c r="D498" s="5"/>
       <c r="F498" s="9"/>
       <c r="G498" s="9"/>
     </row>
-    <row r="499" ht="15.75" customHeight="1">
+    <row r="499" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C499" s="9"/>
-      <c r="D499" s="14"/>
+      <c r="D499" s="5"/>
       <c r="F499" s="9"/>
       <c r="G499" s="9"/>
     </row>
-    <row r="500" ht="15.75" customHeight="1">
+    <row r="500" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C500" s="9"/>
-      <c r="D500" s="14"/>
+      <c r="D500" s="5"/>
       <c r="F500" s="9"/>
       <c r="G500" s="9"/>
     </row>
-    <row r="501" ht="15.75" customHeight="1">
+    <row r="501" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C501" s="9"/>
-      <c r="D501" s="14"/>
+      <c r="D501" s="5"/>
       <c r="F501" s="9"/>
       <c r="G501" s="9"/>
     </row>
-    <row r="502" ht="15.75" customHeight="1">
+    <row r="502" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C502" s="9"/>
-      <c r="D502" s="14"/>
+      <c r="D502" s="5"/>
       <c r="F502" s="9"/>
       <c r="G502" s="9"/>
     </row>
-    <row r="503" ht="15.75" customHeight="1">
+    <row r="503" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C503" s="9"/>
-      <c r="D503" s="14"/>
+      <c r="D503" s="5"/>
       <c r="F503" s="9"/>
       <c r="G503" s="9"/>
     </row>
-    <row r="504" ht="15.75" customHeight="1">
+    <row r="504" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C504" s="9"/>
-      <c r="D504" s="14"/>
+      <c r="D504" s="5"/>
       <c r="F504" s="9"/>
       <c r="G504" s="9"/>
     </row>
-    <row r="505" ht="15.75" customHeight="1">
+    <row r="505" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C505" s="9"/>
-      <c r="D505" s="14"/>
+      <c r="D505" s="5"/>
       <c r="F505" s="9"/>
       <c r="G505" s="9"/>
     </row>
-    <row r="506" ht="15.75" customHeight="1">
+    <row r="506" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C506" s="9"/>
-      <c r="D506" s="14"/>
+      <c r="D506" s="5"/>
       <c r="F506" s="9"/>
       <c r="G506" s="9"/>
     </row>
-    <row r="507" ht="15.75" customHeight="1">
+    <row r="507" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C507" s="9"/>
-      <c r="D507" s="14"/>
+      <c r="D507" s="5"/>
       <c r="F507" s="9"/>
       <c r="G507" s="9"/>
     </row>
-    <row r="508" ht="15.75" customHeight="1">
+    <row r="508" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C508" s="9"/>
-      <c r="D508" s="14"/>
+      <c r="D508" s="5"/>
       <c r="F508" s="9"/>
       <c r="G508" s="9"/>
     </row>
-    <row r="509" ht="15.75" customHeight="1">
+    <row r="509" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C509" s="9"/>
-      <c r="D509" s="14"/>
+      <c r="D509" s="5"/>
       <c r="F509" s="9"/>
       <c r="G509" s="9"/>
     </row>
-    <row r="510" ht="15.75" customHeight="1">
+    <row r="510" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C510" s="9"/>
-      <c r="D510" s="14"/>
+      <c r="D510" s="5"/>
       <c r="F510" s="9"/>
       <c r="G510" s="9"/>
     </row>
-    <row r="511" ht="15.75" customHeight="1">
+    <row r="511" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C511" s="9"/>
-      <c r="D511" s="14"/>
+      <c r="D511" s="5"/>
       <c r="F511" s="9"/>
       <c r="G511" s="9"/>
     </row>
-    <row r="512" ht="15.75" customHeight="1">
+    <row r="512" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C512" s="9"/>
-      <c r="D512" s="14"/>
+      <c r="D512" s="5"/>
       <c r="F512" s="9"/>
       <c r="G512" s="9"/>
     </row>
-    <row r="513" ht="15.75" customHeight="1">
+    <row r="513" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C513" s="9"/>
-      <c r="D513" s="14"/>
+      <c r="D513" s="5"/>
       <c r="F513" s="9"/>
       <c r="G513" s="9"/>
     </row>
-    <row r="514" ht="15.75" customHeight="1">
+    <row r="514" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C514" s="9"/>
-      <c r="D514" s="14"/>
+      <c r="D514" s="5"/>
       <c r="F514" s="9"/>
       <c r="G514" s="9"/>
     </row>
-    <row r="515" ht="15.75" customHeight="1">
+    <row r="515" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C515" s="9"/>
-      <c r="D515" s="14"/>
+      <c r="D515" s="5"/>
       <c r="F515" s="9"/>
       <c r="G515" s="9"/>
     </row>
-    <row r="516" ht="15.75" customHeight="1">
+    <row r="516" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C516" s="9"/>
-      <c r="D516" s="14"/>
+      <c r="D516" s="5"/>
       <c r="F516" s="9"/>
       <c r="G516" s="9"/>
     </row>
-    <row r="517" ht="15.75" customHeight="1">
+    <row r="517" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C517" s="9"/>
-      <c r="D517" s="14"/>
+      <c r="D517" s="5"/>
       <c r="F517" s="9"/>
       <c r="G517" s="9"/>
     </row>
-    <row r="518" ht="15.75" customHeight="1">
+    <row r="518" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C518" s="9"/>
-      <c r="D518" s="14"/>
+      <c r="D518" s="5"/>
       <c r="F518" s="9"/>
       <c r="G518" s="9"/>
     </row>
-    <row r="519" ht="15.75" customHeight="1">
+    <row r="519" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C519" s="9"/>
-      <c r="D519" s="14"/>
+      <c r="D519" s="5"/>
       <c r="F519" s="9"/>
       <c r="G519" s="9"/>
     </row>
-    <row r="520" ht="15.75" customHeight="1">
+    <row r="520" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C520" s="9"/>
-      <c r="D520" s="14"/>
+      <c r="D520" s="5"/>
       <c r="F520" s="9"/>
       <c r="G520" s="9"/>
     </row>
-    <row r="521" ht="15.75" customHeight="1">
+    <row r="521" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C521" s="9"/>
-      <c r="D521" s="14"/>
+      <c r="D521" s="5"/>
       <c r="F521" s="9"/>
       <c r="G521" s="9"/>
     </row>
-    <row r="522" ht="15.75" customHeight="1">
+    <row r="522" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C522" s="9"/>
-      <c r="D522" s="14"/>
+      <c r="D522" s="5"/>
       <c r="F522" s="9"/>
       <c r="G522" s="9"/>
     </row>
-    <row r="523" ht="15.75" customHeight="1">
+    <row r="523" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C523" s="9"/>
-      <c r="D523" s="14"/>
+      <c r="D523" s="5"/>
       <c r="F523" s="9"/>
       <c r="G523" s="9"/>
     </row>
-    <row r="524" ht="15.75" customHeight="1">
+    <row r="524" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C524" s="9"/>
-      <c r="D524" s="14"/>
+      <c r="D524" s="5"/>
       <c r="F524" s="9"/>
       <c r="G524" s="9"/>
     </row>
-    <row r="525" ht="15.75" customHeight="1">
+    <row r="525" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C525" s="9"/>
-      <c r="D525" s="14"/>
+      <c r="D525" s="5"/>
       <c r="F525" s="9"/>
       <c r="G525" s="9"/>
     </row>
-    <row r="526" ht="15.75" customHeight="1">
+    <row r="526" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C526" s="9"/>
-      <c r="D526" s="14"/>
+      <c r="D526" s="5"/>
       <c r="F526" s="9"/>
       <c r="G526" s="9"/>
     </row>
-    <row r="527" ht="15.75" customHeight="1">
+    <row r="527" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C527" s="9"/>
-      <c r="D527" s="14"/>
+      <c r="D527" s="5"/>
       <c r="F527" s="9"/>
       <c r="G527" s="9"/>
     </row>
-    <row r="528" ht="15.75" customHeight="1">
+    <row r="528" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C528" s="9"/>
-      <c r="D528" s="14"/>
+      <c r="D528" s="5"/>
       <c r="F528" s="9"/>
       <c r="G528" s="9"/>
     </row>
-    <row r="529" ht="15.75" customHeight="1">
+    <row r="529" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C529" s="9"/>
-      <c r="D529" s="14"/>
+      <c r="D529" s="5"/>
       <c r="F529" s="9"/>
       <c r="G529" s="9"/>
     </row>
-    <row r="530" ht="15.75" customHeight="1">
+    <row r="530" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C530" s="9"/>
-      <c r="D530" s="14"/>
+      <c r="D530" s="5"/>
       <c r="F530" s="9"/>
       <c r="G530" s="9"/>
     </row>
-    <row r="531" ht="15.75" customHeight="1">
+    <row r="531" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C531" s="9"/>
-      <c r="D531" s="14"/>
+      <c r="D531" s="5"/>
       <c r="F531" s="9"/>
       <c r="G531" s="9"/>
     </row>
-    <row r="532" ht="15.75" customHeight="1">
+    <row r="532" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C532" s="9"/>
-      <c r="D532" s="14"/>
+      <c r="D532" s="5"/>
       <c r="F532" s="9"/>
       <c r="G532" s="9"/>
     </row>
-    <row r="533" ht="15.75" customHeight="1">
+    <row r="533" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C533" s="9"/>
-      <c r="D533" s="14"/>
+      <c r="D533" s="5"/>
       <c r="F533" s="9"/>
       <c r="G533" s="9"/>
     </row>
-    <row r="534" ht="15.75" customHeight="1">
+    <row r="534" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C534" s="9"/>
-      <c r="D534" s="14"/>
+      <c r="D534" s="5"/>
       <c r="F534" s="9"/>
       <c r="G534" s="9"/>
     </row>
-    <row r="535" ht="15.75" customHeight="1">
+    <row r="535" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C535" s="9"/>
-      <c r="D535" s="14"/>
+      <c r="D535" s="5"/>
       <c r="F535" s="9"/>
       <c r="G535" s="9"/>
     </row>
-    <row r="536" ht="15.75" customHeight="1">
+    <row r="536" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C536" s="9"/>
-      <c r="D536" s="14"/>
+      <c r="D536" s="5"/>
       <c r="F536" s="9"/>
       <c r="G536" s="9"/>
     </row>
-    <row r="537" ht="15.75" customHeight="1">
+    <row r="537" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C537" s="9"/>
-      <c r="D537" s="14"/>
+      <c r="D537" s="5"/>
       <c r="F537" s="9"/>
       <c r="G537" s="9"/>
     </row>
-    <row r="538" ht="15.75" customHeight="1">
+    <row r="538" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C538" s="9"/>
-      <c r="D538" s="14"/>
+      <c r="D538" s="5"/>
       <c r="F538" s="9"/>
       <c r="G538" s="9"/>
     </row>
-    <row r="539" ht="15.75" customHeight="1">
+    <row r="539" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C539" s="9"/>
-      <c r="D539" s="14"/>
+      <c r="D539" s="5"/>
       <c r="F539" s="9"/>
       <c r="G539" s="9"/>
     </row>
-    <row r="540" ht="15.75" customHeight="1">
+    <row r="540" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C540" s="9"/>
-      <c r="D540" s="14"/>
+      <c r="D540" s="5"/>
       <c r="F540" s="9"/>
       <c r="G540" s="9"/>
     </row>
-    <row r="541" ht="15.75" customHeight="1">
+    <row r="541" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C541" s="9"/>
-      <c r="D541" s="14"/>
+      <c r="D541" s="5"/>
       <c r="F541" s="9"/>
       <c r="G541" s="9"/>
     </row>
-    <row r="542" ht="15.75" customHeight="1">
+    <row r="542" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C542" s="9"/>
-      <c r="D542" s="14"/>
+      <c r="D542" s="5"/>
       <c r="F542" s="9"/>
       <c r="G542" s="9"/>
     </row>
-    <row r="543" ht="15.75" customHeight="1">
+    <row r="543" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C543" s="9"/>
-      <c r="D543" s="14"/>
+      <c r="D543" s="5"/>
       <c r="F543" s="9"/>
       <c r="G543" s="9"/>
     </row>
-    <row r="544" ht="15.75" customHeight="1">
+    <row r="544" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C544" s="9"/>
-      <c r="D544" s="14"/>
+      <c r="D544" s="5"/>
       <c r="F544" s="9"/>
       <c r="G544" s="9"/>
     </row>
-    <row r="545" ht="15.75" customHeight="1">
+    <row r="545" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C545" s="9"/>
-      <c r="D545" s="14"/>
+      <c r="D545" s="5"/>
       <c r="F545" s="9"/>
       <c r="G545" s="9"/>
     </row>
-    <row r="546" ht="15.75" customHeight="1">
+    <row r="546" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C546" s="9"/>
-      <c r="D546" s="14"/>
+      <c r="D546" s="5"/>
       <c r="F546" s="9"/>
       <c r="G546" s="9"/>
     </row>
-    <row r="547" ht="15.75" customHeight="1">
+    <row r="547" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C547" s="9"/>
-      <c r="D547" s="14"/>
+      <c r="D547" s="5"/>
       <c r="F547" s="9"/>
       <c r="G547" s="9"/>
     </row>
-    <row r="548" ht="15.75" customHeight="1">
+    <row r="548" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C548" s="9"/>
-      <c r="D548" s="14"/>
+      <c r="D548" s="5"/>
       <c r="F548" s="9"/>
       <c r="G548" s="9"/>
     </row>
-    <row r="549" ht="15.75" customHeight="1">
+    <row r="549" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C549" s="9"/>
-      <c r="D549" s="14"/>
+      <c r="D549" s="5"/>
       <c r="F549" s="9"/>
       <c r="G549" s="9"/>
     </row>
-    <row r="550" ht="15.75" customHeight="1">
+    <row r="550" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C550" s="9"/>
-      <c r="D550" s="14"/>
+      <c r="D550" s="5"/>
       <c r="F550" s="9"/>
       <c r="G550" s="9"/>
     </row>
-    <row r="551" ht="15.75" customHeight="1">
+    <row r="551" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C551" s="9"/>
-      <c r="D551" s="14"/>
+      <c r="D551" s="5"/>
       <c r="F551" s="9"/>
       <c r="G551" s="9"/>
     </row>
-    <row r="552" ht="15.75" customHeight="1">
+    <row r="552" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C552" s="9"/>
-      <c r="D552" s="14"/>
+      <c r="D552" s="5"/>
       <c r="F552" s="9"/>
       <c r="G552" s="9"/>
     </row>
-    <row r="553" ht="15.75" customHeight="1">
+    <row r="553" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C553" s="9"/>
-      <c r="D553" s="14"/>
+      <c r="D553" s="5"/>
       <c r="F553" s="9"/>
       <c r="G553" s="9"/>
     </row>
-    <row r="554" ht="15.75" customHeight="1">
+    <row r="554" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C554" s="9"/>
-      <c r="D554" s="14"/>
+      <c r="D554" s="5"/>
       <c r="F554" s="9"/>
       <c r="G554" s="9"/>
     </row>
-    <row r="555" ht="15.75" customHeight="1">
+    <row r="555" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C555" s="9"/>
-      <c r="D555" s="14"/>
+      <c r="D555" s="5"/>
       <c r="F555" s="9"/>
       <c r="G555" s="9"/>
     </row>
-    <row r="556" ht="15.75" customHeight="1">
+    <row r="556" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C556" s="9"/>
-      <c r="D556" s="14"/>
+      <c r="D556" s="5"/>
       <c r="F556" s="9"/>
       <c r="G556" s="9"/>
     </row>
-    <row r="557" ht="15.75" customHeight="1">
+    <row r="557" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C557" s="9"/>
-      <c r="D557" s="14"/>
+      <c r="D557" s="5"/>
       <c r="F557" s="9"/>
       <c r="G557" s="9"/>
     </row>
-    <row r="558" ht="15.75" customHeight="1">
+    <row r="558" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C558" s="9"/>
-      <c r="D558" s="14"/>
+      <c r="D558" s="5"/>
       <c r="F558" s="9"/>
       <c r="G558" s="9"/>
     </row>
-    <row r="559" ht="15.75" customHeight="1">
+    <row r="559" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C559" s="9"/>
-      <c r="D559" s="14"/>
+      <c r="D559" s="5"/>
       <c r="F559" s="9"/>
       <c r="G559" s="9"/>
     </row>
-    <row r="560" ht="15.75" customHeight="1">
+    <row r="560" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C560" s="9"/>
-      <c r="D560" s="14"/>
+      <c r="D560" s="5"/>
       <c r="F560" s="9"/>
       <c r="G560" s="9"/>
     </row>
-    <row r="561" ht="15.75" customHeight="1">
+    <row r="561" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C561" s="9"/>
-      <c r="D561" s="14"/>
+      <c r="D561" s="5"/>
       <c r="F561" s="9"/>
       <c r="G561" s="9"/>
     </row>
-    <row r="562" ht="15.75" customHeight="1">
+    <row r="562" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C562" s="9"/>
-      <c r="D562" s="14"/>
+      <c r="D562" s="5"/>
       <c r="F562" s="9"/>
       <c r="G562" s="9"/>
     </row>
-    <row r="563" ht="15.75" customHeight="1">
+    <row r="563" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C563" s="9"/>
-      <c r="D563" s="14"/>
+      <c r="D563" s="5"/>
       <c r="F563" s="9"/>
       <c r="G563" s="9"/>
     </row>
-    <row r="564" ht="15.75" customHeight="1">
+    <row r="564" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C564" s="9"/>
-      <c r="D564" s="14"/>
+      <c r="D564" s="5"/>
       <c r="F564" s="9"/>
       <c r="G564" s="9"/>
     </row>
-    <row r="565" ht="15.75" customHeight="1">
+    <row r="565" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C565" s="9"/>
-      <c r="D565" s="14"/>
+      <c r="D565" s="5"/>
       <c r="F565" s="9"/>
       <c r="G565" s="9"/>
     </row>
-    <row r="566" ht="15.75" customHeight="1">
+    <row r="566" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C566" s="9"/>
-      <c r="D566" s="14"/>
+      <c r="D566" s="5"/>
       <c r="F566" s="9"/>
       <c r="G566" s="9"/>
     </row>
-    <row r="567" ht="15.75" customHeight="1">
+    <row r="567" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C567" s="9"/>
-      <c r="D567" s="14"/>
+      <c r="D567" s="5"/>
       <c r="F567" s="9"/>
       <c r="G567" s="9"/>
     </row>
-    <row r="568" ht="15.75" customHeight="1">
+    <row r="568" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C568" s="9"/>
-      <c r="D568" s="14"/>
+      <c r="D568" s="5"/>
       <c r="F568" s="9"/>
       <c r="G568" s="9"/>
     </row>
-    <row r="569" ht="15.75" customHeight="1">
+    <row r="569" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C569" s="9"/>
-      <c r="D569" s="14"/>
+      <c r="D569" s="5"/>
       <c r="F569" s="9"/>
       <c r="G569" s="9"/>
     </row>
-    <row r="570" ht="15.75" customHeight="1">
+    <row r="570" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C570" s="9"/>
-      <c r="D570" s="14"/>
+      <c r="D570" s="5"/>
       <c r="F570" s="9"/>
       <c r="G570" s="9"/>
     </row>
-    <row r="571" ht="15.75" customHeight="1">
+    <row r="571" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C571" s="9"/>
-      <c r="D571" s="14"/>
+      <c r="D571" s="5"/>
       <c r="F571" s="9"/>
       <c r="G571" s="9"/>
     </row>
-    <row r="572" ht="15.75" customHeight="1">
+    <row r="572" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C572" s="9"/>
-      <c r="D572" s="14"/>
+      <c r="D572" s="5"/>
       <c r="F572" s="9"/>
       <c r="G572" s="9"/>
     </row>
-    <row r="573" ht="15.75" customHeight="1">
+    <row r="573" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C573" s="9"/>
-      <c r="D573" s="14"/>
+      <c r="D573" s="5"/>
       <c r="F573" s="9"/>
       <c r="G573" s="9"/>
     </row>
-    <row r="574" ht="15.75" customHeight="1">
+    <row r="574" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C574" s="9"/>
-      <c r="D574" s="14"/>
+      <c r="D574" s="5"/>
       <c r="F574" s="9"/>
       <c r="G574" s="9"/>
     </row>
-    <row r="575" ht="15.75" customHeight="1">
+    <row r="575" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C575" s="9"/>
-      <c r="D575" s="14"/>
+      <c r="D575" s="5"/>
       <c r="F575" s="9"/>
       <c r="G575" s="9"/>
     </row>
-    <row r="576" ht="15.75" customHeight="1">
+    <row r="576" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C576" s="9"/>
-      <c r="D576" s="14"/>
+      <c r="D576" s="5"/>
       <c r="F576" s="9"/>
       <c r="G576" s="9"/>
     </row>
-    <row r="577" ht="15.75" customHeight="1">
+    <row r="577" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C577" s="9"/>
-      <c r="D577" s="14"/>
+      <c r="D577" s="5"/>
       <c r="F577" s="9"/>
       <c r="G577" s="9"/>
     </row>
-    <row r="578" ht="15.75" customHeight="1">
+    <row r="578" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C578" s="9"/>
-      <c r="D578" s="14"/>
+      <c r="D578" s="5"/>
       <c r="F578" s="9"/>
       <c r="G578" s="9"/>
     </row>
-    <row r="579" ht="15.75" customHeight="1">
+    <row r="579" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C579" s="9"/>
-      <c r="D579" s="14"/>
+      <c r="D579" s="5"/>
       <c r="F579" s="9"/>
       <c r="G579" s="9"/>
     </row>
-    <row r="580" ht="15.75" customHeight="1">
+    <row r="580" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C580" s="9"/>
-      <c r="D580" s="14"/>
+      <c r="D580" s="5"/>
       <c r="F580" s="9"/>
       <c r="G580" s="9"/>
     </row>
-    <row r="581" ht="15.75" customHeight="1">
+    <row r="581" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C581" s="9"/>
-      <c r="D581" s="14"/>
+      <c r="D581" s="5"/>
       <c r="F581" s="9"/>
       <c r="G581" s="9"/>
     </row>
-    <row r="582" ht="15.75" customHeight="1">
+    <row r="582" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C582" s="9"/>
-      <c r="D582" s="14"/>
+      <c r="D582" s="5"/>
       <c r="F582" s="9"/>
       <c r="G582" s="9"/>
     </row>
-    <row r="583" ht="15.75" customHeight="1">
+    <row r="583" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C583" s="9"/>
-      <c r="D583" s="14"/>
+      <c r="D583" s="5"/>
       <c r="F583" s="9"/>
       <c r="G583" s="9"/>
     </row>
-    <row r="584" ht="15.75" customHeight="1">
+    <row r="584" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C584" s="9"/>
-      <c r="D584" s="14"/>
+      <c r="D584" s="5"/>
       <c r="F584" s="9"/>
       <c r="G584" s="9"/>
     </row>
-    <row r="585" ht="15.75" customHeight="1">
+    <row r="585" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C585" s="9"/>
-      <c r="D585" s="14"/>
+      <c r="D585" s="5"/>
       <c r="F585" s="9"/>
       <c r="G585" s="9"/>
     </row>
-    <row r="586" ht="15.75" customHeight="1">
+    <row r="586" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C586" s="9"/>
-      <c r="D586" s="14"/>
+      <c r="D586" s="5"/>
       <c r="F586" s="9"/>
       <c r="G586" s="9"/>
     </row>
-    <row r="587" ht="15.75" customHeight="1">
+    <row r="587" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C587" s="9"/>
-      <c r="D587" s="14"/>
+      <c r="D587" s="5"/>
       <c r="F587" s="9"/>
       <c r="G587" s="9"/>
     </row>
-    <row r="588" ht="15.75" customHeight="1">
+    <row r="588" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C588" s="9"/>
-      <c r="D588" s="14"/>
+      <c r="D588" s="5"/>
       <c r="F588" s="9"/>
       <c r="G588" s="9"/>
     </row>
-    <row r="589" ht="15.75" customHeight="1">
+    <row r="589" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C589" s="9"/>
-      <c r="D589" s="14"/>
+      <c r="D589" s="5"/>
       <c r="F589" s="9"/>
       <c r="G589" s="9"/>
     </row>
-    <row r="590" ht="15.75" customHeight="1">
+    <row r="590" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C590" s="9"/>
-      <c r="D590" s="14"/>
+      <c r="D590" s="5"/>
       <c r="F590" s="9"/>
       <c r="G590" s="9"/>
     </row>
-    <row r="591" ht="15.75" customHeight="1">
+    <row r="591" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C591" s="9"/>
-      <c r="D591" s="14"/>
+      <c r="D591" s="5"/>
       <c r="F591" s="9"/>
       <c r="G591" s="9"/>
     </row>
-    <row r="592" ht="15.75" customHeight="1">
+    <row r="592" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C592" s="9"/>
-      <c r="D592" s="14"/>
+      <c r="D592" s="5"/>
       <c r="F592" s="9"/>
       <c r="G592" s="9"/>
     </row>
-    <row r="593" ht="15.75" customHeight="1">
+    <row r="593" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C593" s="9"/>
-      <c r="D593" s="14"/>
+      <c r="D593" s="5"/>
       <c r="F593" s="9"/>
       <c r="G593" s="9"/>
     </row>
-    <row r="594" ht="15.75" customHeight="1">
+    <row r="594" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C594" s="9"/>
-      <c r="D594" s="14"/>
+      <c r="D594" s="5"/>
       <c r="F594" s="9"/>
       <c r="G594" s="9"/>
     </row>
-    <row r="595" ht="15.75" customHeight="1">
+    <row r="595" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C595" s="9"/>
-      <c r="D595" s="14"/>
+      <c r="D595" s="5"/>
       <c r="F595" s="9"/>
       <c r="G595" s="9"/>
     </row>
-    <row r="596" ht="15.75" customHeight="1">
+    <row r="596" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C596" s="9"/>
-      <c r="D596" s="14"/>
+      <c r="D596" s="5"/>
       <c r="F596" s="9"/>
       <c r="G596" s="9"/>
     </row>
-    <row r="597" ht="15.75" customHeight="1">
+    <row r="597" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C597" s="9"/>
-      <c r="D597" s="14"/>
+      <c r="D597" s="5"/>
       <c r="F597" s="9"/>
       <c r="G597" s="9"/>
     </row>
-    <row r="598" ht="15.75" customHeight="1">
+    <row r="598" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C598" s="9"/>
-      <c r="D598" s="14"/>
+      <c r="D598" s="5"/>
       <c r="F598" s="9"/>
       <c r="G598" s="9"/>
     </row>
-    <row r="599" ht="15.75" customHeight="1">
+    <row r="599" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C599" s="9"/>
-      <c r="D599" s="14"/>
+      <c r="D599" s="5"/>
       <c r="F599" s="9"/>
       <c r="G599" s="9"/>
     </row>
-    <row r="600" ht="15.75" customHeight="1">
+    <row r="600" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C600" s="9"/>
-      <c r="D600" s="14"/>
+      <c r="D600" s="5"/>
       <c r="F600" s="9"/>
       <c r="G600" s="9"/>
     </row>
-    <row r="601" ht="15.75" customHeight="1">
+    <row r="601" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C601" s="9"/>
-      <c r="D601" s="14"/>
+      <c r="D601" s="5"/>
       <c r="F601" s="9"/>
       <c r="G601" s="9"/>
     </row>
-    <row r="602" ht="15.75" customHeight="1">
+    <row r="602" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C602" s="9"/>
-      <c r="D602" s="14"/>
+      <c r="D602" s="5"/>
       <c r="F602" s="9"/>
       <c r="G602" s="9"/>
     </row>
-    <row r="603" ht="15.75" customHeight="1">
+    <row r="603" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C603" s="9"/>
-      <c r="D603" s="14"/>
+      <c r="D603" s="5"/>
       <c r="F603" s="9"/>
       <c r="G603" s="9"/>
     </row>
-    <row r="604" ht="15.75" customHeight="1">
+    <row r="604" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C604" s="9"/>
-      <c r="D604" s="14"/>
+      <c r="D604" s="5"/>
       <c r="F604" s="9"/>
       <c r="G604" s="9"/>
     </row>
-    <row r="605" ht="15.75" customHeight="1">
+    <row r="605" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C605" s="9"/>
-      <c r="D605" s="14"/>
+      <c r="D605" s="5"/>
       <c r="F605" s="9"/>
       <c r="G605" s="9"/>
     </row>
-    <row r="606" ht="15.75" customHeight="1">
+    <row r="606" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C606" s="9"/>
-      <c r="D606" s="14"/>
+      <c r="D606" s="5"/>
       <c r="F606" s="9"/>
       <c r="G606" s="9"/>
     </row>
-    <row r="607" ht="15.75" customHeight="1">
+    <row r="607" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C607" s="9"/>
-      <c r="D607" s="14"/>
+      <c r="D607" s="5"/>
       <c r="F607" s="9"/>
       <c r="G607" s="9"/>
     </row>
-    <row r="608" ht="15.75" customHeight="1">
+    <row r="608" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C608" s="9"/>
-      <c r="D608" s="14"/>
+      <c r="D608" s="5"/>
       <c r="F608" s="9"/>
       <c r="G608" s="9"/>
     </row>
-    <row r="609" ht="15.75" customHeight="1">
+    <row r="609" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C609" s="9"/>
-      <c r="D609" s="14"/>
+      <c r="D609" s="5"/>
       <c r="F609" s="9"/>
       <c r="G609" s="9"/>
     </row>
-    <row r="610" ht="15.75" customHeight="1">
+    <row r="610" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C610" s="9"/>
-      <c r="D610" s="14"/>
+      <c r="D610" s="5"/>
       <c r="F610" s="9"/>
       <c r="G610" s="9"/>
     </row>
-    <row r="611" ht="15.75" customHeight="1">
+    <row r="611" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C611" s="9"/>
-      <c r="D611" s="14"/>
+      <c r="D611" s="5"/>
       <c r="F611" s="9"/>
       <c r="G611" s="9"/>
     </row>
-    <row r="612" ht="15.75" customHeight="1">
+    <row r="612" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C612" s="9"/>
-      <c r="D612" s="14"/>
+      <c r="D612" s="5"/>
       <c r="F612" s="9"/>
       <c r="G612" s="9"/>
     </row>
-    <row r="613" ht="15.75" customHeight="1">
+    <row r="613" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C613" s="9"/>
-      <c r="D613" s="14"/>
+      <c r="D613" s="5"/>
       <c r="F613" s="9"/>
       <c r="G613" s="9"/>
     </row>
-    <row r="614" ht="15.75" customHeight="1">
+    <row r="614" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C614" s="9"/>
-      <c r="D614" s="14"/>
+      <c r="D614" s="5"/>
       <c r="F614" s="9"/>
       <c r="G614" s="9"/>
     </row>
-    <row r="615" ht="15.75" customHeight="1">
+    <row r="615" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C615" s="9"/>
-      <c r="D615" s="14"/>
+      <c r="D615" s="5"/>
       <c r="F615" s="9"/>
       <c r="G615" s="9"/>
     </row>
-    <row r="616" ht="15.75" customHeight="1">
+    <row r="616" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C616" s="9"/>
-      <c r="D616" s="14"/>
+      <c r="D616" s="5"/>
       <c r="F616" s="9"/>
       <c r="G616" s="9"/>
     </row>
-    <row r="617" ht="15.75" customHeight="1">
+    <row r="617" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C617" s="9"/>
-      <c r="D617" s="14"/>
+      <c r="D617" s="5"/>
       <c r="F617" s="9"/>
       <c r="G617" s="9"/>
     </row>
-    <row r="618" ht="15.75" customHeight="1">
+    <row r="618" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C618" s="9"/>
-      <c r="D618" s="14"/>
+      <c r="D618" s="5"/>
       <c r="F618" s="9"/>
       <c r="G618" s="9"/>
     </row>
-    <row r="619" ht="15.75" customHeight="1">
+    <row r="619" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C619" s="9"/>
-      <c r="D619" s="14"/>
+      <c r="D619" s="5"/>
       <c r="F619" s="9"/>
       <c r="G619" s="9"/>
     </row>
-    <row r="620" ht="15.75" customHeight="1">
+    <row r="620" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C620" s="9"/>
-      <c r="D620" s="14"/>
+      <c r="D620" s="5"/>
       <c r="F620" s="9"/>
       <c r="G620" s="9"/>
     </row>
-    <row r="621" ht="15.75" customHeight="1">
+    <row r="621" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C621" s="9"/>
-      <c r="D621" s="14"/>
+      <c r="D621" s="5"/>
       <c r="F621" s="9"/>
       <c r="G621" s="9"/>
     </row>
-    <row r="622" ht="15.75" customHeight="1">
+    <row r="622" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C622" s="9"/>
-      <c r="D622" s="14"/>
+      <c r="D622" s="5"/>
       <c r="F622" s="9"/>
       <c r="G622" s="9"/>
     </row>
-    <row r="623" ht="15.75" customHeight="1">
+    <row r="623" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C623" s="9"/>
-      <c r="D623" s="14"/>
+      <c r="D623" s="5"/>
       <c r="F623" s="9"/>
       <c r="G623" s="9"/>
     </row>
-    <row r="624" ht="15.75" customHeight="1">
+    <row r="624" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C624" s="9"/>
-      <c r="D624" s="14"/>
+      <c r="D624" s="5"/>
       <c r="F624" s="9"/>
       <c r="G624" s="9"/>
     </row>
-    <row r="625" ht="15.75" customHeight="1">
+    <row r="625" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C625" s="9"/>
-      <c r="D625" s="14"/>
+      <c r="D625" s="5"/>
       <c r="F625" s="9"/>
       <c r="G625" s="9"/>
     </row>
-    <row r="626" ht="15.75" customHeight="1">
+    <row r="626" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C626" s="9"/>
-      <c r="D626" s="14"/>
+      <c r="D626" s="5"/>
       <c r="F626" s="9"/>
       <c r="G626" s="9"/>
     </row>
-    <row r="627" ht="15.75" customHeight="1">
+    <row r="627" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C627" s="9"/>
-      <c r="D627" s="14"/>
+      <c r="D627" s="5"/>
       <c r="F627" s="9"/>
       <c r="G627" s="9"/>
     </row>
-    <row r="628" ht="15.75" customHeight="1">
+    <row r="628" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C628" s="9"/>
-      <c r="D628" s="14"/>
+      <c r="D628" s="5"/>
       <c r="F628" s="9"/>
       <c r="G628" s="9"/>
     </row>
-    <row r="629" ht="15.75" customHeight="1">
+    <row r="629" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C629" s="9"/>
-      <c r="D629" s="14"/>
+      <c r="D629" s="5"/>
       <c r="F629" s="9"/>
       <c r="G629" s="9"/>
     </row>
-    <row r="630" ht="15.75" customHeight="1">
+    <row r="630" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C630" s="9"/>
-      <c r="D630" s="14"/>
+      <c r="D630" s="5"/>
       <c r="F630" s="9"/>
       <c r="G630" s="9"/>
     </row>
-    <row r="631" ht="15.75" customHeight="1">
+    <row r="631" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C631" s="9"/>
-      <c r="D631" s="14"/>
+      <c r="D631" s="5"/>
       <c r="F631" s="9"/>
       <c r="G631" s="9"/>
     </row>
-    <row r="632" ht="15.75" customHeight="1">
+    <row r="632" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C632" s="9"/>
-      <c r="D632" s="14"/>
+      <c r="D632" s="5"/>
       <c r="F632" s="9"/>
       <c r="G632" s="9"/>
     </row>
-    <row r="633" ht="15.75" customHeight="1">
+    <row r="633" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C633" s="9"/>
-      <c r="D633" s="14"/>
+      <c r="D633" s="5"/>
       <c r="F633" s="9"/>
       <c r="G633" s="9"/>
     </row>
-    <row r="634" ht="15.75" customHeight="1">
+    <row r="634" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C634" s="9"/>
-      <c r="D634" s="14"/>
+      <c r="D634" s="5"/>
       <c r="F634" s="9"/>
       <c r="G634" s="9"/>
     </row>
-    <row r="635" ht="15.75" customHeight="1">
+    <row r="635" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C635" s="9"/>
-      <c r="D635" s="14"/>
+      <c r="D635" s="5"/>
       <c r="F635" s="9"/>
       <c r="G635" s="9"/>
     </row>
-    <row r="636" ht="15.75" customHeight="1">
+    <row r="636" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C636" s="9"/>
-      <c r="D636" s="14"/>
+      <c r="D636" s="5"/>
       <c r="F636" s="9"/>
       <c r="G636" s="9"/>
     </row>
-    <row r="637" ht="15.75" customHeight="1">
+    <row r="637" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C637" s="9"/>
-      <c r="D637" s="14"/>
+      <c r="D637" s="5"/>
       <c r="F637" s="9"/>
       <c r="G637" s="9"/>
     </row>
-    <row r="638" ht="15.75" customHeight="1">
+    <row r="638" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C638" s="9"/>
-      <c r="D638" s="14"/>
+      <c r="D638" s="5"/>
       <c r="F638" s="9"/>
       <c r="G638" s="9"/>
     </row>
-    <row r="639" ht="15.75" customHeight="1">
+    <row r="639" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C639" s="9"/>
-      <c r="D639" s="14"/>
+      <c r="D639" s="5"/>
       <c r="F639" s="9"/>
       <c r="G639" s="9"/>
     </row>
-    <row r="640" ht="15.75" customHeight="1">
+    <row r="640" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C640" s="9"/>
-      <c r="D640" s="14"/>
+      <c r="D640" s="5"/>
       <c r="F640" s="9"/>
       <c r="G640" s="9"/>
     </row>
-    <row r="641" ht="15.75" customHeight="1">
+    <row r="641" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C641" s="9"/>
-      <c r="D641" s="14"/>
+      <c r="D641" s="5"/>
       <c r="F641" s="9"/>
       <c r="G641" s="9"/>
     </row>
-    <row r="642" ht="15.75" customHeight="1">
+    <row r="642" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C642" s="9"/>
-      <c r="D642" s="14"/>
+      <c r="D642" s="5"/>
       <c r="F642" s="9"/>
       <c r="G642" s="9"/>
     </row>
-    <row r="643" ht="15.75" customHeight="1">
+    <row r="643" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C643" s="9"/>
-      <c r="D643" s="14"/>
+      <c r="D643" s="5"/>
       <c r="F643" s="9"/>
       <c r="G643" s="9"/>
     </row>
-    <row r="644" ht="15.75" customHeight="1">
+    <row r="644" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C644" s="9"/>
-      <c r="D644" s="14"/>
+      <c r="D644" s="5"/>
       <c r="F644" s="9"/>
       <c r="G644" s="9"/>
     </row>
-    <row r="645" ht="15.75" customHeight="1">
+    <row r="645" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C645" s="9"/>
-      <c r="D645" s="14"/>
+      <c r="D645" s="5"/>
       <c r="F645" s="9"/>
       <c r="G645" s="9"/>
     </row>
-    <row r="646" ht="15.75" customHeight="1">
+    <row r="646" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C646" s="9"/>
-      <c r="D646" s="14"/>
+      <c r="D646" s="5"/>
       <c r="F646" s="9"/>
       <c r="G646" s="9"/>
     </row>
-    <row r="647" ht="15.75" customHeight="1">
+    <row r="647" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C647" s="9"/>
-      <c r="D647" s="14"/>
+      <c r="D647" s="5"/>
       <c r="F647" s="9"/>
       <c r="G647" s="9"/>
     </row>
-    <row r="648" ht="15.75" customHeight="1">
+    <row r="648" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C648" s="9"/>
-      <c r="D648" s="14"/>
+      <c r="D648" s="5"/>
       <c r="F648" s="9"/>
       <c r="G648" s="9"/>
     </row>
-    <row r="649" ht="15.75" customHeight="1">
+    <row r="649" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C649" s="9"/>
-      <c r="D649" s="14"/>
+      <c r="D649" s="5"/>
       <c r="F649" s="9"/>
       <c r="G649" s="9"/>
     </row>
-    <row r="650" ht="15.75" customHeight="1">
+    <row r="650" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C650" s="9"/>
-      <c r="D650" s="14"/>
+      <c r="D650" s="5"/>
       <c r="F650" s="9"/>
       <c r="G650" s="9"/>
     </row>
-    <row r="651" ht="15.75" customHeight="1">
+    <row r="651" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C651" s="9"/>
-      <c r="D651" s="14"/>
+      <c r="D651" s="5"/>
       <c r="F651" s="9"/>
       <c r="G651" s="9"/>
     </row>
-    <row r="652" ht="15.75" customHeight="1">
+    <row r="652" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C652" s="9"/>
-      <c r="D652" s="14"/>
+      <c r="D652" s="5"/>
       <c r="F652" s="9"/>
       <c r="G652" s="9"/>
     </row>
-    <row r="653" ht="15.75" customHeight="1">
+    <row r="653" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C653" s="9"/>
-      <c r="D653" s="14"/>
+      <c r="D653" s="5"/>
       <c r="F653" s="9"/>
       <c r="G653" s="9"/>
     </row>
-    <row r="654" ht="15.75" customHeight="1">
+    <row r="654" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C654" s="9"/>
-      <c r="D654" s="14"/>
+      <c r="D654" s="5"/>
       <c r="F654" s="9"/>
       <c r="G654" s="9"/>
     </row>
-    <row r="655" ht="15.75" customHeight="1">
+    <row r="655" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C655" s="9"/>
-      <c r="D655" s="14"/>
+      <c r="D655" s="5"/>
       <c r="F655" s="9"/>
       <c r="G655" s="9"/>
     </row>
-    <row r="656" ht="15.75" customHeight="1">
+    <row r="656" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C656" s="9"/>
-      <c r="D656" s="14"/>
+      <c r="D656" s="5"/>
       <c r="F656" s="9"/>
       <c r="G656" s="9"/>
     </row>
-    <row r="657" ht="15.75" customHeight="1">
+    <row r="657" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C657" s="9"/>
-      <c r="D657" s="14"/>
+      <c r="D657" s="5"/>
       <c r="F657" s="9"/>
       <c r="G657" s="9"/>
     </row>
-    <row r="658" ht="15.75" customHeight="1">
+    <row r="658" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C658" s="9"/>
-      <c r="D658" s="14"/>
+      <c r="D658" s="5"/>
       <c r="F658" s="9"/>
       <c r="G658" s="9"/>
     </row>
-    <row r="659" ht="15.75" customHeight="1">
+    <row r="659" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C659" s="9"/>
-      <c r="D659" s="14"/>
+      <c r="D659" s="5"/>
       <c r="F659" s="9"/>
       <c r="G659" s="9"/>
     </row>
-    <row r="660" ht="15.75" customHeight="1">
+    <row r="660" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C660" s="9"/>
-      <c r="D660" s="14"/>
+      <c r="D660" s="5"/>
       <c r="F660" s="9"/>
       <c r="G660" s="9"/>
     </row>
-    <row r="661" ht="15.75" customHeight="1">
+    <row r="661" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C661" s="9"/>
-      <c r="D661" s="14"/>
+      <c r="D661" s="5"/>
       <c r="F661" s="9"/>
       <c r="G661" s="9"/>
     </row>
-    <row r="662" ht="15.75" customHeight="1">
+    <row r="662" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C662" s="9"/>
-      <c r="D662" s="14"/>
+      <c r="D662" s="5"/>
       <c r="F662" s="9"/>
       <c r="G662" s="9"/>
     </row>
-    <row r="663" ht="15.75" customHeight="1">
+    <row r="663" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C663" s="9"/>
-      <c r="D663" s="14"/>
+      <c r="D663" s="5"/>
       <c r="F663" s="9"/>
       <c r="G663" s="9"/>
     </row>
-    <row r="664" ht="15.75" customHeight="1">
+    <row r="664" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C664" s="9"/>
-      <c r="D664" s="14"/>
+      <c r="D664" s="5"/>
       <c r="F664" s="9"/>
       <c r="G664" s="9"/>
     </row>
-    <row r="665" ht="15.75" customHeight="1">
+    <row r="665" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C665" s="9"/>
-      <c r="D665" s="14"/>
+      <c r="D665" s="5"/>
       <c r="F665" s="9"/>
       <c r="G665" s="9"/>
     </row>
-    <row r="666" ht="15.75" customHeight="1">
+    <row r="666" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C666" s="9"/>
-      <c r="D666" s="14"/>
+      <c r="D666" s="5"/>
       <c r="F666" s="9"/>
       <c r="G666" s="9"/>
     </row>
-    <row r="667" ht="15.75" customHeight="1">
+    <row r="667" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C667" s="9"/>
-      <c r="D667" s="14"/>
+      <c r="D667" s="5"/>
       <c r="F667" s="9"/>
       <c r="G667" s="9"/>
     </row>
-    <row r="668" ht="15.75" customHeight="1">
+    <row r="668" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C668" s="9"/>
-      <c r="D668" s="14"/>
+      <c r="D668" s="5"/>
       <c r="F668" s="9"/>
       <c r="G668" s="9"/>
     </row>
-    <row r="669" ht="15.75" customHeight="1">
+    <row r="669" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C669" s="9"/>
-      <c r="D669" s="14"/>
+      <c r="D669" s="5"/>
       <c r="F669" s="9"/>
       <c r="G669" s="9"/>
     </row>
-    <row r="670" ht="15.75" customHeight="1">
+    <row r="670" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C670" s="9"/>
-      <c r="D670" s="14"/>
+      <c r="D670" s="5"/>
       <c r="F670" s="9"/>
       <c r="G670" s="9"/>
     </row>
-    <row r="671" ht="15.75" customHeight="1">
+    <row r="671" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C671" s="9"/>
-      <c r="D671" s="14"/>
+      <c r="D671" s="5"/>
       <c r="F671" s="9"/>
       <c r="G671" s="9"/>
     </row>
-    <row r="672" ht="15.75" customHeight="1">
+    <row r="672" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C672" s="9"/>
-      <c r="D672" s="14"/>
+      <c r="D672" s="5"/>
       <c r="F672" s="9"/>
       <c r="G672" s="9"/>
     </row>
-    <row r="673" ht="15.75" customHeight="1">
+    <row r="673" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C673" s="9"/>
-      <c r="D673" s="14"/>
+      <c r="D673" s="5"/>
       <c r="F673" s="9"/>
       <c r="G673" s="9"/>
     </row>
-    <row r="674" ht="15.75" customHeight="1">
+    <row r="674" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C674" s="9"/>
-      <c r="D674" s="14"/>
+      <c r="D674" s="5"/>
       <c r="F674" s="9"/>
       <c r="G674" s="9"/>
     </row>
-    <row r="675" ht="15.75" customHeight="1">
+    <row r="675" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C675" s="9"/>
-      <c r="D675" s="14"/>
+      <c r="D675" s="5"/>
       <c r="F675" s="9"/>
       <c r="G675" s="9"/>
     </row>
-    <row r="676" ht="15.75" customHeight="1">
+    <row r="676" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C676" s="9"/>
-      <c r="D676" s="14"/>
+      <c r="D676" s="5"/>
       <c r="F676" s="9"/>
       <c r="G676" s="9"/>
     </row>
-    <row r="677" ht="15.75" customHeight="1">
+    <row r="677" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C677" s="9"/>
-      <c r="D677" s="14"/>
+      <c r="D677" s="5"/>
       <c r="F677" s="9"/>
       <c r="G677" s="9"/>
     </row>
-    <row r="678" ht="15.75" customHeight="1">
+    <row r="678" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C678" s="9"/>
-      <c r="D678" s="14"/>
+      <c r="D678" s="5"/>
       <c r="F678" s="9"/>
       <c r="G678" s="9"/>
     </row>
-    <row r="679" ht="15.75" customHeight="1">
+    <row r="679" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C679" s="9"/>
-      <c r="D679" s="14"/>
+      <c r="D679" s="5"/>
       <c r="F679" s="9"/>
       <c r="G679" s="9"/>
     </row>
-    <row r="680" ht="15.75" customHeight="1">
+    <row r="680" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C680" s="9"/>
-      <c r="D680" s="14"/>
+      <c r="D680" s="5"/>
       <c r="F680" s="9"/>
       <c r="G680" s="9"/>
     </row>
-    <row r="681" ht="15.75" customHeight="1">
+    <row r="681" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C681" s="9"/>
-      <c r="D681" s="14"/>
+      <c r="D681" s="5"/>
       <c r="F681" s="9"/>
       <c r="G681" s="9"/>
     </row>
-    <row r="682" ht="15.75" customHeight="1">
+    <row r="682" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C682" s="9"/>
-      <c r="D682" s="14"/>
+      <c r="D682" s="5"/>
       <c r="F682" s="9"/>
       <c r="G682" s="9"/>
     </row>
-    <row r="683" ht="15.75" customHeight="1">
+    <row r="683" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C683" s="9"/>
-      <c r="D683" s="14"/>
+      <c r="D683" s="5"/>
       <c r="F683" s="9"/>
       <c r="G683" s="9"/>
     </row>
-    <row r="684" ht="15.75" customHeight="1">
+    <row r="684" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C684" s="9"/>
-      <c r="D684" s="14"/>
+      <c r="D684" s="5"/>
       <c r="F684" s="9"/>
       <c r="G684" s="9"/>
     </row>
-    <row r="685" ht="15.75" customHeight="1">
+    <row r="685" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C685" s="9"/>
-      <c r="D685" s="14"/>
+      <c r="D685" s="5"/>
       <c r="F685" s="9"/>
       <c r="G685" s="9"/>
     </row>
-    <row r="686" ht="15.75" customHeight="1">
+    <row r="686" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C686" s="9"/>
-      <c r="D686" s="14"/>
+      <c r="D686" s="5"/>
       <c r="F686" s="9"/>
       <c r="G686" s="9"/>
     </row>
-    <row r="687" ht="15.75" customHeight="1">
+    <row r="687" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C687" s="9"/>
-      <c r="D687" s="14"/>
+      <c r="D687" s="5"/>
       <c r="F687" s="9"/>
       <c r="G687" s="9"/>
     </row>
-    <row r="688" ht="15.75" customHeight="1">
+    <row r="688" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C688" s="9"/>
-      <c r="D688" s="14"/>
+      <c r="D688" s="5"/>
       <c r="F688" s="9"/>
       <c r="G688" s="9"/>
     </row>
-    <row r="689" ht="15.75" customHeight="1">
+    <row r="689" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C689" s="9"/>
-      <c r="D689" s="14"/>
+      <c r="D689" s="5"/>
       <c r="F689" s="9"/>
       <c r="G689" s="9"/>
     </row>
-    <row r="690" ht="15.75" customHeight="1">
+    <row r="690" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C690" s="9"/>
-      <c r="D690" s="14"/>
+      <c r="D690" s="5"/>
       <c r="F690" s="9"/>
       <c r="G690" s="9"/>
     </row>
-    <row r="691" ht="15.75" customHeight="1">
+    <row r="691" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C691" s="9"/>
-      <c r="D691" s="14"/>
+      <c r="D691" s="5"/>
       <c r="F691" s="9"/>
       <c r="G691" s="9"/>
     </row>
-    <row r="692" ht="15.75" customHeight="1">
+    <row r="692" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C692" s="9"/>
-      <c r="D692" s="14"/>
+      <c r="D692" s="5"/>
       <c r="F692" s="9"/>
       <c r="G692" s="9"/>
     </row>
-    <row r="693" ht="15.75" customHeight="1">
+    <row r="693" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C693" s="9"/>
-      <c r="D693" s="14"/>
+      <c r="D693" s="5"/>
       <c r="F693" s="9"/>
       <c r="G693" s="9"/>
     </row>
-    <row r="694" ht="15.75" customHeight="1">
+    <row r="694" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C694" s="9"/>
-      <c r="D694" s="14"/>
+      <c r="D694" s="5"/>
       <c r="F694" s="9"/>
       <c r="G694" s="9"/>
     </row>
-    <row r="695" ht="15.75" customHeight="1">
+    <row r="695" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C695" s="9"/>
-      <c r="D695" s="14"/>
+      <c r="D695" s="5"/>
       <c r="F695" s="9"/>
       <c r="G695" s="9"/>
     </row>
-    <row r="696" ht="15.75" customHeight="1">
+    <row r="696" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C696" s="9"/>
-      <c r="D696" s="14"/>
+      <c r="D696" s="5"/>
       <c r="F696" s="9"/>
       <c r="G696" s="9"/>
     </row>
-    <row r="697" ht="15.75" customHeight="1">
+    <row r="697" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C697" s="9"/>
-      <c r="D697" s="14"/>
+      <c r="D697" s="5"/>
       <c r="F697" s="9"/>
       <c r="G697" s="9"/>
     </row>
-    <row r="698" ht="15.75" customHeight="1">
+    <row r="698" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C698" s="9"/>
-      <c r="D698" s="14"/>
+      <c r="D698" s="5"/>
       <c r="F698" s="9"/>
       <c r="G698" s="9"/>
     </row>
-    <row r="699" ht="15.75" customHeight="1">
+    <row r="699" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C699" s="9"/>
-      <c r="D699" s="14"/>
+      <c r="D699" s="5"/>
       <c r="F699" s="9"/>
       <c r="G699" s="9"/>
     </row>
-    <row r="700" ht="15.75" customHeight="1">
+    <row r="700" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C700" s="9"/>
-      <c r="D700" s="14"/>
+      <c r="D700" s="5"/>
       <c r="F700" s="9"/>
       <c r="G700" s="9"/>
     </row>
-    <row r="701" ht="15.75" customHeight="1">
+    <row r="701" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C701" s="9"/>
-      <c r="D701" s="14"/>
+      <c r="D701" s="5"/>
       <c r="F701" s="9"/>
       <c r="G701" s="9"/>
     </row>
-    <row r="702" ht="15.75" customHeight="1">
+    <row r="702" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C702" s="9"/>
-      <c r="D702" s="14"/>
+      <c r="D702" s="5"/>
       <c r="F702" s="9"/>
       <c r="G702" s="9"/>
     </row>
-    <row r="703" ht="15.75" customHeight="1">
+    <row r="703" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C703" s="9"/>
-      <c r="D703" s="14"/>
+      <c r="D703" s="5"/>
       <c r="F703" s="9"/>
       <c r="G703" s="9"/>
     </row>
-    <row r="704" ht="15.75" customHeight="1">
+    <row r="704" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C704" s="9"/>
-      <c r="D704" s="14"/>
+      <c r="D704" s="5"/>
       <c r="F704" s="9"/>
       <c r="G704" s="9"/>
     </row>
-    <row r="705" ht="15.75" customHeight="1">
+    <row r="705" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C705" s="9"/>
-      <c r="D705" s="14"/>
+      <c r="D705" s="5"/>
       <c r="F705" s="9"/>
       <c r="G705" s="9"/>
     </row>
-    <row r="706" ht="15.75" customHeight="1">
+    <row r="706" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C706" s="9"/>
-      <c r="D706" s="14"/>
+      <c r="D706" s="5"/>
       <c r="F706" s="9"/>
       <c r="G706" s="9"/>
     </row>
-    <row r="707" ht="15.75" customHeight="1">
+    <row r="707" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C707" s="9"/>
-      <c r="D707" s="14"/>
+      <c r="D707" s="5"/>
       <c r="F707" s="9"/>
       <c r="G707" s="9"/>
     </row>
-    <row r="708" ht="15.75" customHeight="1">
+    <row r="708" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C708" s="9"/>
-      <c r="D708" s="14"/>
+      <c r="D708" s="5"/>
       <c r="F708" s="9"/>
       <c r="G708" s="9"/>
     </row>
-    <row r="709" ht="15.75" customHeight="1">
+    <row r="709" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C709" s="9"/>
-      <c r="D709" s="14"/>
+      <c r="D709" s="5"/>
       <c r="F709" s="9"/>
       <c r="G709" s="9"/>
     </row>
-    <row r="710" ht="15.75" customHeight="1">
+    <row r="710" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C710" s="9"/>
-      <c r="D710" s="14"/>
+      <c r="D710" s="5"/>
       <c r="F710" s="9"/>
       <c r="G710" s="9"/>
     </row>
-    <row r="711" ht="15.75" customHeight="1">
+    <row r="711" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C711" s="9"/>
-      <c r="D711" s="14"/>
+      <c r="D711" s="5"/>
       <c r="F711" s="9"/>
       <c r="G711" s="9"/>
     </row>
-    <row r="712" ht="15.75" customHeight="1">
+    <row r="712" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C712" s="9"/>
-      <c r="D712" s="14"/>
+      <c r="D712" s="5"/>
       <c r="F712" s="9"/>
       <c r="G712" s="9"/>
     </row>
-    <row r="713" ht="15.75" customHeight="1">
+    <row r="713" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C713" s="9"/>
-      <c r="D713" s="14"/>
+      <c r="D713" s="5"/>
       <c r="F713" s="9"/>
       <c r="G713" s="9"/>
     </row>
-    <row r="714" ht="15.75" customHeight="1">
+    <row r="714" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C714" s="9"/>
-      <c r="D714" s="14"/>
+      <c r="D714" s="5"/>
       <c r="F714" s="9"/>
       <c r="G714" s="9"/>
     </row>
-    <row r="715" ht="15.75" customHeight="1">
+    <row r="715" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C715" s="9"/>
-      <c r="D715" s="14"/>
+      <c r="D715" s="5"/>
       <c r="F715" s="9"/>
       <c r="G715" s="9"/>
     </row>
-    <row r="716" ht="15.75" customHeight="1">
+    <row r="716" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C716" s="9"/>
-      <c r="D716" s="14"/>
+      <c r="D716" s="5"/>
       <c r="F716" s="9"/>
       <c r="G716" s="9"/>
     </row>
-    <row r="717" ht="15.75" customHeight="1">
+    <row r="717" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C717" s="9"/>
-      <c r="D717" s="14"/>
+      <c r="D717" s="5"/>
       <c r="F717" s="9"/>
       <c r="G717" s="9"/>
     </row>
-    <row r="718" ht="15.75" customHeight="1">
+    <row r="718" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C718" s="9"/>
-      <c r="D718" s="14"/>
+      <c r="D718" s="5"/>
       <c r="F718" s="9"/>
       <c r="G718" s="9"/>
     </row>
-    <row r="719" ht="15.75" customHeight="1">
+    <row r="719" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C719" s="9"/>
-      <c r="D719" s="14"/>
+      <c r="D719" s="5"/>
       <c r="F719" s="9"/>
       <c r="G719" s="9"/>
     </row>
-    <row r="720" ht="15.75" customHeight="1">
+    <row r="720" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C720" s="9"/>
-      <c r="D720" s="14"/>
+      <c r="D720" s="5"/>
       <c r="F720" s="9"/>
       <c r="G720" s="9"/>
     </row>
-    <row r="721" ht="15.75" customHeight="1">
+    <row r="721" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C721" s="9"/>
-      <c r="D721" s="14"/>
+      <c r="D721" s="5"/>
       <c r="F721" s="9"/>
       <c r="G721" s="9"/>
     </row>
-    <row r="722" ht="15.75" customHeight="1">
+    <row r="722" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C722" s="9"/>
-      <c r="D722" s="14"/>
+      <c r="D722" s="5"/>
       <c r="F722" s="9"/>
       <c r="G722" s="9"/>
     </row>
-    <row r="723" ht="15.75" customHeight="1">
+    <row r="723" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C723" s="9"/>
-      <c r="D723" s="14"/>
+      <c r="D723" s="5"/>
       <c r="F723" s="9"/>
       <c r="G723" s="9"/>
     </row>
-    <row r="724" ht="15.75" customHeight="1">
+    <row r="724" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C724" s="9"/>
-      <c r="D724" s="14"/>
+      <c r="D724" s="5"/>
       <c r="F724" s="9"/>
       <c r="G724" s="9"/>
     </row>
-    <row r="725" ht="15.75" customHeight="1">
+    <row r="725" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C725" s="9"/>
-      <c r="D725" s="14"/>
+      <c r="D725" s="5"/>
       <c r="F725" s="9"/>
       <c r="G725" s="9"/>
     </row>
-    <row r="726" ht="15.75" customHeight="1">
+    <row r="726" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C726" s="9"/>
-      <c r="D726" s="14"/>
+      <c r="D726" s="5"/>
       <c r="F726" s="9"/>
       <c r="G726" s="9"/>
     </row>
-    <row r="727" ht="15.75" customHeight="1">
+    <row r="727" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C727" s="9"/>
-      <c r="D727" s="14"/>
+      <c r="D727" s="5"/>
       <c r="F727" s="9"/>
       <c r="G727" s="9"/>
     </row>
-    <row r="728" ht="15.75" customHeight="1">
+    <row r="728" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C728" s="9"/>
-      <c r="D728" s="14"/>
+      <c r="D728" s="5"/>
       <c r="F728" s="9"/>
       <c r="G728" s="9"/>
     </row>
-    <row r="729" ht="15.75" customHeight="1">
+    <row r="729" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C729" s="9"/>
-      <c r="D729" s="14"/>
+      <c r="D729" s="5"/>
       <c r="F729" s="9"/>
       <c r="G729" s="9"/>
     </row>
-    <row r="730" ht="15.75" customHeight="1">
+    <row r="730" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C730" s="9"/>
-      <c r="D730" s="14"/>
+      <c r="D730" s="5"/>
       <c r="F730" s="9"/>
       <c r="G730" s="9"/>
     </row>
-    <row r="731" ht="15.75" customHeight="1">
+    <row r="731" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C731" s="9"/>
-      <c r="D731" s="14"/>
+      <c r="D731" s="5"/>
       <c r="F731" s="9"/>
       <c r="G731" s="9"/>
     </row>
-    <row r="732" ht="15.75" customHeight="1">
+    <row r="732" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C732" s="9"/>
-      <c r="D732" s="14"/>
+      <c r="D732" s="5"/>
       <c r="F732" s="9"/>
       <c r="G732" s="9"/>
     </row>
-    <row r="733" ht="15.75" customHeight="1">
+    <row r="733" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C733" s="9"/>
-      <c r="D733" s="14"/>
+      <c r="D733" s="5"/>
       <c r="F733" s="9"/>
       <c r="G733" s="9"/>
     </row>
-    <row r="734" ht="15.75" customHeight="1">
+    <row r="734" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C734" s="9"/>
-      <c r="D734" s="14"/>
+      <c r="D734" s="5"/>
       <c r="F734" s="9"/>
       <c r="G734" s="9"/>
     </row>
-    <row r="735" ht="15.75" customHeight="1">
+    <row r="735" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C735" s="9"/>
-      <c r="D735" s="14"/>
+      <c r="D735" s="5"/>
       <c r="F735" s="9"/>
       <c r="G735" s="9"/>
     </row>
-    <row r="736" ht="15.75" customHeight="1">
+    <row r="736" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C736" s="9"/>
-      <c r="D736" s="14"/>
+      <c r="D736" s="5"/>
       <c r="F736" s="9"/>
       <c r="G736" s="9"/>
     </row>
-    <row r="737" ht="15.75" customHeight="1">
+    <row r="737" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C737" s="9"/>
-      <c r="D737" s="14"/>
+      <c r="D737" s="5"/>
       <c r="F737" s="9"/>
       <c r="G737" s="9"/>
     </row>
-    <row r="738" ht="15.75" customHeight="1">
+    <row r="738" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C738" s="9"/>
-      <c r="D738" s="14"/>
+      <c r="D738" s="5"/>
       <c r="F738" s="9"/>
       <c r="G738" s="9"/>
     </row>
-    <row r="739" ht="15.75" customHeight="1">
+    <row r="739" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C739" s="9"/>
-      <c r="D739" s="14"/>
+      <c r="D739" s="5"/>
       <c r="F739" s="9"/>
       <c r="G739" s="9"/>
     </row>
-    <row r="740" ht="15.75" customHeight="1">
+    <row r="740" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C740" s="9"/>
-      <c r="D740" s="14"/>
+      <c r="D740" s="5"/>
       <c r="F740" s="9"/>
       <c r="G740" s="9"/>
     </row>
-    <row r="741" ht="15.75" customHeight="1">
+    <row r="741" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C741" s="9"/>
-      <c r="D741" s="14"/>
+      <c r="D741" s="5"/>
       <c r="F741" s="9"/>
       <c r="G741" s="9"/>
     </row>
-    <row r="742" ht="15.75" customHeight="1">
+    <row r="742" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C742" s="9"/>
-      <c r="D742" s="14"/>
+      <c r="D742" s="5"/>
       <c r="F742" s="9"/>
       <c r="G742" s="9"/>
     </row>
-    <row r="743" ht="15.75" customHeight="1">
+    <row r="743" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C743" s="9"/>
-      <c r="D743" s="14"/>
+      <c r="D743" s="5"/>
       <c r="F743" s="9"/>
       <c r="G743" s="9"/>
     </row>
-    <row r="744" ht="15.75" customHeight="1">
+    <row r="744" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C744" s="9"/>
-      <c r="D744" s="14"/>
+      <c r="D744" s="5"/>
       <c r="F744" s="9"/>
       <c r="G744" s="9"/>
     </row>
-    <row r="745" ht="15.75" customHeight="1">
+    <row r="745" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C745" s="9"/>
-      <c r="D745" s="14"/>
+      <c r="D745" s="5"/>
       <c r="F745" s="9"/>
       <c r="G745" s="9"/>
     </row>
-    <row r="746" ht="15.75" customHeight="1">
+    <row r="746" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C746" s="9"/>
-      <c r="D746" s="14"/>
+      <c r="D746" s="5"/>
       <c r="F746" s="9"/>
       <c r="G746" s="9"/>
     </row>
-    <row r="747" ht="15.75" customHeight="1">
+    <row r="747" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C747" s="9"/>
-      <c r="D747" s="14"/>
+      <c r="D747" s="5"/>
       <c r="F747" s="9"/>
       <c r="G747" s="9"/>
     </row>
-    <row r="748" ht="15.75" customHeight="1">
+    <row r="748" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C748" s="9"/>
-      <c r="D748" s="14"/>
+      <c r="D748" s="5"/>
       <c r="F748" s="9"/>
       <c r="G748" s="9"/>
     </row>
-    <row r="749" ht="15.75" customHeight="1">
+    <row r="749" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C749" s="9"/>
-      <c r="D749" s="14"/>
+      <c r="D749" s="5"/>
       <c r="F749" s="9"/>
       <c r="G749" s="9"/>
     </row>
-    <row r="750" ht="15.75" customHeight="1">
+    <row r="750" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C750" s="9"/>
-      <c r="D750" s="14"/>
+      <c r="D750" s="5"/>
       <c r="F750" s="9"/>
       <c r="G750" s="9"/>
     </row>
-    <row r="751" ht="15.75" customHeight="1">
+    <row r="751" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C751" s="9"/>
-      <c r="D751" s="14"/>
+      <c r="D751" s="5"/>
       <c r="F751" s="9"/>
       <c r="G751" s="9"/>
     </row>
-    <row r="752" ht="15.75" customHeight="1">
+    <row r="752" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C752" s="9"/>
-      <c r="D752" s="14"/>
+      <c r="D752" s="5"/>
       <c r="F752" s="9"/>
       <c r="G752" s="9"/>
     </row>
-    <row r="753" ht="15.75" customHeight="1">
+    <row r="753" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C753" s="9"/>
-      <c r="D753" s="14"/>
+      <c r="D753" s="5"/>
       <c r="F753" s="9"/>
       <c r="G753" s="9"/>
     </row>
-    <row r="754" ht="15.75" customHeight="1">
+    <row r="754" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C754" s="9"/>
-      <c r="D754" s="14"/>
+      <c r="D754" s="5"/>
       <c r="F754" s="9"/>
       <c r="G754" s="9"/>
     </row>
-    <row r="755" ht="15.75" customHeight="1">
+    <row r="755" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C755" s="9"/>
-      <c r="D755" s="14"/>
+      <c r="D755" s="5"/>
       <c r="F755" s="9"/>
       <c r="G755" s="9"/>
     </row>
-    <row r="756" ht="15.75" customHeight="1">
+    <row r="756" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C756" s="9"/>
-      <c r="D756" s="14"/>
+      <c r="D756" s="5"/>
       <c r="F756" s="9"/>
       <c r="G756" s="9"/>
     </row>
-    <row r="757" ht="15.75" customHeight="1">
+    <row r="757" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C757" s="9"/>
-      <c r="D757" s="14"/>
+      <c r="D757" s="5"/>
       <c r="F757" s="9"/>
       <c r="G757" s="9"/>
     </row>
-    <row r="758" ht="15.75" customHeight="1">
+    <row r="758" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C758" s="9"/>
-      <c r="D758" s="14"/>
+      <c r="D758" s="5"/>
       <c r="F758" s="9"/>
       <c r="G758" s="9"/>
     </row>
-    <row r="759" ht="15.75" customHeight="1">
+    <row r="759" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C759" s="9"/>
-      <c r="D759" s="14"/>
+      <c r="D759" s="5"/>
       <c r="F759" s="9"/>
       <c r="G759" s="9"/>
     </row>
-    <row r="760" ht="15.75" customHeight="1">
+    <row r="760" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C760" s="9"/>
-      <c r="D760" s="14"/>
+      <c r="D760" s="5"/>
       <c r="F760" s="9"/>
       <c r="G760" s="9"/>
     </row>
-    <row r="761" ht="15.75" customHeight="1">
+    <row r="761" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C761" s="9"/>
-      <c r="D761" s="14"/>
+      <c r="D761" s="5"/>
       <c r="F761" s="9"/>
       <c r="G761" s="9"/>
     </row>
-    <row r="762" ht="15.75" customHeight="1">
+    <row r="762" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C762" s="9"/>
-      <c r="D762" s="14"/>
+      <c r="D762" s="5"/>
       <c r="F762" s="9"/>
       <c r="G762" s="9"/>
     </row>
-    <row r="763" ht="15.75" customHeight="1">
+    <row r="763" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C763" s="9"/>
-      <c r="D763" s="14"/>
+      <c r="D763" s="5"/>
       <c r="F763" s="9"/>
       <c r="G763" s="9"/>
     </row>
-    <row r="764" ht="15.75" customHeight="1">
+    <row r="764" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C764" s="9"/>
-      <c r="D764" s="14"/>
+      <c r="D764" s="5"/>
       <c r="F764" s="9"/>
       <c r="G764" s="9"/>
     </row>
-    <row r="765" ht="15.75" customHeight="1">
+    <row r="765" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C765" s="9"/>
-      <c r="D765" s="14"/>
+      <c r="D765" s="5"/>
       <c r="F765" s="9"/>
       <c r="G765" s="9"/>
     </row>
-    <row r="766" ht="15.75" customHeight="1">
+    <row r="766" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C766" s="9"/>
-      <c r="D766" s="14"/>
+      <c r="D766" s="5"/>
       <c r="F766" s="9"/>
       <c r="G766" s="9"/>
     </row>
-    <row r="767" ht="15.75" customHeight="1">
+    <row r="767" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C767" s="9"/>
-      <c r="D767" s="14"/>
+      <c r="D767" s="5"/>
       <c r="F767" s="9"/>
       <c r="G767" s="9"/>
     </row>
-    <row r="768" ht="15.75" customHeight="1">
+    <row r="768" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C768" s="9"/>
-      <c r="D768" s="14"/>
+      <c r="D768" s="5"/>
       <c r="F768" s="9"/>
       <c r="G768" s="9"/>
     </row>
-    <row r="769" ht="15.75" customHeight="1">
+    <row r="769" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C769" s="9"/>
-      <c r="D769" s="14"/>
+      <c r="D769" s="5"/>
       <c r="F769" s="9"/>
       <c r="G769" s="9"/>
     </row>
-    <row r="770" ht="15.75" customHeight="1">
+    <row r="770" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C770" s="9"/>
-      <c r="D770" s="14"/>
+      <c r="D770" s="5"/>
       <c r="F770" s="9"/>
       <c r="G770" s="9"/>
     </row>
-    <row r="771" ht="15.75" customHeight="1">
+    <row r="771" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C771" s="9"/>
-      <c r="D771" s="14"/>
+      <c r="D771" s="5"/>
       <c r="F771" s="9"/>
       <c r="G771" s="9"/>
     </row>
-    <row r="772" ht="15.75" customHeight="1">
+    <row r="772" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C772" s="9"/>
-      <c r="D772" s="14"/>
+      <c r="D772" s="5"/>
       <c r="F772" s="9"/>
       <c r="G772" s="9"/>
     </row>
-    <row r="773" ht="15.75" customHeight="1">
+    <row r="773" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C773" s="9"/>
-      <c r="D773" s="14"/>
+      <c r="D773" s="5"/>
       <c r="F773" s="9"/>
       <c r="G773" s="9"/>
     </row>
-    <row r="774" ht="15.75" customHeight="1">
+    <row r="774" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C774" s="9"/>
-      <c r="D774" s="14"/>
+      <c r="D774" s="5"/>
       <c r="F774" s="9"/>
       <c r="G774" s="9"/>
     </row>
-    <row r="775" ht="15.75" customHeight="1">
+    <row r="775" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C775" s="9"/>
-      <c r="D775" s="14"/>
+      <c r="D775" s="5"/>
       <c r="F775" s="9"/>
       <c r="G775" s="9"/>
     </row>
-    <row r="776" ht="15.75" customHeight="1">
+    <row r="776" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C776" s="9"/>
-      <c r="D776" s="14"/>
+      <c r="D776" s="5"/>
       <c r="F776" s="9"/>
       <c r="G776" s="9"/>
     </row>
-    <row r="777" ht="15.75" customHeight="1">
+    <row r="777" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C777" s="9"/>
-      <c r="D777" s="14"/>
+      <c r="D777" s="5"/>
       <c r="F777" s="9"/>
       <c r="G777" s="9"/>
     </row>
-    <row r="778" ht="15.75" customHeight="1">
+    <row r="778" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C778" s="9"/>
-      <c r="D778" s="14"/>
+      <c r="D778" s="5"/>
       <c r="F778" s="9"/>
       <c r="G778" s="9"/>
     </row>
-    <row r="779" ht="15.75" customHeight="1">
+    <row r="779" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C779" s="9"/>
-      <c r="D779" s="14"/>
+      <c r="D779" s="5"/>
       <c r="F779" s="9"/>
       <c r="G779" s="9"/>
     </row>
-    <row r="780" ht="15.75" customHeight="1">
+    <row r="780" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C780" s="9"/>
-      <c r="D780" s="14"/>
+      <c r="D780" s="5"/>
       <c r="F780" s="9"/>
       <c r="G780" s="9"/>
     </row>
-    <row r="781" ht="15.75" customHeight="1">
+    <row r="781" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C781" s="9"/>
-      <c r="D781" s="14"/>
+      <c r="D781" s="5"/>
       <c r="F781" s="9"/>
       <c r="G781" s="9"/>
     </row>
-    <row r="782" ht="15.75" customHeight="1">
+    <row r="782" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C782" s="9"/>
-      <c r="D782" s="14"/>
+      <c r="D782" s="5"/>
       <c r="F782" s="9"/>
       <c r="G782" s="9"/>
     </row>
-    <row r="783" ht="15.75" customHeight="1">
+    <row r="783" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C783" s="9"/>
-      <c r="D783" s="14"/>
+      <c r="D783" s="5"/>
       <c r="F783" s="9"/>
       <c r="G783" s="9"/>
     </row>
-    <row r="784" ht="15.75" customHeight="1">
+    <row r="784" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C784" s="9"/>
-      <c r="D784" s="14"/>
+      <c r="D784" s="5"/>
       <c r="F784" s="9"/>
       <c r="G784" s="9"/>
     </row>
-    <row r="785" ht="15.75" customHeight="1">
+    <row r="785" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C785" s="9"/>
-      <c r="D785" s="14"/>
+      <c r="D785" s="5"/>
       <c r="F785" s="9"/>
       <c r="G785" s="9"/>
     </row>
-    <row r="786" ht="15.75" customHeight="1">
+    <row r="786" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C786" s="9"/>
-      <c r="D786" s="14"/>
+      <c r="D786" s="5"/>
       <c r="F786" s="9"/>
       <c r="G786" s="9"/>
     </row>
-    <row r="787" ht="15.75" customHeight="1">
+    <row r="787" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C787" s="9"/>
-      <c r="D787" s="14"/>
+      <c r="D787" s="5"/>
       <c r="F787" s="9"/>
       <c r="G787" s="9"/>
     </row>
-    <row r="788" ht="15.75" customHeight="1">
+    <row r="788" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C788" s="9"/>
-      <c r="D788" s="14"/>
+      <c r="D788" s="5"/>
       <c r="F788" s="9"/>
       <c r="G788" s="9"/>
     </row>
-    <row r="789" ht="15.75" customHeight="1">
+    <row r="789" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C789" s="9"/>
-      <c r="D789" s="14"/>
+      <c r="D789" s="5"/>
       <c r="F789" s="9"/>
       <c r="G789" s="9"/>
     </row>
-    <row r="790" ht="15.75" customHeight="1">
+    <row r="790" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C790" s="9"/>
-      <c r="D790" s="14"/>
+      <c r="D790" s="5"/>
       <c r="F790" s="9"/>
       <c r="G790" s="9"/>
     </row>
-    <row r="791" ht="15.75" customHeight="1">
+    <row r="791" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C791" s="9"/>
-      <c r="D791" s="14"/>
+      <c r="D791" s="5"/>
       <c r="F791" s="9"/>
       <c r="G791" s="9"/>
     </row>
-    <row r="792" ht="15.75" customHeight="1">
+    <row r="792" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C792" s="9"/>
-      <c r="D792" s="14"/>
+      <c r="D792" s="5"/>
       <c r="F792" s="9"/>
       <c r="G792" s="9"/>
     </row>
-    <row r="793" ht="15.75" customHeight="1">
+    <row r="793" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C793" s="9"/>
-      <c r="D793" s="14"/>
+      <c r="D793" s="5"/>
       <c r="F793" s="9"/>
       <c r="G793" s="9"/>
     </row>
-    <row r="794" ht="15.75" customHeight="1">
+    <row r="794" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C794" s="9"/>
-      <c r="D794" s="14"/>
+      <c r="D794" s="5"/>
       <c r="F794" s="9"/>
       <c r="G794" s="9"/>
     </row>
-    <row r="795" ht="15.75" customHeight="1">
+    <row r="795" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C795" s="9"/>
-      <c r="D795" s="14"/>
+      <c r="D795" s="5"/>
       <c r="F795" s="9"/>
       <c r="G795" s="9"/>
     </row>
-    <row r="796" ht="15.75" customHeight="1">
+    <row r="796" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C796" s="9"/>
-      <c r="D796" s="14"/>
+      <c r="D796" s="5"/>
       <c r="F796" s="9"/>
       <c r="G796" s="9"/>
     </row>
-    <row r="797" ht="15.75" customHeight="1">
+    <row r="797" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C797" s="9"/>
-      <c r="D797" s="14"/>
+      <c r="D797" s="5"/>
       <c r="F797" s="9"/>
       <c r="G797" s="9"/>
     </row>
-    <row r="798" ht="15.75" customHeight="1">
+    <row r="798" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C798" s="9"/>
-      <c r="D798" s="14"/>
+      <c r="D798" s="5"/>
       <c r="F798" s="9"/>
       <c r="G798" s="9"/>
     </row>
-    <row r="799" ht="15.75" customHeight="1">
+    <row r="799" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C799" s="9"/>
-      <c r="D799" s="14"/>
+      <c r="D799" s="5"/>
       <c r="F799" s="9"/>
       <c r="G799" s="9"/>
     </row>
-    <row r="800" ht="15.75" customHeight="1">
+    <row r="800" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C800" s="9"/>
-      <c r="D800" s="14"/>
+      <c r="D800" s="5"/>
       <c r="F800" s="9"/>
       <c r="G800" s="9"/>
     </row>
-    <row r="801" ht="15.75" customHeight="1">
+    <row r="801" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C801" s="9"/>
-      <c r="D801" s="14"/>
+      <c r="D801" s="5"/>
       <c r="F801" s="9"/>
       <c r="G801" s="9"/>
     </row>
-    <row r="802" ht="15.75" customHeight="1">
+    <row r="802" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C802" s="9"/>
-      <c r="D802" s="14"/>
+      <c r="D802" s="5"/>
       <c r="F802" s="9"/>
       <c r="G802" s="9"/>
     </row>
-    <row r="803" ht="15.75" customHeight="1">
+    <row r="803" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C803" s="9"/>
-      <c r="D803" s="14"/>
+      <c r="D803" s="5"/>
       <c r="F803" s="9"/>
       <c r="G803" s="9"/>
     </row>
-    <row r="804" ht="15.75" customHeight="1">
+    <row r="804" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C804" s="9"/>
-      <c r="D804" s="14"/>
+      <c r="D804" s="5"/>
       <c r="F804" s="9"/>
       <c r="G804" s="9"/>
     </row>
-    <row r="805" ht="15.75" customHeight="1">
+    <row r="805" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C805" s="9"/>
-      <c r="D805" s="14"/>
+      <c r="D805" s="5"/>
       <c r="F805" s="9"/>
       <c r="G805" s="9"/>
     </row>
-    <row r="806" ht="15.75" customHeight="1">
+    <row r="806" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C806" s="9"/>
-      <c r="D806" s="14"/>
+      <c r="D806" s="5"/>
       <c r="F806" s="9"/>
       <c r="G806" s="9"/>
     </row>
-    <row r="807" ht="15.75" customHeight="1">
+    <row r="807" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C807" s="9"/>
-      <c r="D807" s="14"/>
+      <c r="D807" s="5"/>
       <c r="F807" s="9"/>
       <c r="G807" s="9"/>
     </row>
-    <row r="808" ht="15.75" customHeight="1">
+    <row r="808" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C808" s="9"/>
-      <c r="D808" s="14"/>
+      <c r="D808" s="5"/>
       <c r="F808" s="9"/>
       <c r="G808" s="9"/>
     </row>
-    <row r="809" ht="15.75" customHeight="1">
+    <row r="809" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C809" s="9"/>
-      <c r="D809" s="14"/>
+      <c r="D809" s="5"/>
       <c r="F809" s="9"/>
       <c r="G809" s="9"/>
     </row>
-    <row r="810" ht="15.75" customHeight="1">
+    <row r="810" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C810" s="9"/>
-      <c r="D810" s="14"/>
+      <c r="D810" s="5"/>
       <c r="F810" s="9"/>
       <c r="G810" s="9"/>
     </row>
-    <row r="811" ht="15.75" customHeight="1">
+    <row r="811" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C811" s="9"/>
-      <c r="D811" s="14"/>
+      <c r="D811" s="5"/>
       <c r="F811" s="9"/>
       <c r="G811" s="9"/>
     </row>
-    <row r="812" ht="15.75" customHeight="1">
+    <row r="812" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C812" s="9"/>
-      <c r="D812" s="14"/>
+      <c r="D812" s="5"/>
       <c r="F812" s="9"/>
       <c r="G812" s="9"/>
     </row>
-    <row r="813" ht="15.75" customHeight="1">
+    <row r="813" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C813" s="9"/>
-      <c r="D813" s="14"/>
+      <c r="D813" s="5"/>
       <c r="F813" s="9"/>
       <c r="G813" s="9"/>
     </row>
-    <row r="814" ht="15.75" customHeight="1">
+    <row r="814" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C814" s="9"/>
-      <c r="D814" s="14"/>
+      <c r="D814" s="5"/>
       <c r="F814" s="9"/>
       <c r="G814" s="9"/>
     </row>
-    <row r="815" ht="15.75" customHeight="1">
+    <row r="815" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C815" s="9"/>
-      <c r="D815" s="14"/>
+      <c r="D815" s="5"/>
       <c r="F815" s="9"/>
       <c r="G815" s="9"/>
     </row>
-    <row r="816" ht="15.75" customHeight="1">
+    <row r="816" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C816" s="9"/>
-      <c r="D816" s="14"/>
+      <c r="D816" s="5"/>
       <c r="F816" s="9"/>
       <c r="G816" s="9"/>
     </row>
-    <row r="817" ht="15.75" customHeight="1">
+    <row r="817" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C817" s="9"/>
-      <c r="D817" s="14"/>
+      <c r="D817" s="5"/>
       <c r="F817" s="9"/>
       <c r="G817" s="9"/>
     </row>
-    <row r="818" ht="15.75" customHeight="1">
+    <row r="818" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C818" s="9"/>
-      <c r="D818" s="14"/>
+      <c r="D818" s="5"/>
       <c r="F818" s="9"/>
       <c r="G818" s="9"/>
     </row>
-    <row r="819" ht="15.75" customHeight="1">
+    <row r="819" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C819" s="9"/>
-      <c r="D819" s="14"/>
+      <c r="D819" s="5"/>
       <c r="F819" s="9"/>
       <c r="G819" s="9"/>
     </row>
-    <row r="820" ht="15.75" customHeight="1">
+    <row r="820" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C820" s="9"/>
-      <c r="D820" s="14"/>
+      <c r="D820" s="5"/>
       <c r="F820" s="9"/>
       <c r="G820" s="9"/>
     </row>
-    <row r="821" ht="15.75" customHeight="1">
+    <row r="821" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C821" s="9"/>
-      <c r="D821" s="14"/>
+      <c r="D821" s="5"/>
       <c r="F821" s="9"/>
       <c r="G821" s="9"/>
     </row>
-    <row r="822" ht="15.75" customHeight="1">
+    <row r="822" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C822" s="9"/>
-      <c r="D822" s="14"/>
+      <c r="D822" s="5"/>
       <c r="F822" s="9"/>
       <c r="G822" s="9"/>
     </row>
-    <row r="823" ht="15.75" customHeight="1">
+    <row r="823" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C823" s="9"/>
-      <c r="D823" s="14"/>
+      <c r="D823" s="5"/>
       <c r="F823" s="9"/>
       <c r="G823" s="9"/>
     </row>
-    <row r="824" ht="15.75" customHeight="1">
+    <row r="824" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C824" s="9"/>
-      <c r="D824" s="14"/>
+      <c r="D824" s="5"/>
       <c r="F824" s="9"/>
       <c r="G824" s="9"/>
     </row>
-    <row r="825" ht="15.75" customHeight="1">
+    <row r="825" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C825" s="9"/>
-      <c r="D825" s="14"/>
+      <c r="D825" s="5"/>
       <c r="F825" s="9"/>
       <c r="G825" s="9"/>
     </row>
-    <row r="826" ht="15.75" customHeight="1">
+    <row r="826" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C826" s="9"/>
-      <c r="D826" s="14"/>
+      <c r="D826" s="5"/>
       <c r="F826" s="9"/>
       <c r="G826" s="9"/>
     </row>
-    <row r="827" ht="15.75" customHeight="1">
+    <row r="827" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C827" s="9"/>
-      <c r="D827" s="14"/>
+      <c r="D827" s="5"/>
       <c r="F827" s="9"/>
       <c r="G827" s="9"/>
     </row>
-    <row r="828" ht="15.75" customHeight="1">
+    <row r="828" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C828" s="9"/>
-      <c r="D828" s="14"/>
+      <c r="D828" s="5"/>
       <c r="F828" s="9"/>
       <c r="G828" s="9"/>
     </row>
-    <row r="829" ht="15.75" customHeight="1">
+    <row r="829" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C829" s="9"/>
-      <c r="D829" s="14"/>
+      <c r="D829" s="5"/>
       <c r="F829" s="9"/>
       <c r="G829" s="9"/>
     </row>
-    <row r="830" ht="15.75" customHeight="1">
+    <row r="830" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C830" s="9"/>
-      <c r="D830" s="14"/>
+      <c r="D830" s="5"/>
       <c r="F830" s="9"/>
       <c r="G830" s="9"/>
     </row>
-    <row r="831" ht="15.75" customHeight="1">
+    <row r="831" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C831" s="9"/>
-      <c r="D831" s="14"/>
+      <c r="D831" s="5"/>
       <c r="F831" s="9"/>
       <c r="G831" s="9"/>
     </row>
-    <row r="832" ht="15.75" customHeight="1">
+    <row r="832" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C832" s="9"/>
-      <c r="D832" s="14"/>
+      <c r="D832" s="5"/>
       <c r="F832" s="9"/>
       <c r="G832" s="9"/>
     </row>
-    <row r="833" ht="15.75" customHeight="1">
+    <row r="833" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C833" s="9"/>
-      <c r="D833" s="14"/>
+      <c r="D833" s="5"/>
       <c r="F833" s="9"/>
       <c r="G833" s="9"/>
     </row>
-    <row r="834" ht="15.75" customHeight="1">
+    <row r="834" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C834" s="9"/>
-      <c r="D834" s="14"/>
+      <c r="D834" s="5"/>
       <c r="F834" s="9"/>
       <c r="G834" s="9"/>
     </row>
-    <row r="835" ht="15.75" customHeight="1">
+    <row r="835" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C835" s="9"/>
-      <c r="D835" s="14"/>
+      <c r="D835" s="5"/>
       <c r="F835" s="9"/>
       <c r="G835" s="9"/>
     </row>
-    <row r="836" ht="15.75" customHeight="1">
+    <row r="836" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C836" s="9"/>
-      <c r="D836" s="14"/>
+      <c r="D836" s="5"/>
       <c r="F836" s="9"/>
       <c r="G836" s="9"/>
     </row>
-    <row r="837" ht="15.75" customHeight="1">
+    <row r="837" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C837" s="9"/>
-      <c r="D837" s="14"/>
+      <c r="D837" s="5"/>
       <c r="F837" s="9"/>
       <c r="G837" s="9"/>
     </row>
-    <row r="838" ht="15.75" customHeight="1">
+    <row r="838" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C838" s="9"/>
-      <c r="D838" s="14"/>
+      <c r="D838" s="5"/>
       <c r="F838" s="9"/>
       <c r="G838" s="9"/>
     </row>
-    <row r="839" ht="15.75" customHeight="1">
+    <row r="839" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C839" s="9"/>
-      <c r="D839" s="14"/>
+      <c r="D839" s="5"/>
       <c r="F839" s="9"/>
       <c r="G839" s="9"/>
     </row>
-    <row r="840" ht="15.75" customHeight="1">
+    <row r="840" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C840" s="9"/>
-      <c r="D840" s="14"/>
+      <c r="D840" s="5"/>
       <c r="F840" s="9"/>
       <c r="G840" s="9"/>
     </row>
-    <row r="841" ht="15.75" customHeight="1">
+    <row r="841" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C841" s="9"/>
-      <c r="D841" s="14"/>
+      <c r="D841" s="5"/>
       <c r="F841" s="9"/>
       <c r="G841" s="9"/>
     </row>
-    <row r="842" ht="15.75" customHeight="1">
+    <row r="842" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C842" s="9"/>
-      <c r="D842" s="14"/>
+      <c r="D842" s="5"/>
       <c r="F842" s="9"/>
       <c r="G842" s="9"/>
     </row>
-    <row r="843" ht="15.75" customHeight="1">
+    <row r="843" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C843" s="9"/>
-      <c r="D843" s="14"/>
+      <c r="D843" s="5"/>
       <c r="F843" s="9"/>
       <c r="G843" s="9"/>
     </row>
-    <row r="844" ht="15.75" customHeight="1">
+    <row r="844" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C844" s="9"/>
-      <c r="D844" s="14"/>
+      <c r="D844" s="5"/>
       <c r="F844" s="9"/>
       <c r="G844" s="9"/>
     </row>
-    <row r="845" ht="15.75" customHeight="1">
+    <row r="845" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C845" s="9"/>
-      <c r="D845" s="14"/>
+      <c r="D845" s="5"/>
       <c r="F845" s="9"/>
       <c r="G845" s="9"/>
     </row>
-    <row r="846" ht="15.75" customHeight="1">
+    <row r="846" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C846" s="9"/>
-      <c r="D846" s="14"/>
+      <c r="D846" s="5"/>
       <c r="F846" s="9"/>
       <c r="G846" s="9"/>
     </row>
-    <row r="847" ht="15.75" customHeight="1">
+    <row r="847" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C847" s="9"/>
-      <c r="D847" s="14"/>
+      <c r="D847" s="5"/>
       <c r="F847" s="9"/>
       <c r="G847" s="9"/>
     </row>
-    <row r="848" ht="15.75" customHeight="1">
+    <row r="848" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C848" s="9"/>
-      <c r="D848" s="14"/>
+      <c r="D848" s="5"/>
       <c r="F848" s="9"/>
       <c r="G848" s="9"/>
     </row>
-    <row r="849" ht="15.75" customHeight="1">
+    <row r="849" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C849" s="9"/>
-      <c r="D849" s="14"/>
+      <c r="D849" s="5"/>
       <c r="F849" s="9"/>
       <c r="G849" s="9"/>
     </row>
-    <row r="850" ht="15.75" customHeight="1">
+    <row r="850" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C850" s="9"/>
-      <c r="D850" s="14"/>
+      <c r="D850" s="5"/>
       <c r="F850" s="9"/>
       <c r="G850" s="9"/>
     </row>
-    <row r="851" ht="15.75" customHeight="1">
+    <row r="851" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C851" s="9"/>
-      <c r="D851" s="14"/>
+      <c r="D851" s="5"/>
       <c r="F851" s="9"/>
       <c r="G851" s="9"/>
     </row>
-    <row r="852" ht="15.75" customHeight="1">
+    <row r="852" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C852" s="9"/>
-      <c r="D852" s="14"/>
+      <c r="D852" s="5"/>
       <c r="F852" s="9"/>
       <c r="G852" s="9"/>
     </row>
-    <row r="853" ht="15.75" customHeight="1">
+    <row r="853" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C853" s="9"/>
-      <c r="D853" s="14"/>
+      <c r="D853" s="5"/>
       <c r="F853" s="9"/>
       <c r="G853" s="9"/>
     </row>
-    <row r="854" ht="15.75" customHeight="1">
+    <row r="854" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C854" s="9"/>
-      <c r="D854" s="14"/>
+      <c r="D854" s="5"/>
       <c r="F854" s="9"/>
       <c r="G854" s="9"/>
     </row>
-    <row r="855" ht="15.75" customHeight="1">
+    <row r="855" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C855" s="9"/>
-      <c r="D855" s="14"/>
+      <c r="D855" s="5"/>
       <c r="F855" s="9"/>
       <c r="G855" s="9"/>
     </row>
-    <row r="856" ht="15.75" customHeight="1">
+    <row r="856" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C856" s="9"/>
-      <c r="D856" s="14"/>
+      <c r="D856" s="5"/>
       <c r="F856" s="9"/>
       <c r="G856" s="9"/>
     </row>
-    <row r="857" ht="15.75" customHeight="1">
+    <row r="857" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C857" s="9"/>
-      <c r="D857" s="14"/>
+      <c r="D857" s="5"/>
       <c r="F857" s="9"/>
       <c r="G857" s="9"/>
     </row>
-    <row r="858" ht="15.75" customHeight="1">
+    <row r="858" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C858" s="9"/>
-      <c r="D858" s="14"/>
+      <c r="D858" s="5"/>
       <c r="F858" s="9"/>
       <c r="G858" s="9"/>
     </row>
-    <row r="859" ht="15.75" customHeight="1">
+    <row r="859" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C859" s="9"/>
-      <c r="D859" s="14"/>
+      <c r="D859" s="5"/>
       <c r="F859" s="9"/>
       <c r="G859" s="9"/>
     </row>
-    <row r="860" ht="15.75" customHeight="1">
+    <row r="860" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C860" s="9"/>
-      <c r="D860" s="14"/>
+      <c r="D860" s="5"/>
       <c r="F860" s="9"/>
       <c r="G860" s="9"/>
     </row>
-    <row r="861" ht="15.75" customHeight="1">
+    <row r="861" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C861" s="9"/>
-      <c r="D861" s="14"/>
+      <c r="D861" s="5"/>
       <c r="F861" s="9"/>
       <c r="G861" s="9"/>
     </row>
-    <row r="862" ht="15.75" customHeight="1">
+    <row r="862" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C862" s="9"/>
-      <c r="D862" s="14"/>
+      <c r="D862" s="5"/>
       <c r="F862" s="9"/>
       <c r="G862" s="9"/>
     </row>
-    <row r="863" ht="15.75" customHeight="1">
+    <row r="863" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C863" s="9"/>
-      <c r="D863" s="14"/>
+      <c r="D863" s="5"/>
       <c r="F863" s="9"/>
       <c r="G863" s="9"/>
     </row>
-    <row r="864" ht="15.75" customHeight="1">
+    <row r="864" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C864" s="9"/>
-      <c r="D864" s="14"/>
+      <c r="D864" s="5"/>
       <c r="F864" s="9"/>
       <c r="G864" s="9"/>
     </row>
-    <row r="865" ht="15.75" customHeight="1">
+    <row r="865" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C865" s="9"/>
-      <c r="D865" s="14"/>
+      <c r="D865" s="5"/>
       <c r="F865" s="9"/>
       <c r="G865" s="9"/>
     </row>
-    <row r="866" ht="15.75" customHeight="1">
+    <row r="866" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C866" s="9"/>
-      <c r="D866" s="14"/>
+      <c r="D866" s="5"/>
       <c r="F866" s="9"/>
       <c r="G866" s="9"/>
     </row>
-    <row r="867" ht="15.75" customHeight="1">
+    <row r="867" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C867" s="9"/>
-      <c r="D867" s="14"/>
+      <c r="D867" s="5"/>
       <c r="F867" s="9"/>
       <c r="G867" s="9"/>
     </row>
-    <row r="868" ht="15.75" customHeight="1">
+    <row r="868" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C868" s="9"/>
-      <c r="D868" s="14"/>
+      <c r="D868" s="5"/>
       <c r="F868" s="9"/>
       <c r="G868" s="9"/>
     </row>
-    <row r="869" ht="15.75" customHeight="1">
+    <row r="869" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C869" s="9"/>
-      <c r="D869" s="14"/>
+      <c r="D869" s="5"/>
       <c r="F869" s="9"/>
       <c r="G869" s="9"/>
     </row>
-    <row r="870" ht="15.75" customHeight="1">
+    <row r="870" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C870" s="9"/>
-      <c r="D870" s="14"/>
+      <c r="D870" s="5"/>
       <c r="F870" s="9"/>
       <c r="G870" s="9"/>
     </row>
-    <row r="871" ht="15.75" customHeight="1">
+    <row r="871" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C871" s="9"/>
-      <c r="D871" s="14"/>
+      <c r="D871" s="5"/>
       <c r="F871" s="9"/>
       <c r="G871" s="9"/>
     </row>
-    <row r="872" ht="15.75" customHeight="1">
+    <row r="872" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C872" s="9"/>
-      <c r="D872" s="14"/>
+      <c r="D872" s="5"/>
       <c r="F872" s="9"/>
       <c r="G872" s="9"/>
     </row>
-    <row r="873" ht="15.75" customHeight="1">
+    <row r="873" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C873" s="9"/>
-      <c r="D873" s="14"/>
+      <c r="D873" s="5"/>
       <c r="F873" s="9"/>
       <c r="G873" s="9"/>
     </row>
-    <row r="874" ht="15.75" customHeight="1">
+    <row r="874" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C874" s="9"/>
-      <c r="D874" s="14"/>
+      <c r="D874" s="5"/>
       <c r="F874" s="9"/>
       <c r="G874" s="9"/>
     </row>
-    <row r="875" ht="15.75" customHeight="1">
+    <row r="875" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C875" s="9"/>
-      <c r="D875" s="14"/>
+      <c r="D875" s="5"/>
       <c r="F875" s="9"/>
       <c r="G875" s="9"/>
     </row>
-    <row r="876" ht="15.75" customHeight="1">
+    <row r="876" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C876" s="9"/>
-      <c r="D876" s="14"/>
+      <c r="D876" s="5"/>
       <c r="F876" s="9"/>
       <c r="G876" s="9"/>
     </row>
-    <row r="877" ht="15.75" customHeight="1">
+    <row r="877" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C877" s="9"/>
-      <c r="D877" s="14"/>
+      <c r="D877" s="5"/>
       <c r="F877" s="9"/>
       <c r="G877" s="9"/>
     </row>
-    <row r="878" ht="15.75" customHeight="1">
+    <row r="878" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C878" s="9"/>
-      <c r="D878" s="14"/>
+      <c r="D878" s="5"/>
       <c r="F878" s="9"/>
       <c r="G878" s="9"/>
     </row>
-    <row r="879" ht="15.75" customHeight="1">
+    <row r="879" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C879" s="9"/>
-      <c r="D879" s="14"/>
+      <c r="D879" s="5"/>
       <c r="F879" s="9"/>
       <c r="G879" s="9"/>
     </row>
-    <row r="880" ht="15.75" customHeight="1">
+    <row r="880" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C880" s="9"/>
-      <c r="D880" s="14"/>
+      <c r="D880" s="5"/>
       <c r="F880" s="9"/>
       <c r="G880" s="9"/>
     </row>
-    <row r="881" ht="15.75" customHeight="1">
+    <row r="881" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C881" s="9"/>
-      <c r="D881" s="14"/>
+      <c r="D881" s="5"/>
       <c r="F881" s="9"/>
       <c r="G881" s="9"/>
     </row>
-    <row r="882" ht="15.75" customHeight="1">
+    <row r="882" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C882" s="9"/>
-      <c r="D882" s="14"/>
+      <c r="D882" s="5"/>
       <c r="F882" s="9"/>
       <c r="G882" s="9"/>
     </row>
-    <row r="883" ht="15.75" customHeight="1">
+    <row r="883" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C883" s="9"/>
-      <c r="D883" s="14"/>
+      <c r="D883" s="5"/>
       <c r="F883" s="9"/>
       <c r="G883" s="9"/>
     </row>
-    <row r="884" ht="15.75" customHeight="1">
+    <row r="884" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C884" s="9"/>
-      <c r="D884" s="14"/>
+      <c r="D884" s="5"/>
       <c r="F884" s="9"/>
       <c r="G884" s="9"/>
     </row>
-    <row r="885" ht="15.75" customHeight="1">
+    <row r="885" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C885" s="9"/>
-      <c r="D885" s="14"/>
+      <c r="D885" s="5"/>
       <c r="F885" s="9"/>
       <c r="G885" s="9"/>
     </row>
-    <row r="886" ht="15.75" customHeight="1">
+    <row r="886" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C886" s="9"/>
-      <c r="D886" s="14"/>
+      <c r="D886" s="5"/>
       <c r="F886" s="9"/>
       <c r="G886" s="9"/>
     </row>
-    <row r="887" ht="15.75" customHeight="1">
+    <row r="887" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C887" s="9"/>
-      <c r="D887" s="14"/>
+      <c r="D887" s="5"/>
       <c r="F887" s="9"/>
       <c r="G887" s="9"/>
     </row>
-    <row r="888" ht="15.75" customHeight="1">
+    <row r="888" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C888" s="9"/>
-      <c r="D888" s="14"/>
+      <c r="D888" s="5"/>
       <c r="F888" s="9"/>
       <c r="G888" s="9"/>
     </row>
-    <row r="889" ht="15.75" customHeight="1">
+    <row r="889" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C889" s="9"/>
-      <c r="D889" s="14"/>
+      <c r="D889" s="5"/>
       <c r="F889" s="9"/>
       <c r="G889" s="9"/>
     </row>
-    <row r="890" ht="15.75" customHeight="1">
+    <row r="890" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C890" s="9"/>
-      <c r="D890" s="14"/>
+      <c r="D890" s="5"/>
       <c r="F890" s="9"/>
       <c r="G890" s="9"/>
     </row>
-    <row r="891" ht="15.75" customHeight="1">
+    <row r="891" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C891" s="9"/>
-      <c r="D891" s="14"/>
+      <c r="D891" s="5"/>
       <c r="F891" s="9"/>
       <c r="G891" s="9"/>
     </row>
-    <row r="892" ht="15.75" customHeight="1">
+    <row r="892" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C892" s="9"/>
-      <c r="D892" s="14"/>
+      <c r="D892" s="5"/>
       <c r="F892" s="9"/>
       <c r="G892" s="9"/>
     </row>
-    <row r="893" ht="15.75" customHeight="1">
+    <row r="893" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C893" s="9"/>
-      <c r="D893" s="14"/>
+      <c r="D893" s="5"/>
       <c r="F893" s="9"/>
       <c r="G893" s="9"/>
     </row>
-    <row r="894" ht="15.75" customHeight="1">
+    <row r="894" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C894" s="9"/>
-      <c r="D894" s="14"/>
+      <c r="D894" s="5"/>
       <c r="F894" s="9"/>
       <c r="G894" s="9"/>
     </row>
-    <row r="895" ht="15.75" customHeight="1">
+    <row r="895" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C895" s="9"/>
-      <c r="D895" s="14"/>
+      <c r="D895" s="5"/>
       <c r="F895" s="9"/>
       <c r="G895" s="9"/>
     </row>
-    <row r="896" ht="15.75" customHeight="1">
+    <row r="896" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C896" s="9"/>
-      <c r="D896" s="14"/>
+      <c r="D896" s="5"/>
       <c r="F896" s="9"/>
       <c r="G896" s="9"/>
     </row>
-    <row r="897" ht="15.75" customHeight="1">
+    <row r="897" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C897" s="9"/>
-      <c r="D897" s="14"/>
+      <c r="D897" s="5"/>
       <c r="F897" s="9"/>
       <c r="G897" s="9"/>
     </row>
-    <row r="898" ht="15.75" customHeight="1">
+    <row r="898" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C898" s="9"/>
-      <c r="D898" s="14"/>
+      <c r="D898" s="5"/>
       <c r="F898" s="9"/>
       <c r="G898" s="9"/>
     </row>
-    <row r="899" ht="15.75" customHeight="1">
+    <row r="899" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C899" s="9"/>
-      <c r="D899" s="14"/>
+      <c r="D899" s="5"/>
       <c r="F899" s="9"/>
       <c r="G899" s="9"/>
     </row>
-    <row r="900" ht="15.75" customHeight="1">
+    <row r="900" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C900" s="9"/>
-      <c r="D900" s="14"/>
+      <c r="D900" s="5"/>
       <c r="F900" s="9"/>
       <c r="G900" s="9"/>
     </row>
-    <row r="901" ht="15.75" customHeight="1">
+    <row r="901" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C901" s="9"/>
-      <c r="D901" s="14"/>
+      <c r="D901" s="5"/>
       <c r="F901" s="9"/>
       <c r="G901" s="9"/>
     </row>
-    <row r="902" ht="15.75" customHeight="1">
+    <row r="902" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C902" s="9"/>
-      <c r="D902" s="14"/>
+      <c r="D902" s="5"/>
       <c r="F902" s="9"/>
       <c r="G902" s="9"/>
     </row>
-    <row r="903" ht="15.75" customHeight="1">
+    <row r="903" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C903" s="9"/>
-      <c r="D903" s="14"/>
+      <c r="D903" s="5"/>
       <c r="F903" s="9"/>
       <c r="G903" s="9"/>
     </row>
-    <row r="904" ht="15.75" customHeight="1">
+    <row r="904" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C904" s="9"/>
-      <c r="D904" s="14"/>
+      <c r="D904" s="5"/>
       <c r="F904" s="9"/>
       <c r="G904" s="9"/>
     </row>
-    <row r="905" ht="15.75" customHeight="1">
+    <row r="905" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C905" s="9"/>
-      <c r="D905" s="14"/>
+      <c r="D905" s="5"/>
       <c r="F905" s="9"/>
       <c r="G905" s="9"/>
     </row>
-    <row r="906" ht="15.75" customHeight="1">
+    <row r="906" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C906" s="9"/>
-      <c r="D906" s="14"/>
+      <c r="D906" s="5"/>
       <c r="F906" s="9"/>
       <c r="G906" s="9"/>
     </row>
-    <row r="907" ht="15.75" customHeight="1">
+    <row r="907" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C907" s="9"/>
-      <c r="D907" s="14"/>
+      <c r="D907" s="5"/>
       <c r="F907" s="9"/>
       <c r="G907" s="9"/>
     </row>
-    <row r="908" ht="15.75" customHeight="1">
+    <row r="908" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C908" s="9"/>
-      <c r="D908" s="14"/>
+      <c r="D908" s="5"/>
       <c r="F908" s="9"/>
       <c r="G908" s="9"/>
     </row>
-    <row r="909" ht="15.75" customHeight="1">
+    <row r="909" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C909" s="9"/>
-      <c r="D909" s="14"/>
+      <c r="D909" s="5"/>
       <c r="F909" s="9"/>
       <c r="G909" s="9"/>
     </row>
-    <row r="910" ht="15.75" customHeight="1">
+    <row r="910" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C910" s="9"/>
-      <c r="D910" s="14"/>
+      <c r="D910" s="5"/>
       <c r="F910" s="9"/>
       <c r="G910" s="9"/>
     </row>
-    <row r="911" ht="15.75" customHeight="1">
+    <row r="911" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C911" s="9"/>
-      <c r="D911" s="14"/>
+      <c r="D911" s="5"/>
       <c r="F911" s="9"/>
       <c r="G911" s="9"/>
     </row>
-    <row r="912" ht="15.75" customHeight="1">
+    <row r="912" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C912" s="9"/>
-      <c r="D912" s="14"/>
+      <c r="D912" s="5"/>
       <c r="F912" s="9"/>
       <c r="G912" s="9"/>
     </row>
-    <row r="913" ht="15.75" customHeight="1">
+    <row r="913" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C913" s="9"/>
-      <c r="D913" s="14"/>
+      <c r="D913" s="5"/>
       <c r="F913" s="9"/>
       <c r="G913" s="9"/>
     </row>
-    <row r="914" ht="15.75" customHeight="1">
+    <row r="914" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C914" s="9"/>
-      <c r="D914" s="14"/>
+      <c r="D914" s="5"/>
       <c r="F914" s="9"/>
       <c r="G914" s="9"/>
     </row>
-    <row r="915" ht="15.75" customHeight="1">
+    <row r="915" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C915" s="9"/>
-      <c r="D915" s="14"/>
+      <c r="D915" s="5"/>
       <c r="F915" s="9"/>
       <c r="G915" s="9"/>
     </row>
-    <row r="916" ht="15.75" customHeight="1">
+    <row r="916" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C916" s="9"/>
-      <c r="D916" s="14"/>
+      <c r="D916" s="5"/>
       <c r="F916" s="9"/>
       <c r="G916" s="9"/>
     </row>
-    <row r="917" ht="15.75" customHeight="1">
+    <row r="917" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C917" s="9"/>
-      <c r="D917" s="14"/>
+      <c r="D917" s="5"/>
       <c r="F917" s="9"/>
       <c r="G917" s="9"/>
     </row>
-    <row r="918" ht="15.75" customHeight="1">
+    <row r="918" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C918" s="9"/>
-      <c r="D918" s="14"/>
+      <c r="D918" s="5"/>
       <c r="F918" s="9"/>
       <c r="G918" s="9"/>
     </row>
-    <row r="919" ht="15.75" customHeight="1">
+    <row r="919" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C919" s="9"/>
-      <c r="D919" s="14"/>
+      <c r="D919" s="5"/>
       <c r="F919" s="9"/>
       <c r="G919" s="9"/>
     </row>
-    <row r="920" ht="15.75" customHeight="1">
+    <row r="920" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C920" s="9"/>
-      <c r="D920" s="14"/>
+      <c r="D920" s="5"/>
       <c r="F920" s="9"/>
       <c r="G920" s="9"/>
     </row>
-    <row r="921" ht="15.75" customHeight="1">
+    <row r="921" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C921" s="9"/>
-      <c r="D921" s="14"/>
+      <c r="D921" s="5"/>
       <c r="F921" s="9"/>
       <c r="G921" s="9"/>
     </row>
-    <row r="922" ht="15.75" customHeight="1">
+    <row r="922" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C922" s="9"/>
-      <c r="D922" s="14"/>
+      <c r="D922" s="5"/>
       <c r="F922" s="9"/>
       <c r="G922" s="9"/>
     </row>
-    <row r="923" ht="15.75" customHeight="1">
+    <row r="923" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C923" s="9"/>
-      <c r="D923" s="14"/>
+      <c r="D923" s="5"/>
       <c r="F923" s="9"/>
       <c r="G923" s="9"/>
     </row>
-    <row r="924" ht="15.75" customHeight="1">
+    <row r="924" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C924" s="9"/>
-      <c r="D924" s="14"/>
+      <c r="D924" s="5"/>
       <c r="F924" s="9"/>
       <c r="G924" s="9"/>
     </row>
-    <row r="925" ht="15.75" customHeight="1">
+    <row r="925" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C925" s="9"/>
-      <c r="D925" s="14"/>
+      <c r="D925" s="5"/>
       <c r="F925" s="9"/>
       <c r="G925" s="9"/>
     </row>
-    <row r="926" ht="15.75" customHeight="1">
+    <row r="926" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C926" s="9"/>
-      <c r="D926" s="14"/>
+      <c r="D926" s="5"/>
       <c r="F926" s="9"/>
       <c r="G926" s="9"/>
     </row>
-    <row r="927" ht="15.75" customHeight="1">
+    <row r="927" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C927" s="9"/>
-      <c r="D927" s="14"/>
+      <c r="D927" s="5"/>
       <c r="F927" s="9"/>
       <c r="G927" s="9"/>
     </row>
-    <row r="928" ht="15.75" customHeight="1">
+    <row r="928" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C928" s="9"/>
-      <c r="D928" s="14"/>
+      <c r="D928" s="5"/>
       <c r="F928" s="9"/>
       <c r="G928" s="9"/>
     </row>
-    <row r="929" ht="15.75" customHeight="1">
+    <row r="929" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C929" s="9"/>
-      <c r="D929" s="14"/>
+      <c r="D929" s="5"/>
       <c r="F929" s="9"/>
       <c r="G929" s="9"/>
     </row>
-    <row r="930" ht="15.75" customHeight="1">
+    <row r="930" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C930" s="9"/>
-      <c r="D930" s="14"/>
+      <c r="D930" s="5"/>
       <c r="F930" s="9"/>
       <c r="G930" s="9"/>
     </row>
-    <row r="931" ht="15.75" customHeight="1">
+    <row r="931" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C931" s="9"/>
-      <c r="D931" s="14"/>
+      <c r="D931" s="5"/>
       <c r="F931" s="9"/>
       <c r="G931" s="9"/>
     </row>
-    <row r="932" ht="15.75" customHeight="1">
+    <row r="932" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C932" s="9"/>
-      <c r="D932" s="14"/>
+      <c r="D932" s="5"/>
       <c r="F932" s="9"/>
       <c r="G932" s="9"/>
     </row>
-    <row r="933" ht="15.75" customHeight="1">
+    <row r="933" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C933" s="9"/>
-      <c r="D933" s="14"/>
+      <c r="D933" s="5"/>
       <c r="F933" s="9"/>
       <c r="G933" s="9"/>
     </row>
-    <row r="934" ht="15.75" customHeight="1">
+    <row r="934" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C934" s="9"/>
-      <c r="D934" s="14"/>
+      <c r="D934" s="5"/>
       <c r="F934" s="9"/>
       <c r="G934" s="9"/>
     </row>
-    <row r="935" ht="15.75" customHeight="1">
+    <row r="935" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C935" s="9"/>
-      <c r="D935" s="14"/>
+      <c r="D935" s="5"/>
       <c r="F935" s="9"/>
       <c r="G935" s="9"/>
     </row>
-    <row r="936" ht="15.75" customHeight="1">
+    <row r="936" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C936" s="9"/>
-      <c r="D936" s="14"/>
+      <c r="D936" s="5"/>
       <c r="F936" s="9"/>
       <c r="G936" s="9"/>
     </row>
-    <row r="937" ht="15.75" customHeight="1">
+    <row r="937" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C937" s="9"/>
-      <c r="D937" s="14"/>
+      <c r="D937" s="5"/>
       <c r="F937" s="9"/>
       <c r="G937" s="9"/>
     </row>
-    <row r="938" ht="15.75" customHeight="1">
+    <row r="938" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C938" s="9"/>
-      <c r="D938" s="14"/>
+      <c r="D938" s="5"/>
       <c r="F938" s="9"/>
       <c r="G938" s="9"/>
     </row>
-    <row r="939" ht="15.75" customHeight="1">
+    <row r="939" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C939" s="9"/>
-      <c r="D939" s="14"/>
+      <c r="D939" s="5"/>
       <c r="F939" s="9"/>
       <c r="G939" s="9"/>
     </row>
-    <row r="940" ht="15.75" customHeight="1">
+    <row r="940" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C940" s="9"/>
-      <c r="D940" s="14"/>
+      <c r="D940" s="5"/>
       <c r="F940" s="9"/>
       <c r="G940" s="9"/>
     </row>
-    <row r="941" ht="15.75" customHeight="1">
+    <row r="941" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C941" s="9"/>
-      <c r="D941" s="14"/>
+      <c r="D941" s="5"/>
       <c r="F941" s="9"/>
       <c r="G941" s="9"/>
     </row>
-    <row r="942" ht="15.75" customHeight="1">
+    <row r="942" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C942" s="9"/>
-      <c r="D942" s="14"/>
+      <c r="D942" s="5"/>
       <c r="F942" s="9"/>
       <c r="G942" s="9"/>
     </row>
-    <row r="943" ht="15.75" customHeight="1">
+    <row r="943" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C943" s="9"/>
-      <c r="D943" s="14"/>
+      <c r="D943" s="5"/>
       <c r="F943" s="9"/>
       <c r="G943" s="9"/>
     </row>
-    <row r="944" ht="15.75" customHeight="1">
+    <row r="944" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C944" s="9"/>
-      <c r="D944" s="14"/>
+      <c r="D944" s="5"/>
       <c r="F944" s="9"/>
       <c r="G944" s="9"/>
     </row>
-    <row r="945" ht="15.75" customHeight="1">
+    <row r="945" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C945" s="9"/>
-      <c r="D945" s="14"/>
+      <c r="D945" s="5"/>
       <c r="F945" s="9"/>
       <c r="G945" s="9"/>
     </row>
-    <row r="946" ht="15.75" customHeight="1">
+    <row r="946" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C946" s="9"/>
-      <c r="D946" s="14"/>
+      <c r="D946" s="5"/>
       <c r="F946" s="9"/>
       <c r="G946" s="9"/>
     </row>
-    <row r="947" ht="15.75" customHeight="1">
+    <row r="947" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C947" s="9"/>
-      <c r="D947" s="14"/>
+      <c r="D947" s="5"/>
       <c r="F947" s="9"/>
       <c r="G947" s="9"/>
     </row>
-    <row r="948" ht="15.75" customHeight="1">
+    <row r="948" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C948" s="9"/>
-      <c r="D948" s="14"/>
+      <c r="D948" s="5"/>
       <c r="F948" s="9"/>
       <c r="G948" s="9"/>
     </row>
-    <row r="949" ht="15.75" customHeight="1">
+    <row r="949" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C949" s="9"/>
-      <c r="D949" s="14"/>
+      <c r="D949" s="5"/>
       <c r="F949" s="9"/>
       <c r="G949" s="9"/>
     </row>
-    <row r="950" ht="15.75" customHeight="1">
+    <row r="950" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C950" s="9"/>
-      <c r="D950" s="14"/>
+      <c r="D950" s="5"/>
       <c r="F950" s="9"/>
       <c r="G950" s="9"/>
     </row>
-    <row r="951" ht="15.75" customHeight="1">
+    <row r="951" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C951" s="9"/>
-      <c r="D951" s="14"/>
+      <c r="D951" s="5"/>
       <c r="F951" s="9"/>
       <c r="G951" s="9"/>
     </row>
-    <row r="952" ht="15.75" customHeight="1">
+    <row r="952" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C952" s="9"/>
-      <c r="D952" s="14"/>
+      <c r="D952" s="5"/>
       <c r="F952" s="9"/>
       <c r="G952" s="9"/>
     </row>
-    <row r="953" ht="15.75" customHeight="1">
+    <row r="953" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C953" s="9"/>
-      <c r="D953" s="14"/>
+      <c r="D953" s="5"/>
       <c r="F953" s="9"/>
       <c r="G953" s="9"/>
     </row>
-    <row r="954" ht="15.75" customHeight="1">
+    <row r="954" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C954" s="9"/>
-      <c r="D954" s="14"/>
+      <c r="D954" s="5"/>
       <c r="F954" s="9"/>
       <c r="G954" s="9"/>
     </row>
-    <row r="955" ht="15.75" customHeight="1">
+    <row r="955" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C955" s="9"/>
-      <c r="D955" s="14"/>
+      <c r="D955" s="5"/>
       <c r="F955" s="9"/>
       <c r="G955" s="9"/>
     </row>
-    <row r="956" ht="15.75" customHeight="1">
+    <row r="956" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C956" s="9"/>
-      <c r="D956" s="14"/>
+      <c r="D956" s="5"/>
       <c r="F956" s="9"/>
       <c r="G956" s="9"/>
     </row>
-    <row r="957" ht="15.75" customHeight="1">
+    <row r="957" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C957" s="9"/>
-      <c r="D957" s="14"/>
+      <c r="D957" s="5"/>
       <c r="F957" s="9"/>
       <c r="G957" s="9"/>
     </row>
-    <row r="958" ht="15.75" customHeight="1">
+    <row r="958" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C958" s="9"/>
-      <c r="D958" s="14"/>
+      <c r="D958" s="5"/>
       <c r="F958" s="9"/>
       <c r="G958" s="9"/>
     </row>
-    <row r="959" ht="15.75" customHeight="1">
+    <row r="959" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C959" s="9"/>
-      <c r="D959" s="14"/>
+      <c r="D959" s="5"/>
       <c r="F959" s="9"/>
       <c r="G959" s="9"/>
     </row>
-    <row r="960" ht="15.75" customHeight="1">
+    <row r="960" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C960" s="9"/>
-      <c r="D960" s="14"/>
+      <c r="D960" s="5"/>
       <c r="F960" s="9"/>
       <c r="G960" s="9"/>
     </row>
-    <row r="961" ht="15.75" customHeight="1">
+    <row r="961" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C961" s="9"/>
-      <c r="D961" s="14"/>
+      <c r="D961" s="5"/>
       <c r="F961" s="9"/>
       <c r="G961" s="9"/>
     </row>
-    <row r="962" ht="15.75" customHeight="1">
+    <row r="962" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C962" s="9"/>
-      <c r="D962" s="14"/>
+      <c r="D962" s="5"/>
       <c r="F962" s="9"/>
       <c r="G962" s="9"/>
     </row>
-    <row r="963" ht="15.75" customHeight="1">
+    <row r="963" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C963" s="9"/>
-      <c r="D963" s="14"/>
+      <c r="D963" s="5"/>
       <c r="F963" s="9"/>
       <c r="G963" s="9"/>
     </row>
-    <row r="964" ht="15.75" customHeight="1">
+    <row r="964" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C964" s="9"/>
-      <c r="D964" s="14"/>
+      <c r="D964" s="5"/>
       <c r="F964" s="9"/>
       <c r="G964" s="9"/>
     </row>
-    <row r="965" ht="15.75" customHeight="1">
+    <row r="965" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C965" s="9"/>
-      <c r="D965" s="14"/>
+      <c r="D965" s="5"/>
       <c r="F965" s="9"/>
       <c r="G965" s="9"/>
     </row>
-    <row r="966" ht="15.75" customHeight="1">
+    <row r="966" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C966" s="9"/>
-      <c r="D966" s="14"/>
+      <c r="D966" s="5"/>
       <c r="F966" s="9"/>
       <c r="G966" s="9"/>
     </row>
-    <row r="967" ht="15.75" customHeight="1">
+    <row r="967" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C967" s="9"/>
-      <c r="D967" s="14"/>
+      <c r="D967" s="5"/>
       <c r="F967" s="9"/>
       <c r="G967" s="9"/>
     </row>
-    <row r="968" ht="15.75" customHeight="1">
+    <row r="968" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C968" s="9"/>
-      <c r="D968" s="14"/>
+      <c r="D968" s="5"/>
       <c r="F968" s="9"/>
       <c r="G968" s="9"/>
     </row>
-    <row r="969" ht="15.75" customHeight="1">
+    <row r="969" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C969" s="9"/>
-      <c r="D969" s="14"/>
+      <c r="D969" s="5"/>
       <c r="F969" s="9"/>
       <c r="G969" s="9"/>
     </row>
-    <row r="970" ht="15.75" customHeight="1">
+    <row r="970" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C970" s="9"/>
-      <c r="D970" s="14"/>
+      <c r="D970" s="5"/>
       <c r="F970" s="9"/>
       <c r="G970" s="9"/>
     </row>
-    <row r="971" ht="15.75" customHeight="1">
+    <row r="971" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C971" s="9"/>
-      <c r="D971" s="14"/>
+      <c r="D971" s="5"/>
       <c r="F971" s="9"/>
       <c r="G971" s="9"/>
     </row>
-    <row r="972" ht="15.75" customHeight="1">
+    <row r="972" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C972" s="9"/>
-      <c r="D972" s="14"/>
+      <c r="D972" s="5"/>
       <c r="F972" s="9"/>
       <c r="G972" s="9"/>
     </row>
-    <row r="973" ht="15.75" customHeight="1">
+    <row r="973" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C973" s="9"/>
-      <c r="D973" s="14"/>
+      <c r="D973" s="5"/>
       <c r="F973" s="9"/>
       <c r="G973" s="9"/>
     </row>
-    <row r="974" ht="15.75" customHeight="1">
+    <row r="974" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C974" s="9"/>
-      <c r="D974" s="14"/>
+      <c r="D974" s="5"/>
       <c r="F974" s="9"/>
       <c r="G974" s="9"/>
     </row>
-    <row r="975" ht="15.75" customHeight="1">
+    <row r="975" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C975" s="9"/>
-      <c r="D975" s="14"/>
+      <c r="D975" s="5"/>
       <c r="F975" s="9"/>
       <c r="G975" s="9"/>
     </row>
-    <row r="976" ht="15.75" customHeight="1">
+    <row r="976" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C976" s="9"/>
-      <c r="D976" s="14"/>
+      <c r="D976" s="5"/>
       <c r="F976" s="9"/>
       <c r="G976" s="9"/>
     </row>
-    <row r="977" ht="15.75" customHeight="1">
+    <row r="977" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C977" s="9"/>
-      <c r="D977" s="14"/>
+      <c r="D977" s="5"/>
       <c r="F977" s="9"/>
       <c r="G977" s="9"/>
     </row>
-    <row r="978" ht="15.75" customHeight="1">
+    <row r="978" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C978" s="9"/>
-      <c r="D978" s="14"/>
+      <c r="D978" s="5"/>
       <c r="F978" s="9"/>
       <c r="G978" s="9"/>
     </row>
-    <row r="979" ht="15.75" customHeight="1">
+    <row r="979" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C979" s="9"/>
-      <c r="D979" s="14"/>
+      <c r="D979" s="5"/>
       <c r="F979" s="9"/>
       <c r="G979" s="9"/>
     </row>
-    <row r="980" ht="15.75" customHeight="1">
+    <row r="980" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C980" s="9"/>
-      <c r="D980" s="14"/>
+      <c r="D980" s="5"/>
       <c r="F980" s="9"/>
       <c r="G980" s="9"/>
     </row>
-    <row r="981" ht="15.75" customHeight="1">
+    <row r="981" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C981" s="9"/>
-      <c r="D981" s="14"/>
+      <c r="D981" s="5"/>
       <c r="F981" s="9"/>
       <c r="G981" s="9"/>
     </row>
-    <row r="982" ht="15.75" customHeight="1">
+    <row r="982" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C982" s="9"/>
-      <c r="D982" s="14"/>
+      <c r="D982" s="5"/>
       <c r="F982" s="9"/>
       <c r="G982" s="9"/>
     </row>
-    <row r="983" ht="15.75" customHeight="1">
+    <row r="983" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C983" s="9"/>
-      <c r="D983" s="14"/>
+      <c r="D983" s="5"/>
       <c r="F983" s="9"/>
       <c r="G983" s="9"/>
     </row>
-    <row r="984" ht="15.75" customHeight="1">
+    <row r="984" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C984" s="9"/>
-      <c r="D984" s="14"/>
+      <c r="D984" s="5"/>
       <c r="F984" s="9"/>
       <c r="G984" s="9"/>
     </row>
-    <row r="985" ht="15.75" customHeight="1">
+    <row r="985" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C985" s="9"/>
-      <c r="D985" s="14"/>
+      <c r="D985" s="5"/>
       <c r="F985" s="9"/>
       <c r="G985" s="9"/>
     </row>
-    <row r="986" ht="15.75" customHeight="1">
+    <row r="986" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C986" s="9"/>
-      <c r="D986" s="14"/>
+      <c r="D986" s="5"/>
       <c r="F986" s="9"/>
       <c r="G986" s="9"/>
     </row>
-    <row r="987" ht="15.75" customHeight="1">
+    <row r="987" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C987" s="9"/>
-      <c r="D987" s="14"/>
+      <c r="D987" s="5"/>
       <c r="F987" s="9"/>
       <c r="G987" s="9"/>
     </row>
-    <row r="988" ht="15.75" customHeight="1">
+    <row r="988" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C988" s="9"/>
-      <c r="D988" s="14"/>
+      <c r="D988" s="5"/>
       <c r="F988" s="9"/>
       <c r="G988" s="9"/>
     </row>
-    <row r="989" ht="15.75" customHeight="1">
+    <row r="989" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C989" s="9"/>
-      <c r="D989" s="14"/>
+      <c r="D989" s="5"/>
       <c r="F989" s="9"/>
       <c r="G989" s="9"/>
     </row>
-    <row r="990" ht="15.75" customHeight="1">
+    <row r="990" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C990" s="9"/>
-      <c r="D990" s="14"/>
+      <c r="D990" s="5"/>
       <c r="F990" s="9"/>
       <c r="G990" s="9"/>
     </row>
-    <row r="991" ht="15.75" customHeight="1">
+    <row r="991" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C991" s="9"/>
-      <c r="D991" s="14"/>
+      <c r="D991" s="5"/>
       <c r="F991" s="9"/>
       <c r="G991" s="9"/>
     </row>
-    <row r="992" ht="15.75" customHeight="1">
+    <row r="992" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C992" s="9"/>
-      <c r="D992" s="14"/>
+      <c r="D992" s="5"/>
       <c r="F992" s="9"/>
       <c r="G992" s="9"/>
     </row>
-    <row r="993" ht="15.75" customHeight="1">
+    <row r="993" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C993" s="9"/>
-      <c r="D993" s="14"/>
+      <c r="D993" s="5"/>
       <c r="F993" s="9"/>
       <c r="G993" s="9"/>
     </row>
-    <row r="994" ht="15.75" customHeight="1">
+    <row r="994" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C994" s="9"/>
-      <c r="D994" s="14"/>
+      <c r="D994" s="5"/>
       <c r="F994" s="9"/>
       <c r="G994" s="9"/>
     </row>
-    <row r="995" ht="15.75" customHeight="1">
+    <row r="995" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C995" s="9"/>
-      <c r="D995" s="14"/>
+      <c r="D995" s="5"/>
       <c r="F995" s="9"/>
       <c r="G995" s="9"/>
     </row>
-    <row r="996" ht="15.75" customHeight="1">
+    <row r="996" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C996" s="9"/>
-      <c r="D996" s="14"/>
+      <c r="D996" s="5"/>
       <c r="F996" s="9"/>
       <c r="G996" s="9"/>
     </row>
-    <row r="997" ht="15.75" customHeight="1">
+    <row r="997" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C997" s="9"/>
-      <c r="D997" s="14"/>
+      <c r="D997" s="5"/>
       <c r="F997" s="9"/>
       <c r="G997" s="9"/>
     </row>
-    <row r="998" ht="15.75" customHeight="1">
+    <row r="998" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C998" s="9"/>
-      <c r="D998" s="14"/>
+      <c r="D998" s="5"/>
       <c r="F998" s="9"/>
       <c r="G998" s="9"/>
     </row>
-    <row r="999" ht="15.75" customHeight="1">
+    <row r="999" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C999" s="9"/>
-      <c r="D999" s="14"/>
+      <c r="D999" s="5"/>
       <c r="F999" s="9"/>
       <c r="G999" s="9"/>
     </row>
-    <row r="1000" ht="15.75" customHeight="1">
+    <row r="1000" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C1000" s="9"/>
-      <c r="D1000" s="14"/>
+      <c r="D1000" s="5"/>
       <c r="F1000" s="9"/>
       <c r="G1000" s="9"/>
     </row>
   </sheetData>
-  <dataValidations>
-[...5 lines deleted...]
-  <pageMargins bottom="0.787401575" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.787401575"/>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
-  <drawing r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
+          <x14:formula1>
+            <xm:f>'List of options'!$A$2:$A$1000</xm:f>
+          </x14:formula1>
+          <xm:sqref>D2:D1000</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
+  <dimension ref="A1:A1000"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="10.1" defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <sheetData>
-    <row r="1">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A1" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2">
-      <c r="A2" s="16" t="s">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="15" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" s="17" t="s">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A3" s="16" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="17" t="s">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A4" s="16" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="17" t="s">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="17" t="s">
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7">
-      <c r="A7" s="17" t="s">
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="8">
-      <c r="A8" s="17" t="s">
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="16" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="17" t="s">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="16" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="17" t="s">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="17" t="s">
+    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A11" s="16" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="17" t="s">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" s="16" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="17" t="s">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="17" t="s">
+    <row r="14" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="17" t="s">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="17" t="s">
+    <row r="16" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="17" t="s">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="17" t="s">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="17" t="s">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="17" t="s">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A20" s="16" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="17" t="s">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A21" s="16" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="17" t="s">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A22" s="16" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="17" t="s">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A23" s="16" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="17" t="s">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A24" s="16" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="17" t="s">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A25" s="16" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="17" t="s">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="17" t="s">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A27" s="16" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="17" t="s">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A28" s="16" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="17" t="s">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="17" t="s">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" s="17" t="s">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A31" s="16" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" s="17" t="s">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A32" s="16" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="33">
-      <c r="A33" s="17" t="s">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A33" s="16" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="34">
-      <c r="A34" s="17" t="s">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A34" s="16" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="35">
-      <c r="A35" s="17" t="s">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A35" s="16" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" s="17" t="s">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A36" s="16" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="37">
-      <c r="A37" s="17" t="s">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A37" s="16" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="38">
-      <c r="A38" s="17" t="s">
+    <row r="38" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A38" s="16" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" s="17" t="s">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A39" s="16" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="17" t="s">
+    <row r="40" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A40" s="16" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="41">
-      <c r="A41" s="17" t="s">
+    <row r="41" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A41" s="16" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" s="17" t="s">
+    <row r="42" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A42" s="16" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="43">
-      <c r="A43" s="17" t="s">
+    <row r="43" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A43" s="16" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="44">
-      <c r="A44" s="17" t="s">
+    <row r="44" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A44" s="16" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="45">
-      <c r="A45" s="17" t="s">
+    <row r="45" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A45" s="16" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" s="17" t="s">
+    <row r="46" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A46" s="16" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" s="17" t="s">
+    <row r="47" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A47" s="16" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" s="17" t="s">
+    <row r="48" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A48" s="16" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="49">
-      <c r="A49" s="17" t="s">
+    <row r="49" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A49" s="16" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" s="17" t="s">
+    <row r="50" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A50" s="16" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" s="17" t="s">
+    <row r="51" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A51" s="16" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" s="17" t="s">
+    <row r="52" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A52" s="16" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="17" t="s">
+    <row r="53" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A53" s="16" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" s="17" t="s">
+    <row r="54" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A54" s="16" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" s="17" t="s">
+    <row r="55" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A55" s="16" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" s="17" t="s">
+    <row r="56" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A56" s="16" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" s="17" t="s">
+    <row r="57" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A57" s="16" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="58">
-      <c r="A58" s="17" t="s">
+    <row r="58" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A58" s="16" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" s="17" t="s">
+    <row r="59" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A59" s="16" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" s="17" t="s">
+    <row r="60" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A60" s="16" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="61">
-      <c r="A61" s="17" t="s">
+    <row r="61" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A61" s="16" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" s="17" t="s">
+    <row r="62" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A62" s="16" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" s="17" t="s">
+    <row r="63" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A63" s="16" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" s="17" t="s">
+    <row r="64" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A64" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="65">
-      <c r="A65" s="17" t="s">
+    <row r="65" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A65" s="16" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" s="17" t="s">
+    <row r="66" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A66" s="16" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" s="17" t="s">
+    <row r="67" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A67" s="16" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="68">
-      <c r="A68" s="17" t="s">
+    <row r="68" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A68" s="16" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" s="17" t="s">
+    <row r="69" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A69" s="16" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" s="17" t="s">
+    <row r="70" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A70" s="16" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" s="17" t="s">
+    <row r="71" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A71" s="16" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" s="17" t="s">
+    <row r="72" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A72" s="16" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" s="17" t="s">
+    <row r="73" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A73" s="16" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" s="17" t="s">
+    <row r="74" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A74" s="16" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="75">
-      <c r="A75" s="17" t="s">
+    <row r="75" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A75" s="16" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="76">
-      <c r="A76" s="17" t="s">
+    <row r="76" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A76" s="16" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="77">
-      <c r="A77" s="17" t="s">
+    <row r="77" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A77" s="16" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" s="17" t="s">
+    <row r="78" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A78" s="16" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" s="17" t="s">
+    <row r="79" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A79" s="16" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" s="17" t="s">
+    <row r="80" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A80" s="16" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="81">
-      <c r="A81" s="17" t="s">
+    <row r="81" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A81" s="16" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" s="17" t="s">
+    <row r="82" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A82" s="16" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="83">
-      <c r="A83" s="17" t="s">
+    <row r="83" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A83" s="16" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="84">
-      <c r="A84" s="17" t="s">
+    <row r="84" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A84" s="16" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="85">
-      <c r="A85" s="17" t="s">
+    <row r="85" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A85" s="16" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="86">
-      <c r="A86" s="17" t="s">
+    <row r="86" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A86" s="16" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" s="17" t="s">
+    <row r="87" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A87" s="16" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" s="17" t="s">
+    <row r="88" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A88" s="16" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="89">
-      <c r="A89" s="17" t="s">
+    <row r="89" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A89" s="16" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="90">
-      <c r="A90" s="17" t="s">
+    <row r="90" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A90" s="16" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" s="17" t="s">
+    <row r="91" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A91" s="16" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="92">
-      <c r="A92" s="17" t="s">
+    <row r="92" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A92" s="16" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" s="17" t="s">
+    <row r="93" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A93" s="16" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="94">
-      <c r="A94" s="17" t="s">
+    <row r="94" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A94" s="16" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="95">
-      <c r="A95" s="17" t="s">
+    <row r="95" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A95" s="16" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="96">
-      <c r="A96" s="17" t="s">
+    <row r="96" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A96" s="16" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="97">
-      <c r="A97" s="17" t="s">
+    <row r="97" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A97" s="16" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="98">
-      <c r="A98" s="17" t="s">
+    <row r="98" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A98" s="16" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="99">
-      <c r="A99" s="17" t="s">
+    <row r="99" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A99" s="16" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="100">
-      <c r="A100" s="17" t="s">
+    <row r="100" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A100" s="16" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="101">
-      <c r="A101" s="17" t="s">
+    <row r="101" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A101" s="16" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="102">
-      <c r="A102" s="17" t="s">
+    <row r="102" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A102" s="16" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="103">
-      <c r="A103" s="17" t="s">
+    <row r="103" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A103" s="16" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="104">
-      <c r="A104" s="17" t="s">
+    <row r="104" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A104" s="16" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="105">
-      <c r="A105" s="17" t="s">
+    <row r="105" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A105" s="16" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="106">
-      <c r="A106" s="17" t="s">
+    <row r="106" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A106" s="16" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="107">
-      <c r="A107" s="17" t="s">
+    <row r="107" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A107" s="16" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="108">
-      <c r="A108" s="17" t="s">
+    <row r="108" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A108" s="16" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="109">
-      <c r="A109" s="17" t="s">
+    <row r="109" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A109" s="16" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="110">
-      <c r="A110" s="17" t="s">
+    <row r="110" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A110" s="16" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="111">
-      <c r="A111" s="17" t="s">
+    <row r="111" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A111" s="16" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="112">
-      <c r="A112" s="17" t="s">
+    <row r="112" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A112" s="16" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="113">
-      <c r="A113" s="17" t="s">
+    <row r="113" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A113" s="16" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="114">
-      <c r="A114" s="17" t="s">
+    <row r="114" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A114" s="16" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="115">
-      <c r="A115" s="17" t="s">
+    <row r="115" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A115" s="16" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="116">
-      <c r="A116" s="17" t="s">
+    <row r="116" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A116" s="16" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="117">
-      <c r="A117" s="17" t="s">
+    <row r="117" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A117" s="16" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="118">
-      <c r="A118" s="17" t="s">
+    <row r="118" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A118" s="16" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="119">
-      <c r="A119" s="17" t="s">
+    <row r="119" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A119" s="16" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="120">
-      <c r="A120" s="17" t="s">
+    <row r="120" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A120" s="16" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="121">
-      <c r="A121" s="17" t="s">
+    <row r="121" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A121" s="16" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="122">
-      <c r="A122" s="17" t="s">
+    <row r="122" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A122" s="16" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="123">
-      <c r="A123" s="17" t="s">
+    <row r="123" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A123" s="16" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="124">
-      <c r="A124" s="17" t="s">
+    <row r="124" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A124" s="16" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="125">
-      <c r="A125" s="17" t="s">
+    <row r="125" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A125" s="16" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="126">
-      <c r="A126" s="17" t="s">
+    <row r="126" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A126" s="16" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="127">
-      <c r="A127" s="17" t="s">
+    <row r="127" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A127" s="16" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="128">
-      <c r="A128" s="17" t="s">
+    <row r="128" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A128" s="16" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="129">
-      <c r="A129" s="17" t="s">
+    <row r="129" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A129" s="16" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="130">
-      <c r="A130" s="17" t="s">
+    <row r="130" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A130" s="16" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="131">
-      <c r="A131" s="17" t="s">
+    <row r="131" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A131" s="16" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="132">
-      <c r="A132" s="17" t="s">
+    <row r="132" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A132" s="16" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="133">
-      <c r="A133" s="17" t="s">
+    <row r="133" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A133" s="16" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="134">
-      <c r="A134" s="17" t="s">
+    <row r="134" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A134" s="16" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="135">
-      <c r="A135" s="17" t="s">
+    <row r="135" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A135" s="16" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="136">
-      <c r="A136" s="17" t="s">
+    <row r="136" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A136" s="16" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="137">
-      <c r="A137" s="17" t="s">
+    <row r="137" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A137" s="16" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="138">
-      <c r="A138" s="17" t="s">
+    <row r="138" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A138" s="16" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="139">
-      <c r="A139" s="17" t="s">
+    <row r="139" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A139" s="16" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="140">
-      <c r="A140" s="17" t="s">
+    <row r="140" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A140" s="16" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="141">
-      <c r="A141" s="17" t="s">
+    <row r="141" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A141" s="16" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="142">
-      <c r="A142" s="17" t="s">
+    <row r="142" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A142" s="16" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="143">
-      <c r="A143" s="17" t="s">
+    <row r="143" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A143" s="16" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="144">
-      <c r="A144" s="17" t="s">
+    <row r="144" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A144" s="16" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="145">
-      <c r="A145" s="17" t="s">
+    <row r="145" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A145" s="16" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="146">
-      <c r="A146" s="17" t="s">
+    <row r="146" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A146" s="16" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="147">
-      <c r="A147" s="17" t="s">
+    <row r="147" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A147" s="16" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="148">
-      <c r="A148" s="17" t="s">
+    <row r="148" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A148" s="16" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="149">
-      <c r="A149" s="17" t="s">
+    <row r="149" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A149" s="16" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="150">
-      <c r="A150" s="17" t="s">
+    <row r="150" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A150" s="16" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="151">
-      <c r="A151" s="17" t="s">
+    <row r="151" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A151" s="16" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="152">
-      <c r="A152" s="17" t="s">
+    <row r="152" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A152" s="16" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="153">
-      <c r="A153" s="17" t="s">
+    <row r="153" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A153" s="16" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="154">
-      <c r="A154" s="17" t="s">
+    <row r="154" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A154" s="16" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="155">
-      <c r="A155" s="17" t="s">
+    <row r="155" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A155" s="16" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="156">
-      <c r="A156" s="17" t="s">
+    <row r="156" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A156" s="16" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="157">
-[...2529 lines deleted...]
-      <c r="A1000" s="14"/>
+    <row r="157" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A157" s="17"/>
+    </row>
+    <row r="158" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A158" s="17"/>
+    </row>
+    <row r="159" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A159" s="17"/>
+    </row>
+    <row r="160" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A160" s="17"/>
+    </row>
+    <row r="161" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A161" s="17"/>
+    </row>
+    <row r="162" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A162" s="17"/>
+    </row>
+    <row r="163" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A163" s="17"/>
+    </row>
+    <row r="164" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A164" s="17"/>
+    </row>
+    <row r="165" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A165" s="17"/>
+    </row>
+    <row r="166" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A166" s="17"/>
+    </row>
+    <row r="167" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A167" s="17"/>
+    </row>
+    <row r="168" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A168" s="17"/>
+    </row>
+    <row r="169" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A169" s="17"/>
+    </row>
+    <row r="170" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A170" s="17"/>
+    </row>
+    <row r="171" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A171" s="17"/>
+    </row>
+    <row r="172" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A172" s="17"/>
+    </row>
+    <row r="173" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A173" s="17"/>
+    </row>
+    <row r="174" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A174" s="17"/>
+    </row>
+    <row r="175" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A175" s="17"/>
+    </row>
+    <row r="176" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A176" s="17"/>
+    </row>
+    <row r="177" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A177" s="17"/>
+    </row>
+    <row r="178" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A178" s="17"/>
+    </row>
+    <row r="179" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A179" s="17"/>
+    </row>
+    <row r="180" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A180" s="17"/>
+    </row>
+    <row r="181" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A181" s="17"/>
+    </row>
+    <row r="182" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A182" s="17"/>
+    </row>
+    <row r="183" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A183" s="17"/>
+    </row>
+    <row r="184" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A184" s="17"/>
+    </row>
+    <row r="185" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A185" s="17"/>
+    </row>
+    <row r="186" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A186" s="17"/>
+    </row>
+    <row r="187" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A187" s="17"/>
+    </row>
+    <row r="188" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A188" s="17"/>
+    </row>
+    <row r="189" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A189" s="17"/>
+    </row>
+    <row r="190" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A190" s="17"/>
+    </row>
+    <row r="191" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A191" s="17"/>
+    </row>
+    <row r="192" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A192" s="17"/>
+    </row>
+    <row r="193" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A193" s="17"/>
+    </row>
+    <row r="194" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A194" s="17"/>
+    </row>
+    <row r="195" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A195" s="17"/>
+    </row>
+    <row r="196" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A196" s="17"/>
+    </row>
+    <row r="197" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A197" s="17"/>
+    </row>
+    <row r="198" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A198" s="17"/>
+    </row>
+    <row r="199" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A199" s="17"/>
+    </row>
+    <row r="200" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A200" s="17"/>
+    </row>
+    <row r="201" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A201" s="17"/>
+    </row>
+    <row r="202" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A202" s="17"/>
+    </row>
+    <row r="203" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A203" s="17"/>
+    </row>
+    <row r="204" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A204" s="17"/>
+    </row>
+    <row r="205" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A205" s="17"/>
+    </row>
+    <row r="206" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A206" s="17"/>
+    </row>
+    <row r="207" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A207" s="17"/>
+    </row>
+    <row r="208" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A208" s="17"/>
+    </row>
+    <row r="209" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A209" s="17"/>
+    </row>
+    <row r="210" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A210" s="17"/>
+    </row>
+    <row r="211" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A211" s="17"/>
+    </row>
+    <row r="212" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A212" s="17"/>
+    </row>
+    <row r="213" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A213" s="17"/>
+    </row>
+    <row r="214" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A214" s="17"/>
+    </row>
+    <row r="215" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A215" s="17"/>
+    </row>
+    <row r="216" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A216" s="17"/>
+    </row>
+    <row r="217" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A217" s="17"/>
+    </row>
+    <row r="218" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A218" s="17"/>
+    </row>
+    <row r="219" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A219" s="17"/>
+    </row>
+    <row r="220" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A220" s="17"/>
+    </row>
+    <row r="221" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A221" s="17"/>
+    </row>
+    <row r="222" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A222" s="17"/>
+    </row>
+    <row r="223" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A223" s="17"/>
+    </row>
+    <row r="224" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A224" s="17"/>
+    </row>
+    <row r="225" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A225" s="17"/>
+    </row>
+    <row r="226" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A226" s="17"/>
+    </row>
+    <row r="227" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A227" s="17"/>
+    </row>
+    <row r="228" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A228" s="17"/>
+    </row>
+    <row r="229" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A229" s="17"/>
+    </row>
+    <row r="230" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A230" s="17"/>
+    </row>
+    <row r="231" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A231" s="17"/>
+    </row>
+    <row r="232" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A232" s="17"/>
+    </row>
+    <row r="233" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A233" s="17"/>
+    </row>
+    <row r="234" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A234" s="17"/>
+    </row>
+    <row r="235" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A235" s="17"/>
+    </row>
+    <row r="236" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A236" s="17"/>
+    </row>
+    <row r="237" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A237" s="17"/>
+    </row>
+    <row r="238" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A238" s="17"/>
+    </row>
+    <row r="239" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A239" s="17"/>
+    </row>
+    <row r="240" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A240" s="17"/>
+    </row>
+    <row r="241" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A241" s="17"/>
+    </row>
+    <row r="242" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A242" s="17"/>
+    </row>
+    <row r="243" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A243" s="17"/>
+    </row>
+    <row r="244" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A244" s="17"/>
+    </row>
+    <row r="245" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A245" s="17"/>
+    </row>
+    <row r="246" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A246" s="17"/>
+    </row>
+    <row r="247" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A247" s="17"/>
+    </row>
+    <row r="248" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A248" s="17"/>
+    </row>
+    <row r="249" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A249" s="17"/>
+    </row>
+    <row r="250" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A250" s="17"/>
+    </row>
+    <row r="251" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A251" s="17"/>
+    </row>
+    <row r="252" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A252" s="17"/>
+    </row>
+    <row r="253" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A253" s="17"/>
+    </row>
+    <row r="254" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A254" s="17"/>
+    </row>
+    <row r="255" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A255" s="17"/>
+    </row>
+    <row r="256" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A256" s="17"/>
+    </row>
+    <row r="257" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A257" s="17"/>
+    </row>
+    <row r="258" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A258" s="17"/>
+    </row>
+    <row r="259" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A259" s="17"/>
+    </row>
+    <row r="260" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A260" s="17"/>
+    </row>
+    <row r="261" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A261" s="17"/>
+    </row>
+    <row r="262" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A262" s="17"/>
+    </row>
+    <row r="263" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A263" s="17"/>
+    </row>
+    <row r="264" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A264" s="17"/>
+    </row>
+    <row r="265" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A265" s="17"/>
+    </row>
+    <row r="266" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A266" s="17"/>
+    </row>
+    <row r="267" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A267" s="17"/>
+    </row>
+    <row r="268" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A268" s="17"/>
+    </row>
+    <row r="269" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A269" s="17"/>
+    </row>
+    <row r="270" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A270" s="17"/>
+    </row>
+    <row r="271" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A271" s="17"/>
+    </row>
+    <row r="272" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A272" s="17"/>
+    </row>
+    <row r="273" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A273" s="17"/>
+    </row>
+    <row r="274" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A274" s="17"/>
+    </row>
+    <row r="275" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A275" s="17"/>
+    </row>
+    <row r="276" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A276" s="17"/>
+    </row>
+    <row r="277" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A277" s="17"/>
+    </row>
+    <row r="278" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A278" s="17"/>
+    </row>
+    <row r="279" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A279" s="17"/>
+    </row>
+    <row r="280" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A280" s="17"/>
+    </row>
+    <row r="281" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A281" s="17"/>
+    </row>
+    <row r="282" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A282" s="17"/>
+    </row>
+    <row r="283" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A283" s="17"/>
+    </row>
+    <row r="284" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A284" s="17"/>
+    </row>
+    <row r="285" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A285" s="17"/>
+    </row>
+    <row r="286" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A286" s="17"/>
+    </row>
+    <row r="287" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A287" s="17"/>
+    </row>
+    <row r="288" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A288" s="17"/>
+    </row>
+    <row r="289" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A289" s="17"/>
+    </row>
+    <row r="290" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A290" s="17"/>
+    </row>
+    <row r="291" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A291" s="17"/>
+    </row>
+    <row r="292" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A292" s="17"/>
+    </row>
+    <row r="293" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A293" s="17"/>
+    </row>
+    <row r="294" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A294" s="17"/>
+    </row>
+    <row r="295" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A295" s="17"/>
+    </row>
+    <row r="296" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A296" s="17"/>
+    </row>
+    <row r="297" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A297" s="17"/>
+    </row>
+    <row r="298" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A298" s="17"/>
+    </row>
+    <row r="299" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A299" s="17"/>
+    </row>
+    <row r="300" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A300" s="17"/>
+    </row>
+    <row r="301" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A301" s="17"/>
+    </row>
+    <row r="302" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A302" s="17"/>
+    </row>
+    <row r="303" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A303" s="17"/>
+    </row>
+    <row r="304" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A304" s="17"/>
+    </row>
+    <row r="305" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A305" s="17"/>
+    </row>
+    <row r="306" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A306" s="17"/>
+    </row>
+    <row r="307" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A307" s="17"/>
+    </row>
+    <row r="308" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A308" s="17"/>
+    </row>
+    <row r="309" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A309" s="17"/>
+    </row>
+    <row r="310" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A310" s="17"/>
+    </row>
+    <row r="311" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A311" s="17"/>
+    </row>
+    <row r="312" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A312" s="17"/>
+    </row>
+    <row r="313" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A313" s="17"/>
+    </row>
+    <row r="314" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A314" s="17"/>
+    </row>
+    <row r="315" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A315" s="17"/>
+    </row>
+    <row r="316" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A316" s="17"/>
+    </row>
+    <row r="317" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A317" s="17"/>
+    </row>
+    <row r="318" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A318" s="17"/>
+    </row>
+    <row r="319" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A319" s="17"/>
+    </row>
+    <row r="320" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A320" s="17"/>
+    </row>
+    <row r="321" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A321" s="17"/>
+    </row>
+    <row r="322" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A322" s="17"/>
+    </row>
+    <row r="323" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A323" s="17"/>
+    </row>
+    <row r="324" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A324" s="17"/>
+    </row>
+    <row r="325" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A325" s="17"/>
+    </row>
+    <row r="326" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A326" s="17"/>
+    </row>
+    <row r="327" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A327" s="17"/>
+    </row>
+    <row r="328" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A328" s="17"/>
+    </row>
+    <row r="329" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A329" s="17"/>
+    </row>
+    <row r="330" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A330" s="17"/>
+    </row>
+    <row r="331" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A331" s="17"/>
+    </row>
+    <row r="332" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A332" s="17"/>
+    </row>
+    <row r="333" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A333" s="17"/>
+    </row>
+    <row r="334" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A334" s="17"/>
+    </row>
+    <row r="335" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A335" s="17"/>
+    </row>
+    <row r="336" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A336" s="17"/>
+    </row>
+    <row r="337" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A337" s="17"/>
+    </row>
+    <row r="338" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A338" s="17"/>
+    </row>
+    <row r="339" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A339" s="17"/>
+    </row>
+    <row r="340" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A340" s="17"/>
+    </row>
+    <row r="341" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A341" s="17"/>
+    </row>
+    <row r="342" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A342" s="17"/>
+    </row>
+    <row r="343" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A343" s="17"/>
+    </row>
+    <row r="344" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A344" s="17"/>
+    </row>
+    <row r="345" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A345" s="17"/>
+    </row>
+    <row r="346" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A346" s="17"/>
+    </row>
+    <row r="347" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A347" s="17"/>
+    </row>
+    <row r="348" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A348" s="17"/>
+    </row>
+    <row r="349" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A349" s="17"/>
+    </row>
+    <row r="350" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A350" s="17"/>
+    </row>
+    <row r="351" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A351" s="17"/>
+    </row>
+    <row r="352" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A352" s="17"/>
+    </row>
+    <row r="353" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A353" s="17"/>
+    </row>
+    <row r="354" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A354" s="17"/>
+    </row>
+    <row r="355" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A355" s="17"/>
+    </row>
+    <row r="356" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A356" s="17"/>
+    </row>
+    <row r="357" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A357" s="5"/>
+    </row>
+    <row r="358" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A358" s="5"/>
+    </row>
+    <row r="359" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A359" s="5"/>
+    </row>
+    <row r="360" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A360" s="5"/>
+    </row>
+    <row r="361" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A361" s="5"/>
+    </row>
+    <row r="362" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A362" s="5"/>
+    </row>
+    <row r="363" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A363" s="5"/>
+    </row>
+    <row r="364" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A364" s="5"/>
+    </row>
+    <row r="365" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A365" s="5"/>
+    </row>
+    <row r="366" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A366" s="5"/>
+    </row>
+    <row r="367" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A367" s="5"/>
+    </row>
+    <row r="368" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A368" s="5"/>
+    </row>
+    <row r="369" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A369" s="5"/>
+    </row>
+    <row r="370" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A370" s="5"/>
+    </row>
+    <row r="371" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A371" s="5"/>
+    </row>
+    <row r="372" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A372" s="5"/>
+    </row>
+    <row r="373" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A373" s="5"/>
+    </row>
+    <row r="374" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A374" s="5"/>
+    </row>
+    <row r="375" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A375" s="5"/>
+    </row>
+    <row r="376" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A376" s="5"/>
+    </row>
+    <row r="377" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A377" s="5"/>
+    </row>
+    <row r="378" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A378" s="5"/>
+    </row>
+    <row r="379" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A379" s="5"/>
+    </row>
+    <row r="380" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A380" s="5"/>
+    </row>
+    <row r="381" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A381" s="5"/>
+    </row>
+    <row r="382" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A382" s="5"/>
+    </row>
+    <row r="383" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A383" s="5"/>
+    </row>
+    <row r="384" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A384" s="5"/>
+    </row>
+    <row r="385" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A385" s="5"/>
+    </row>
+    <row r="386" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A386" s="5"/>
+    </row>
+    <row r="387" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A387" s="5"/>
+    </row>
+    <row r="388" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A388" s="5"/>
+    </row>
+    <row r="389" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A389" s="5"/>
+    </row>
+    <row r="390" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A390" s="5"/>
+    </row>
+    <row r="391" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A391" s="5"/>
+    </row>
+    <row r="392" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A392" s="5"/>
+    </row>
+    <row r="393" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A393" s="5"/>
+    </row>
+    <row r="394" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A394" s="5"/>
+    </row>
+    <row r="395" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A395" s="5"/>
+    </row>
+    <row r="396" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A396" s="5"/>
+    </row>
+    <row r="397" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A397" s="5"/>
+    </row>
+    <row r="398" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A398" s="5"/>
+    </row>
+    <row r="399" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A399" s="5"/>
+    </row>
+    <row r="400" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A400" s="5"/>
+    </row>
+    <row r="401" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A401" s="5"/>
+    </row>
+    <row r="402" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A402" s="5"/>
+    </row>
+    <row r="403" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A403" s="5"/>
+    </row>
+    <row r="404" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A404" s="5"/>
+    </row>
+    <row r="405" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A405" s="5"/>
+    </row>
+    <row r="406" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A406" s="5"/>
+    </row>
+    <row r="407" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A407" s="5"/>
+    </row>
+    <row r="408" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A408" s="5"/>
+    </row>
+    <row r="409" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A409" s="5"/>
+    </row>
+    <row r="410" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A410" s="5"/>
+    </row>
+    <row r="411" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A411" s="5"/>
+    </row>
+    <row r="412" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A412" s="5"/>
+    </row>
+    <row r="413" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A413" s="5"/>
+    </row>
+    <row r="414" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A414" s="5"/>
+    </row>
+    <row r="415" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A415" s="5"/>
+    </row>
+    <row r="416" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A416" s="5"/>
+    </row>
+    <row r="417" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A417" s="5"/>
+    </row>
+    <row r="418" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A418" s="5"/>
+    </row>
+    <row r="419" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A419" s="5"/>
+    </row>
+    <row r="420" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A420" s="5"/>
+    </row>
+    <row r="421" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A421" s="5"/>
+    </row>
+    <row r="422" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A422" s="5"/>
+    </row>
+    <row r="423" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A423" s="5"/>
+    </row>
+    <row r="424" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A424" s="5"/>
+    </row>
+    <row r="425" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A425" s="5"/>
+    </row>
+    <row r="426" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A426" s="5"/>
+    </row>
+    <row r="427" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A427" s="5"/>
+    </row>
+    <row r="428" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A428" s="5"/>
+    </row>
+    <row r="429" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A429" s="5"/>
+    </row>
+    <row r="430" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A430" s="5"/>
+    </row>
+    <row r="431" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A431" s="5"/>
+    </row>
+    <row r="432" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A432" s="5"/>
+    </row>
+    <row r="433" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A433" s="5"/>
+    </row>
+    <row r="434" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A434" s="5"/>
+    </row>
+    <row r="435" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A435" s="5"/>
+    </row>
+    <row r="436" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A436" s="5"/>
+    </row>
+    <row r="437" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A437" s="5"/>
+    </row>
+    <row r="438" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A438" s="5"/>
+    </row>
+    <row r="439" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A439" s="5"/>
+    </row>
+    <row r="440" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A440" s="5"/>
+    </row>
+    <row r="441" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A441" s="5"/>
+    </row>
+    <row r="442" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A442" s="5"/>
+    </row>
+    <row r="443" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A443" s="5"/>
+    </row>
+    <row r="444" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A444" s="5"/>
+    </row>
+    <row r="445" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A445" s="5"/>
+    </row>
+    <row r="446" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A446" s="5"/>
+    </row>
+    <row r="447" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A447" s="5"/>
+    </row>
+    <row r="448" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A448" s="5"/>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A449" s="5"/>
+    </row>
+    <row r="450" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A450" s="5"/>
+    </row>
+    <row r="451" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A451" s="5"/>
+    </row>
+    <row r="452" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A452" s="5"/>
+    </row>
+    <row r="453" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A453" s="5"/>
+    </row>
+    <row r="454" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A454" s="5"/>
+    </row>
+    <row r="455" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A455" s="5"/>
+    </row>
+    <row r="456" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A456" s="5"/>
+    </row>
+    <row r="457" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A457" s="5"/>
+    </row>
+    <row r="458" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A458" s="5"/>
+    </row>
+    <row r="459" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A459" s="5"/>
+    </row>
+    <row r="460" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A460" s="5"/>
+    </row>
+    <row r="461" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A461" s="5"/>
+    </row>
+    <row r="462" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A462" s="5"/>
+    </row>
+    <row r="463" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A463" s="5"/>
+    </row>
+    <row r="464" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A464" s="5"/>
+    </row>
+    <row r="465" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A465" s="5"/>
+    </row>
+    <row r="466" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A466" s="5"/>
+    </row>
+    <row r="467" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A467" s="5"/>
+    </row>
+    <row r="468" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A468" s="5"/>
+    </row>
+    <row r="469" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A469" s="5"/>
+    </row>
+    <row r="470" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A470" s="5"/>
+    </row>
+    <row r="471" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A471" s="5"/>
+    </row>
+    <row r="472" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A472" s="5"/>
+    </row>
+    <row r="473" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A473" s="5"/>
+    </row>
+    <row r="474" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A474" s="5"/>
+    </row>
+    <row r="475" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A475" s="5"/>
+    </row>
+    <row r="476" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A476" s="5"/>
+    </row>
+    <row r="477" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A477" s="5"/>
+    </row>
+    <row r="478" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A478" s="5"/>
+    </row>
+    <row r="479" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A479" s="5"/>
+    </row>
+    <row r="480" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A480" s="5"/>
+    </row>
+    <row r="481" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A481" s="5"/>
+    </row>
+    <row r="482" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A482" s="5"/>
+    </row>
+    <row r="483" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A483" s="5"/>
+    </row>
+    <row r="484" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A484" s="5"/>
+    </row>
+    <row r="485" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A485" s="5"/>
+    </row>
+    <row r="486" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A486" s="5"/>
+    </row>
+    <row r="487" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A487" s="5"/>
+    </row>
+    <row r="488" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A488" s="5"/>
+    </row>
+    <row r="489" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A489" s="5"/>
+    </row>
+    <row r="490" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A490" s="5"/>
+    </row>
+    <row r="491" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A491" s="5"/>
+    </row>
+    <row r="492" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A492" s="5"/>
+    </row>
+    <row r="493" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A493" s="5"/>
+    </row>
+    <row r="494" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A494" s="5"/>
+    </row>
+    <row r="495" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A495" s="5"/>
+    </row>
+    <row r="496" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A496" s="5"/>
+    </row>
+    <row r="497" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A497" s="5"/>
+    </row>
+    <row r="498" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A498" s="5"/>
+    </row>
+    <row r="499" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A499" s="5"/>
+    </row>
+    <row r="500" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A500" s="5"/>
+    </row>
+    <row r="501" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A501" s="5"/>
+    </row>
+    <row r="502" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A502" s="5"/>
+    </row>
+    <row r="503" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A503" s="5"/>
+    </row>
+    <row r="504" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A504" s="5"/>
+    </row>
+    <row r="505" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A505" s="5"/>
+    </row>
+    <row r="506" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A506" s="5"/>
+    </row>
+    <row r="507" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A507" s="5"/>
+    </row>
+    <row r="508" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A508" s="5"/>
+    </row>
+    <row r="509" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A509" s="5"/>
+    </row>
+    <row r="510" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A510" s="5"/>
+    </row>
+    <row r="511" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A511" s="5"/>
+    </row>
+    <row r="512" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A512" s="5"/>
+    </row>
+    <row r="513" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A513" s="5"/>
+    </row>
+    <row r="514" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A514" s="5"/>
+    </row>
+    <row r="515" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A515" s="5"/>
+    </row>
+    <row r="516" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A516" s="5"/>
+    </row>
+    <row r="517" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A517" s="5"/>
+    </row>
+    <row r="518" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A518" s="5"/>
+    </row>
+    <row r="519" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A519" s="5"/>
+    </row>
+    <row r="520" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A520" s="5"/>
+    </row>
+    <row r="521" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A521" s="5"/>
+    </row>
+    <row r="522" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A522" s="5"/>
+    </row>
+    <row r="523" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A523" s="5"/>
+    </row>
+    <row r="524" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A524" s="5"/>
+    </row>
+    <row r="525" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A525" s="5"/>
+    </row>
+    <row r="526" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A526" s="5"/>
+    </row>
+    <row r="527" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A527" s="5"/>
+    </row>
+    <row r="528" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A528" s="5"/>
+    </row>
+    <row r="529" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A529" s="5"/>
+    </row>
+    <row r="530" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A530" s="5"/>
+    </row>
+    <row r="531" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A531" s="5"/>
+    </row>
+    <row r="532" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A532" s="5"/>
+    </row>
+    <row r="533" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A533" s="5"/>
+    </row>
+    <row r="534" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A534" s="5"/>
+    </row>
+    <row r="535" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A535" s="5"/>
+    </row>
+    <row r="536" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A536" s="5"/>
+    </row>
+    <row r="537" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A537" s="5"/>
+    </row>
+    <row r="538" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A538" s="5"/>
+    </row>
+    <row r="539" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A539" s="5"/>
+    </row>
+    <row r="540" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A540" s="5"/>
+    </row>
+    <row r="541" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A541" s="5"/>
+    </row>
+    <row r="542" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A542" s="5"/>
+    </row>
+    <row r="543" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A543" s="5"/>
+    </row>
+    <row r="544" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A544" s="5"/>
+    </row>
+    <row r="545" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A545" s="5"/>
+    </row>
+    <row r="546" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A546" s="5"/>
+    </row>
+    <row r="547" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A547" s="5"/>
+    </row>
+    <row r="548" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A548" s="5"/>
+    </row>
+    <row r="549" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A549" s="5"/>
+    </row>
+    <row r="550" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A550" s="5"/>
+    </row>
+    <row r="551" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A551" s="5"/>
+    </row>
+    <row r="552" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A552" s="5"/>
+    </row>
+    <row r="553" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A553" s="5"/>
+    </row>
+    <row r="554" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A554" s="5"/>
+    </row>
+    <row r="555" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A555" s="5"/>
+    </row>
+    <row r="556" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A556" s="5"/>
+    </row>
+    <row r="557" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A557" s="5"/>
+    </row>
+    <row r="558" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A558" s="5"/>
+    </row>
+    <row r="559" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A559" s="5"/>
+    </row>
+    <row r="560" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A560" s="5"/>
+    </row>
+    <row r="561" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A561" s="5"/>
+    </row>
+    <row r="562" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A562" s="5"/>
+    </row>
+    <row r="563" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A563" s="5"/>
+    </row>
+    <row r="564" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A564" s="5"/>
+    </row>
+    <row r="565" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A565" s="5"/>
+    </row>
+    <row r="566" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A566" s="5"/>
+    </row>
+    <row r="567" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A567" s="5"/>
+    </row>
+    <row r="568" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A568" s="5"/>
+    </row>
+    <row r="569" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A569" s="5"/>
+    </row>
+    <row r="570" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A570" s="5"/>
+    </row>
+    <row r="571" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A571" s="5"/>
+    </row>
+    <row r="572" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A572" s="5"/>
+    </row>
+    <row r="573" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A573" s="5"/>
+    </row>
+    <row r="574" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A574" s="5"/>
+    </row>
+    <row r="575" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A575" s="5"/>
+    </row>
+    <row r="576" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A576" s="5"/>
+    </row>
+    <row r="577" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A577" s="5"/>
+    </row>
+    <row r="578" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A578" s="5"/>
+    </row>
+    <row r="579" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A579" s="5"/>
+    </row>
+    <row r="580" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A580" s="5"/>
+    </row>
+    <row r="581" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A581" s="5"/>
+    </row>
+    <row r="582" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A582" s="5"/>
+    </row>
+    <row r="583" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A583" s="5"/>
+    </row>
+    <row r="584" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A584" s="5"/>
+    </row>
+    <row r="585" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A585" s="5"/>
+    </row>
+    <row r="586" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A586" s="5"/>
+    </row>
+    <row r="587" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A587" s="5"/>
+    </row>
+    <row r="588" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A588" s="5"/>
+    </row>
+    <row r="589" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A589" s="5"/>
+    </row>
+    <row r="590" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A590" s="5"/>
+    </row>
+    <row r="591" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A591" s="5"/>
+    </row>
+    <row r="592" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A592" s="5"/>
+    </row>
+    <row r="593" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A593" s="5"/>
+    </row>
+    <row r="594" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A594" s="5"/>
+    </row>
+    <row r="595" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A595" s="5"/>
+    </row>
+    <row r="596" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A596" s="5"/>
+    </row>
+    <row r="597" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A597" s="5"/>
+    </row>
+    <row r="598" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A598" s="5"/>
+    </row>
+    <row r="599" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A599" s="5"/>
+    </row>
+    <row r="600" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A600" s="5"/>
+    </row>
+    <row r="601" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A601" s="5"/>
+    </row>
+    <row r="602" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A602" s="5"/>
+    </row>
+    <row r="603" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A603" s="5"/>
+    </row>
+    <row r="604" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A604" s="5"/>
+    </row>
+    <row r="605" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A605" s="5"/>
+    </row>
+    <row r="606" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A606" s="5"/>
+    </row>
+    <row r="607" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A607" s="5"/>
+    </row>
+    <row r="608" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A608" s="5"/>
+    </row>
+    <row r="609" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A609" s="5"/>
+    </row>
+    <row r="610" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A610" s="5"/>
+    </row>
+    <row r="611" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A611" s="5"/>
+    </row>
+    <row r="612" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A612" s="5"/>
+    </row>
+    <row r="613" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A613" s="5"/>
+    </row>
+    <row r="614" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A614" s="5"/>
+    </row>
+    <row r="615" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A615" s="5"/>
+    </row>
+    <row r="616" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A616" s="5"/>
+    </row>
+    <row r="617" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A617" s="5"/>
+    </row>
+    <row r="618" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A618" s="5"/>
+    </row>
+    <row r="619" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A619" s="5"/>
+    </row>
+    <row r="620" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A620" s="5"/>
+    </row>
+    <row r="621" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A621" s="5"/>
+    </row>
+    <row r="622" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A622" s="5"/>
+    </row>
+    <row r="623" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A623" s="5"/>
+    </row>
+    <row r="624" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A624" s="5"/>
+    </row>
+    <row r="625" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A625" s="5"/>
+    </row>
+    <row r="626" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A626" s="5"/>
+    </row>
+    <row r="627" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A627" s="5"/>
+    </row>
+    <row r="628" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A628" s="5"/>
+    </row>
+    <row r="629" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A629" s="5"/>
+    </row>
+    <row r="630" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A630" s="5"/>
+    </row>
+    <row r="631" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A631" s="5"/>
+    </row>
+    <row r="632" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A632" s="5"/>
+    </row>
+    <row r="633" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A633" s="5"/>
+    </row>
+    <row r="634" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A634" s="5"/>
+    </row>
+    <row r="635" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A635" s="5"/>
+    </row>
+    <row r="636" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A636" s="5"/>
+    </row>
+    <row r="637" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A637" s="5"/>
+    </row>
+    <row r="638" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A638" s="5"/>
+    </row>
+    <row r="639" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A639" s="5"/>
+    </row>
+    <row r="640" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A640" s="5"/>
+    </row>
+    <row r="641" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A641" s="5"/>
+    </row>
+    <row r="642" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A642" s="5"/>
+    </row>
+    <row r="643" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A643" s="5"/>
+    </row>
+    <row r="644" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A644" s="5"/>
+    </row>
+    <row r="645" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A645" s="5"/>
+    </row>
+    <row r="646" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A646" s="5"/>
+    </row>
+    <row r="647" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A647" s="5"/>
+    </row>
+    <row r="648" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A648" s="5"/>
+    </row>
+    <row r="649" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A649" s="5"/>
+    </row>
+    <row r="650" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A650" s="5"/>
+    </row>
+    <row r="651" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A651" s="5"/>
+    </row>
+    <row r="652" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A652" s="5"/>
+    </row>
+    <row r="653" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A653" s="5"/>
+    </row>
+    <row r="654" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A654" s="5"/>
+    </row>
+    <row r="655" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A655" s="5"/>
+    </row>
+    <row r="656" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A656" s="5"/>
+    </row>
+    <row r="657" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A657" s="5"/>
+    </row>
+    <row r="658" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A658" s="5"/>
+    </row>
+    <row r="659" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A659" s="5"/>
+    </row>
+    <row r="660" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A660" s="5"/>
+    </row>
+    <row r="661" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A661" s="5"/>
+    </row>
+    <row r="662" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A662" s="5"/>
+    </row>
+    <row r="663" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A663" s="5"/>
+    </row>
+    <row r="664" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A664" s="5"/>
+    </row>
+    <row r="665" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A665" s="5"/>
+    </row>
+    <row r="666" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A666" s="5"/>
+    </row>
+    <row r="667" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A667" s="5"/>
+    </row>
+    <row r="668" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A668" s="5"/>
+    </row>
+    <row r="669" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A669" s="5"/>
+    </row>
+    <row r="670" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A670" s="5"/>
+    </row>
+    <row r="671" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A671" s="5"/>
+    </row>
+    <row r="672" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A672" s="5"/>
+    </row>
+    <row r="673" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A673" s="5"/>
+    </row>
+    <row r="674" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A674" s="5"/>
+    </row>
+    <row r="675" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A675" s="5"/>
+    </row>
+    <row r="676" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A676" s="5"/>
+    </row>
+    <row r="677" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A677" s="5"/>
+    </row>
+    <row r="678" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A678" s="5"/>
+    </row>
+    <row r="679" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A679" s="5"/>
+    </row>
+    <row r="680" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A680" s="5"/>
+    </row>
+    <row r="681" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A681" s="5"/>
+    </row>
+    <row r="682" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A682" s="5"/>
+    </row>
+    <row r="683" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A683" s="5"/>
+    </row>
+    <row r="684" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A684" s="5"/>
+    </row>
+    <row r="685" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A685" s="5"/>
+    </row>
+    <row r="686" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A686" s="5"/>
+    </row>
+    <row r="687" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A687" s="5"/>
+    </row>
+    <row r="688" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A688" s="5"/>
+    </row>
+    <row r="689" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A689" s="5"/>
+    </row>
+    <row r="690" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A690" s="5"/>
+    </row>
+    <row r="691" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A691" s="5"/>
+    </row>
+    <row r="692" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A692" s="5"/>
+    </row>
+    <row r="693" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A693" s="5"/>
+    </row>
+    <row r="694" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A694" s="5"/>
+    </row>
+    <row r="695" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A695" s="5"/>
+    </row>
+    <row r="696" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A696" s="5"/>
+    </row>
+    <row r="697" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A697" s="5"/>
+    </row>
+    <row r="698" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A698" s="5"/>
+    </row>
+    <row r="699" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A699" s="5"/>
+    </row>
+    <row r="700" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A700" s="5"/>
+    </row>
+    <row r="701" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A701" s="5"/>
+    </row>
+    <row r="702" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A702" s="5"/>
+    </row>
+    <row r="703" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A703" s="5"/>
+    </row>
+    <row r="704" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A704" s="5"/>
+    </row>
+    <row r="705" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A705" s="5"/>
+    </row>
+    <row r="706" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A706" s="5"/>
+    </row>
+    <row r="707" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A707" s="5"/>
+    </row>
+    <row r="708" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A708" s="5"/>
+    </row>
+    <row r="709" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A709" s="5"/>
+    </row>
+    <row r="710" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A710" s="5"/>
+    </row>
+    <row r="711" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A711" s="5"/>
+    </row>
+    <row r="712" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A712" s="5"/>
+    </row>
+    <row r="713" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A713" s="5"/>
+    </row>
+    <row r="714" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A714" s="5"/>
+    </row>
+    <row r="715" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A715" s="5"/>
+    </row>
+    <row r="716" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A716" s="5"/>
+    </row>
+    <row r="717" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A717" s="5"/>
+    </row>
+    <row r="718" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A718" s="5"/>
+    </row>
+    <row r="719" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A719" s="5"/>
+    </row>
+    <row r="720" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A720" s="5"/>
+    </row>
+    <row r="721" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A721" s="5"/>
+    </row>
+    <row r="722" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A722" s="5"/>
+    </row>
+    <row r="723" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A723" s="5"/>
+    </row>
+    <row r="724" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A724" s="5"/>
+    </row>
+    <row r="725" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A725" s="5"/>
+    </row>
+    <row r="726" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A726" s="5"/>
+    </row>
+    <row r="727" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A727" s="5"/>
+    </row>
+    <row r="728" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A728" s="5"/>
+    </row>
+    <row r="729" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A729" s="5"/>
+    </row>
+    <row r="730" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A730" s="5"/>
+    </row>
+    <row r="731" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A731" s="5"/>
+    </row>
+    <row r="732" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A732" s="5"/>
+    </row>
+    <row r="733" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A733" s="5"/>
+    </row>
+    <row r="734" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A734" s="5"/>
+    </row>
+    <row r="735" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A735" s="5"/>
+    </row>
+    <row r="736" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A736" s="5"/>
+    </row>
+    <row r="737" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A737" s="5"/>
+    </row>
+    <row r="738" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A738" s="5"/>
+    </row>
+    <row r="739" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A739" s="5"/>
+    </row>
+    <row r="740" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A740" s="5"/>
+    </row>
+    <row r="741" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A741" s="5"/>
+    </row>
+    <row r="742" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A742" s="5"/>
+    </row>
+    <row r="743" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A743" s="5"/>
+    </row>
+    <row r="744" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A744" s="5"/>
+    </row>
+    <row r="745" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A745" s="5"/>
+    </row>
+    <row r="746" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A746" s="5"/>
+    </row>
+    <row r="747" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A747" s="5"/>
+    </row>
+    <row r="748" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A748" s="5"/>
+    </row>
+    <row r="749" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A749" s="5"/>
+    </row>
+    <row r="750" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A750" s="5"/>
+    </row>
+    <row r="751" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A751" s="5"/>
+    </row>
+    <row r="752" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A752" s="5"/>
+    </row>
+    <row r="753" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A753" s="5"/>
+    </row>
+    <row r="754" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A754" s="5"/>
+    </row>
+    <row r="755" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A755" s="5"/>
+    </row>
+    <row r="756" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A756" s="5"/>
+    </row>
+    <row r="757" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A757" s="5"/>
+    </row>
+    <row r="758" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A758" s="5"/>
+    </row>
+    <row r="759" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A759" s="5"/>
+    </row>
+    <row r="760" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A760" s="5"/>
+    </row>
+    <row r="761" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A761" s="5"/>
+    </row>
+    <row r="762" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A762" s="5"/>
+    </row>
+    <row r="763" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A763" s="5"/>
+    </row>
+    <row r="764" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A764" s="5"/>
+    </row>
+    <row r="765" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A765" s="5"/>
+    </row>
+    <row r="766" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A766" s="5"/>
+    </row>
+    <row r="767" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A767" s="5"/>
+    </row>
+    <row r="768" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A768" s="5"/>
+    </row>
+    <row r="769" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A769" s="5"/>
+    </row>
+    <row r="770" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A770" s="5"/>
+    </row>
+    <row r="771" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A771" s="5"/>
+    </row>
+    <row r="772" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A772" s="5"/>
+    </row>
+    <row r="773" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A773" s="5"/>
+    </row>
+    <row r="774" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A774" s="5"/>
+    </row>
+    <row r="775" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A775" s="5"/>
+    </row>
+    <row r="776" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A776" s="5"/>
+    </row>
+    <row r="777" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A777" s="5"/>
+    </row>
+    <row r="778" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A778" s="5"/>
+    </row>
+    <row r="779" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A779" s="5"/>
+    </row>
+    <row r="780" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A780" s="5"/>
+    </row>
+    <row r="781" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A781" s="5"/>
+    </row>
+    <row r="782" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A782" s="5"/>
+    </row>
+    <row r="783" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A783" s="5"/>
+    </row>
+    <row r="784" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A784" s="5"/>
+    </row>
+    <row r="785" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A785" s="5"/>
+    </row>
+    <row r="786" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A786" s="5"/>
+    </row>
+    <row r="787" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A787" s="5"/>
+    </row>
+    <row r="788" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A788" s="5"/>
+    </row>
+    <row r="789" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A789" s="5"/>
+    </row>
+    <row r="790" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A790" s="5"/>
+    </row>
+    <row r="791" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A791" s="5"/>
+    </row>
+    <row r="792" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A792" s="5"/>
+    </row>
+    <row r="793" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A793" s="5"/>
+    </row>
+    <row r="794" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A794" s="5"/>
+    </row>
+    <row r="795" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A795" s="5"/>
+    </row>
+    <row r="796" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A796" s="5"/>
+    </row>
+    <row r="797" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A797" s="5"/>
+    </row>
+    <row r="798" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A798" s="5"/>
+    </row>
+    <row r="799" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A799" s="5"/>
+    </row>
+    <row r="800" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A800" s="5"/>
+    </row>
+    <row r="801" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A801" s="5"/>
+    </row>
+    <row r="802" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A802" s="5"/>
+    </row>
+    <row r="803" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A803" s="5"/>
+    </row>
+    <row r="804" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A804" s="5"/>
+    </row>
+    <row r="805" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A805" s="5"/>
+    </row>
+    <row r="806" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A806" s="5"/>
+    </row>
+    <row r="807" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A807" s="5"/>
+    </row>
+    <row r="808" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A808" s="5"/>
+    </row>
+    <row r="809" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A809" s="5"/>
+    </row>
+    <row r="810" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A810" s="5"/>
+    </row>
+    <row r="811" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A811" s="5"/>
+    </row>
+    <row r="812" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A812" s="5"/>
+    </row>
+    <row r="813" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A813" s="5"/>
+    </row>
+    <row r="814" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A814" s="5"/>
+    </row>
+    <row r="815" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A815" s="5"/>
+    </row>
+    <row r="816" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A816" s="5"/>
+    </row>
+    <row r="817" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A817" s="5"/>
+    </row>
+    <row r="818" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A818" s="5"/>
+    </row>
+    <row r="819" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A819" s="5"/>
+    </row>
+    <row r="820" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A820" s="5"/>
+    </row>
+    <row r="821" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A821" s="5"/>
+    </row>
+    <row r="822" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A822" s="5"/>
+    </row>
+    <row r="823" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A823" s="5"/>
+    </row>
+    <row r="824" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A824" s="5"/>
+    </row>
+    <row r="825" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A825" s="5"/>
+    </row>
+    <row r="826" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A826" s="5"/>
+    </row>
+    <row r="827" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A827" s="5"/>
+    </row>
+    <row r="828" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A828" s="5"/>
+    </row>
+    <row r="829" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A829" s="5"/>
+    </row>
+    <row r="830" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A830" s="5"/>
+    </row>
+    <row r="831" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A831" s="5"/>
+    </row>
+    <row r="832" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A832" s="5"/>
+    </row>
+    <row r="833" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A833" s="5"/>
+    </row>
+    <row r="834" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A834" s="5"/>
+    </row>
+    <row r="835" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A835" s="5"/>
+    </row>
+    <row r="836" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A836" s="5"/>
+    </row>
+    <row r="837" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A837" s="5"/>
+    </row>
+    <row r="838" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A838" s="5"/>
+    </row>
+    <row r="839" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A839" s="5"/>
+    </row>
+    <row r="840" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A840" s="5"/>
+    </row>
+    <row r="841" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A841" s="5"/>
+    </row>
+    <row r="842" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A842" s="5"/>
+    </row>
+    <row r="843" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A843" s="5"/>
+    </row>
+    <row r="844" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A844" s="5"/>
+    </row>
+    <row r="845" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A845" s="5"/>
+    </row>
+    <row r="846" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A846" s="5"/>
+    </row>
+    <row r="847" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A847" s="5"/>
+    </row>
+    <row r="848" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A848" s="5"/>
+    </row>
+    <row r="849" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A849" s="5"/>
+    </row>
+    <row r="850" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A850" s="5"/>
+    </row>
+    <row r="851" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A851" s="5"/>
+    </row>
+    <row r="852" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A852" s="5"/>
+    </row>
+    <row r="853" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A853" s="5"/>
+    </row>
+    <row r="854" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A854" s="5"/>
+    </row>
+    <row r="855" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A855" s="5"/>
+    </row>
+    <row r="856" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A856" s="5"/>
+    </row>
+    <row r="857" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A857" s="5"/>
+    </row>
+    <row r="858" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A858" s="5"/>
+    </row>
+    <row r="859" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A859" s="5"/>
+    </row>
+    <row r="860" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A860" s="5"/>
+    </row>
+    <row r="861" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A861" s="5"/>
+    </row>
+    <row r="862" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A862" s="5"/>
+    </row>
+    <row r="863" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A863" s="5"/>
+    </row>
+    <row r="864" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A864" s="5"/>
+    </row>
+    <row r="865" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A865" s="5"/>
+    </row>
+    <row r="866" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A866" s="5"/>
+    </row>
+    <row r="867" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A867" s="5"/>
+    </row>
+    <row r="868" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A868" s="5"/>
+    </row>
+    <row r="869" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A869" s="5"/>
+    </row>
+    <row r="870" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A870" s="5"/>
+    </row>
+    <row r="871" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A871" s="5"/>
+    </row>
+    <row r="872" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A872" s="5"/>
+    </row>
+    <row r="873" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A873" s="5"/>
+    </row>
+    <row r="874" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A874" s="5"/>
+    </row>
+    <row r="875" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A875" s="5"/>
+    </row>
+    <row r="876" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A876" s="5"/>
+    </row>
+    <row r="877" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A877" s="5"/>
+    </row>
+    <row r="878" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A878" s="5"/>
+    </row>
+    <row r="879" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A879" s="5"/>
+    </row>
+    <row r="880" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A880" s="5"/>
+    </row>
+    <row r="881" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A881" s="5"/>
+    </row>
+    <row r="882" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A882" s="5"/>
+    </row>
+    <row r="883" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A883" s="5"/>
+    </row>
+    <row r="884" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A884" s="5"/>
+    </row>
+    <row r="885" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A885" s="5"/>
+    </row>
+    <row r="886" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A886" s="5"/>
+    </row>
+    <row r="887" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A887" s="5"/>
+    </row>
+    <row r="888" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A888" s="5"/>
+    </row>
+    <row r="889" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A889" s="5"/>
+    </row>
+    <row r="890" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A890" s="5"/>
+    </row>
+    <row r="891" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A891" s="5"/>
+    </row>
+    <row r="892" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A892" s="5"/>
+    </row>
+    <row r="893" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A893" s="5"/>
+    </row>
+    <row r="894" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A894" s="5"/>
+    </row>
+    <row r="895" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A895" s="5"/>
+    </row>
+    <row r="896" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A896" s="5"/>
+    </row>
+    <row r="897" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A897" s="5"/>
+    </row>
+    <row r="898" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A898" s="5"/>
+    </row>
+    <row r="899" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A899" s="5"/>
+    </row>
+    <row r="900" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A900" s="5"/>
+    </row>
+    <row r="901" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A901" s="5"/>
+    </row>
+    <row r="902" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A902" s="5"/>
+    </row>
+    <row r="903" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A903" s="5"/>
+    </row>
+    <row r="904" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A904" s="5"/>
+    </row>
+    <row r="905" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A905" s="5"/>
+    </row>
+    <row r="906" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A906" s="5"/>
+    </row>
+    <row r="907" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A907" s="5"/>
+    </row>
+    <row r="908" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A908" s="5"/>
+    </row>
+    <row r="909" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A909" s="5"/>
+    </row>
+    <row r="910" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A910" s="5"/>
+    </row>
+    <row r="911" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A911" s="5"/>
+    </row>
+    <row r="912" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A912" s="5"/>
+    </row>
+    <row r="913" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A913" s="5"/>
+    </row>
+    <row r="914" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A914" s="5"/>
+    </row>
+    <row r="915" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A915" s="5"/>
+    </row>
+    <row r="916" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A916" s="5"/>
+    </row>
+    <row r="917" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A917" s="5"/>
+    </row>
+    <row r="918" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A918" s="5"/>
+    </row>
+    <row r="919" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A919" s="5"/>
+    </row>
+    <row r="920" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A920" s="5"/>
+    </row>
+    <row r="921" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A921" s="5"/>
+    </row>
+    <row r="922" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A922" s="5"/>
+    </row>
+    <row r="923" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A923" s="5"/>
+    </row>
+    <row r="924" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A924" s="5"/>
+    </row>
+    <row r="925" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A925" s="5"/>
+    </row>
+    <row r="926" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A926" s="5"/>
+    </row>
+    <row r="927" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A927" s="5"/>
+    </row>
+    <row r="928" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A928" s="5"/>
+    </row>
+    <row r="929" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A929" s="5"/>
+    </row>
+    <row r="930" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A930" s="5"/>
+    </row>
+    <row r="931" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A931" s="5"/>
+    </row>
+    <row r="932" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A932" s="5"/>
+    </row>
+    <row r="933" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A933" s="5"/>
+    </row>
+    <row r="934" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A934" s="5"/>
+    </row>
+    <row r="935" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A935" s="5"/>
+    </row>
+    <row r="936" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A936" s="5"/>
+    </row>
+    <row r="937" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A937" s="5"/>
+    </row>
+    <row r="938" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A938" s="5"/>
+    </row>
+    <row r="939" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A939" s="5"/>
+    </row>
+    <row r="940" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A940" s="5"/>
+    </row>
+    <row r="941" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A941" s="5"/>
+    </row>
+    <row r="942" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A942" s="5"/>
+    </row>
+    <row r="943" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A943" s="5"/>
+    </row>
+    <row r="944" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A944" s="5"/>
+    </row>
+    <row r="945" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A945" s="5"/>
+    </row>
+    <row r="946" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A946" s="5"/>
+    </row>
+    <row r="947" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A947" s="5"/>
+    </row>
+    <row r="948" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A948" s="5"/>
+    </row>
+    <row r="949" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A949" s="5"/>
+    </row>
+    <row r="950" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A950" s="5"/>
+    </row>
+    <row r="951" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A951" s="5"/>
+    </row>
+    <row r="952" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A952" s="5"/>
+    </row>
+    <row r="953" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A953" s="5"/>
+    </row>
+    <row r="954" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A954" s="5"/>
+    </row>
+    <row r="955" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A955" s="5"/>
+    </row>
+    <row r="956" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A956" s="5"/>
+    </row>
+    <row r="957" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A957" s="5"/>
+    </row>
+    <row r="958" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A958" s="5"/>
+    </row>
+    <row r="959" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A959" s="5"/>
+    </row>
+    <row r="960" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A960" s="5"/>
+    </row>
+    <row r="961" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A961" s="5"/>
+    </row>
+    <row r="962" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A962" s="5"/>
+    </row>
+    <row r="963" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A963" s="5"/>
+    </row>
+    <row r="964" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A964" s="5"/>
+    </row>
+    <row r="965" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A965" s="5"/>
+    </row>
+    <row r="966" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A966" s="5"/>
+    </row>
+    <row r="967" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A967" s="5"/>
+    </row>
+    <row r="968" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A968" s="5"/>
+    </row>
+    <row r="969" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A969" s="5"/>
+    </row>
+    <row r="970" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A970" s="5"/>
+    </row>
+    <row r="971" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A971" s="5"/>
+    </row>
+    <row r="972" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A972" s="5"/>
+    </row>
+    <row r="973" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A973" s="5"/>
+    </row>
+    <row r="974" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A974" s="5"/>
+    </row>
+    <row r="975" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A975" s="5"/>
+    </row>
+    <row r="976" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A976" s="5"/>
+    </row>
+    <row r="977" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A977" s="5"/>
+    </row>
+    <row r="978" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A978" s="5"/>
+    </row>
+    <row r="979" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A979" s="5"/>
+    </row>
+    <row r="980" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A980" s="5"/>
+    </row>
+    <row r="981" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A981" s="5"/>
+    </row>
+    <row r="982" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A982" s="5"/>
+    </row>
+    <row r="983" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A983" s="5"/>
+    </row>
+    <row r="984" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A984" s="5"/>
+    </row>
+    <row r="985" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A985" s="5"/>
+    </row>
+    <row r="986" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A986" s="5"/>
+    </row>
+    <row r="987" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A987" s="5"/>
+    </row>
+    <row r="988" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A988" s="5"/>
+    </row>
+    <row r="989" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A989" s="5"/>
+    </row>
+    <row r="990" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A990" s="5"/>
+    </row>
+    <row r="991" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A991" s="5"/>
+    </row>
+    <row r="992" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A992" s="5"/>
+    </row>
+    <row r="993" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A993" s="5"/>
+    </row>
+    <row r="994" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A994" s="5"/>
+    </row>
+    <row r="995" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A995" s="5"/>
+    </row>
+    <row r="996" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A996" s="5"/>
+    </row>
+    <row r="997" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A997" s="5"/>
+    </row>
+    <row r="998" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A998" s="5"/>
+    </row>
+    <row r="999" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A999" s="5"/>
+    </row>
+    <row r="1000" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A1000" s="5"/>
     </row>
   </sheetData>
-  <drawing r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:A997"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="10.1" defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="101.0"/>
-[...3 lines deleted...]
-    <col customWidth="1" min="5" max="26" width="8.3"/>
+    <col min="1" max="1" width="101" customWidth="1"/>
+    <col min="2" max="2" width="23.140625" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" customWidth="1"/>
+    <col min="4" max="4" width="26" customWidth="1"/>
+    <col min="5" max="26" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:1" ht="409.6" x14ac:dyDescent="0.2">
+      <c r="A1" s="18" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="2" ht="15.75" customHeight="1"/>
-[...994 lines deleted...]
-    <row r="997" ht="15.75" customHeight="1"/>
+    <row r="2" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <printOptions/>
-  <pageMargins bottom="0.787401575" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.787401575"/>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
-  <drawing r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Macintosh Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>One-time compensation</vt:lpstr>
+      <vt:lpstr>List of options</vt:lpstr>
+      <vt:lpstr>Guidelines</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Elisabeth Draexler</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Elisabeth Draexler</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>