--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Salary and one-time compensations copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6A7C1AA-59F3-FE4D-AF7E-FF2C96A3A014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3203A69C-0F7D-2748-B911-EECECCC03288}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Wiederkehrende Vergütungen" sheetId="1" r:id="rId1"/>
     <sheet name="Liste der Optionen" sheetId="2" r:id="rId2"/>
     <sheet name="Richtlinien" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="MiWRKwEWLKudm5BPjsISkyegMd1ENQ7aqsQKymVpBNo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="183">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -726,52 +726,51 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Verwenden Sie diese Vorlage, um wiederkehrende Vergütungen in Personio zu importieren. Verwenden Sie die Datei „DE Upload Vergütungsdaten.xlsx“, um Vergütungsdaten zu importieren. Verwenden Sie die Datei „DE Upload individueller Boni.xlsx“, um individuelle Boni zu importieren.
 Bitte lesen Sie die folgende Anleitung, bevor Sie die Importvorlage ausfüllen.
 ___________________________________________________________________________________________________________________________________________
 1. Fügen Sie im ersten Arbeitsblatt eine neue Spalte für jede wiederkehrende Vergütungsart hinzu, die für Ihr Unternehmen relevant ist. Benennen Sie jede Spalte gemäß folgender Richtlinien:
 – Vergütung/Beschreibung der wiederkehrenden Vergütungsart.
 – Stellen Sie sicher, dass Sie die neue wiederkehrende Vergütungsart auch in Personio hinzufügen.
 2. Fügen Sie eine wiederkehrende Vergütungsart pro Person hinzu. Um mehrere wiederkehrende Vergütungsarten oder historische Daten für Mitarbeitende hinzuzufügen, verwenden Sie eine neue Zeile für jede wiederkehrende Vergütungsart, und geben Sie jeweils die E-Mail-Adresse der Person ein.
 3. Fügen Sie nur absolute Werte mit höchstens zwei Dezimalstellen hinzu. Relative Werte können nicht angezeigt werden.
 4. Fügen Sie eine Währung für die wiederkehrende Vergütung als dreistelligen Währungscode hinzu (z. B. EUR, USD, GBP). Sie können die unter "Liste der Optionen" aufgeführte Option als Referenz verwenden.
 5. Die Spalte „Intervall“ muss die jeweilige Zahlungsfrequenz enthalten. Es gibt verschiedene Optionen:
 – monatlich
 – quartalsweise
 – halbjährlich
 – jährlich</t>
     </r>
   </si>
   <si>
     <t>6. Die Spalte „Monat“ muss nur ausgefüllt werden, wenn Sie das Intervall „jährlich“ auswählen. Fügen Sie in diesem Fall den numerischen Wert für den Monat hinzu, in dem die Zahlung erfolgen soll. Geben Sie beispielsweise „11“ für November ein.
 7. Füllen Sie die Spalte „Gültig ab“ im Format YYYY-MM-DD aus.
-8. Das Datum „Gültig bis“ ist optional und kann ausgefüllt werden, wenn bereits festgelegt ist, dass die angegebene Vergütungsart abläuft. Das Datum „Gültig bis“ bezieht sich auf den letzten Tag, an dem die Vergütungsart noch gültig ist.
-9. Wenn Sie Hilfe beim Importieren der Dateien benötigen, wenden Sie sich im produktinternen Hilfebereich von Personio über „Hilfe &gt; Support anfordern“ an unser Supportteam.</t>
+8. Das Datum „Gültig bis“ ist optional und kann ausgefüllt werden, wenn bereits festgelegt ist, dass die angegebene Vergütungsart abläuft. Das Datum „Gültig bis“ bezieht sich auf den letzten Tag, an dem die Vergütungsart noch gültig ist.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1115,51 +1114,51 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.6640625" customWidth="1"/>
     <col min="3" max="3" width="31" customWidth="1"/>
     <col min="4" max="4" width="21.5" customWidth="1"/>
     <col min="5" max="5" width="8.83203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.6640625" customWidth="1"/>
     <col min="7" max="7" width="6.5" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="10.5" style="9" bestFit="1" customWidth="1"/>
     <col min="10" max="27" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
@@ -11816,67 +11815,67 @@
     </row>
     <row r="996" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A996" s="7"/>
     </row>
     <row r="997" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A997" s="7"/>
     </row>
     <row r="998" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A998" s="7"/>
     </row>
     <row r="999" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A999" s="7"/>
     </row>
     <row r="1000" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1000" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="128.83203125" customWidth="1"/>
     <col min="2" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="409.6" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="170" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:1" ht="119" x14ac:dyDescent="0.2">
       <c r="A2" s="16" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>