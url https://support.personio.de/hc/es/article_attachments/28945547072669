--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Salary and one-time compensations copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7EFF4F15-4915-F842-9AC7-5F1DFB5D2024}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7958955E-0F3D-1B4D-B64C-A3E66C4C1DEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Custom bonuses" sheetId="1" r:id="rId1"/>
     <sheet name="List of options" sheetId="2" r:id="rId2"/>
     <sheet name="Guidelines" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="fq+IWpBk/nhxuMeGzASPLfSeXEWCGIKIQsxglGvc10Q="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="168">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -614,52 +614,51 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Guidelines for filling in the custom bonuses upload file</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Use this template to import custom bonuses to Personio. To import recurring compensation types, use EN Recurring Compensations Upload.xlsx. To import salary data, use EN Salary Data Upload.xlsx.
 Please read the instructions before filling in the import template.
 ___________________________________________________________________________________________________________________________________________
 1. To import custom bonuses, you must activate the custom bonus in each employee's profile.
 2. Fill in the columns in the first worksheet without changing the headings or adding new ones.
 3. Each row refers to a bonus of one employee. To add multiple bonuses for one employee, add a new row with the employee's email address and the appropriate bonus.
 4. Only add absolute values for bonuses with a maximum of two decimal places. Relative values (e.g. percentages or fractions) cannot be displayed.
 5. Add a currency for the custom bonus record as three digit currency codes (ie EUR, USD, GBP). You can use the option listed in "List of options" as reference
-6. Fill in the 'Valid from' column in the format YYYY-MM-DD. The date corresponds to the respective payment month.
-7. If you need any help with importing the files, contact our Support team through the In-product Help area in Personio via Help &gt; Get support</t>
+6. Fill in the 'Valid from' column in the format YYYY-MM-DD. The date corresponds to the respective payment month.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -995,51 +994,51 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.5" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="8.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="7" customWidth="1"/>
     <col min="5" max="24" width="10.5" customWidth="1"/>
     <col min="25" max="27" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
@@ -8647,60 +8646,62 @@
     </row>
     <row r="996" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A996" s="11"/>
     </row>
     <row r="997" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A997" s="11"/>
     </row>
     <row r="998" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A998" s="11"/>
     </row>
     <row r="999" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A999" s="11"/>
     </row>
     <row r="1000" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1000" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="105.6640625" customWidth="1"/>
     <col min="2" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="409.6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1" ht="365" x14ac:dyDescent="0.2">
       <c r="A1" s="16" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>