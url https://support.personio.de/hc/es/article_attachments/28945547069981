--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Salary and one-time compensations copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8710BE97-26E3-A34C-8DB3-8CC39FD0F277}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EFDC8F71-6C97-314C-8DB7-13A7EC0B2AED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Salary data" sheetId="1" r:id="rId1"/>
     <sheet name="List of options" sheetId="2" r:id="rId2"/>
     <sheet name="Guidelines" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="iAd7z3Hmi4Oa6b45FfqCcltItLKxqD4Olt6kAPYDE1c="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="173">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -664,319 +664,82 @@
   <si>
     <t>ZAR</t>
   </si>
   <si>
     <t>ZMW</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Guidelines for filling in the salary data upload file</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-</t>
-[...108 lines deleted...]
-      <t xml:space="preserve">3. Fill in the gross salary in the 'Fixed salary' column. If you would like to add a holiday allowance, Christmas bonus or thirteenth salary, use recurring compensation types. Learn more about </t>
+Use this template to import salary data to Personio. To import recurring compensation types, use EN Recurring Compensations Upload.xlsx. To import custom bonuses, use EN Custom Bonuses Upload.xlsx.
+Please read the instructions before filling in the import template.
+___________________________________________________________________________________________________________________________________________
+1. Fill in the columns in the first worksheet without changing the headings or adding new ones.
+2. Each row corresponds to one salary period per employee. To add historical salary data for an employee, use a new row with the employee's email address. By filling in the 'Valid from' column, Personio can define the start and end date of each salary.
+3. Fill in the gross salary in the 'Fixed salary' column. If you would like to add a holiday allowance, Christmas bonus or thirteenth salary, use recurring compensation types. Learn more about </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color rgb="FF1155CC"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>recurring compensation types</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">.
-[...139 lines deleted...]
-      <t>9. If you need any help with importing the files, contact our Support team through the In-product Help area in Personio via Help &gt; Get support</t>
+      <t>.
+4. Add a currency for the salary record as three digit currency codes (ie EUR, USD, GBP). You can use the option listed in "List of options" as reference
+5. Add either a monthly / yearly gross salary or the hourly salary. You can't add both for the same period for an employee.
+6. Add salaries with a maximum of two decimal places.
+7. The 'Interval' column must contain the payment frequency. Here you have two options:
+- monthly (this option will be applied by default if the 'Interval' column is left empty). 
+- yearly (this option is only valid for a fixed salary and will be disregarded if used for an hourly salary).
+8. Fill in the 'Valid from' column in the format YYYY-MM-DD.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -1326,51 +1089,51 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="2" width="18.33203125" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="7.5" customWidth="1"/>
     <col min="5" max="5" width="22.6640625" customWidth="1"/>
     <col min="6" max="6" width="27.83203125" style="8" customWidth="1"/>
     <col min="7" max="26" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
@@ -8458,51 +8221,53 @@
     </row>
     <row r="154" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A154" s="14" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="155" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A155" s="14" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="156" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A156" s="14" t="s">
         <v>171</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="169.5" customWidth="1"/>
     <col min="2" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="409.6" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>