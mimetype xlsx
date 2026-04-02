--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Salary and one-time compensations copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90752A10-1EB9-8142-B843-824A3931AB27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5683FE2-7866-E043-83B1-B8A4835BE164}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Individuelle Boni" sheetId="1" r:id="rId1"/>
     <sheet name="Liste der Optionen" sheetId="2" r:id="rId2"/>
     <sheet name="Richtlinien" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="ad6TLeE2s7aJKYguyC4xOD+y78UvB565p0zgA51tyqc="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="168">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -605,52 +605,51 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Richtlinien zum Ausfüllen der Upload-Datei für individuelle Boni</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Verwenden Sie diese Vorlage, um individuelle Boni in Personio zu importieren. Zum Importieren wiederkehrender Vergütungsarten, verwenden Sie bitte die Datei „DE Upload wiederkehrender Vergütungen.xlsx“. Verwenden Sie die Datei „DE Upload Vergütungsdaten.xlsx“, um Vergütungsdaten zu importieren.
 Bitte lesen Sie die folgende Anleitung, bevor Sie die Importvorlage ausfüllen.
 ___________________________________________________________________________________________________________________________________________
 1. Um individuelle Boni zu importieren, müssen Sie den individuellen Bonus im Profil der einzelnen Mitarbeitenden aktivieren.
 2. Füllen Sie die Spalten im ersten Arbeitsblatt aus, ohne die Überschriften zu ändern oder neue hinzuzufügen.
 3. Jede Zeile bezieht sich auf einen Bonus einer Person. Wenn Sie einer Person mehrere Boni hinzufügen möchten, fügen Sie jeweils eine neue Zeile mit der E-Mail-Adresse der Person hinzu, und geben Sie den entsprechenden Bonus ein.
 4. Fügen Sie für Boni nur absolute Werte mit höchstens zwei Dezimalstellen hinzu. Relative Werte (z. B. Prozentsätze oder Brüche) können nicht angezeigt werden.
 5. Fügen Sie eine Währung für den flexiblen Bonus als dreistelligen Währungscode hinzu (z. B. EUR, USD, GBP). Sie können die unter "Liste der Optionen" aufgeführte Option als Referenz verwenden.
-6. Füllen Sie die Spalte „Gültig ab“ im Format YYYY-MM-DD aus. Das Datum entspricht dem jeweiligen Zahlungsmonat.
-7. Wenn Sie Hilfe beim Importieren der Dateien benötigen, wenden Sie sich im produktinternen Hilfebereich von Personio über „Hilfe &gt; Support anfordern“ an unser Supportteam.</t>
+6. Füllen Sie die Spalte „Gültig ab“ im Format YYYY-MM-DD aus. Das Datum entspricht dem jeweiligen Zahlungsmonat.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -8628,51 +8627,53 @@
     </row>
     <row r="996" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A996" s="11"/>
     </row>
     <row r="997" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A997" s="11"/>
     </row>
     <row r="998" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A998" s="11"/>
     </row>
     <row r="999" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A999" s="11"/>
     </row>
     <row r="1000" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1000" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="90.5" customWidth="1"/>
     <col min="2" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="409.6" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>