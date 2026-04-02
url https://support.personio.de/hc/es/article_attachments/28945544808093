--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Salary and one-time compensations copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{352E3347-9CEA-EA43-9240-A6D2CEA655E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4AC7511B-F419-9A46-AFA9-0CB5C46DFC2C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Vergütungsdaten" sheetId="1" r:id="rId1"/>
     <sheet name="Liste mit Optionen" sheetId="2" r:id="rId2"/>
     <sheet name="Richtlinien" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="yUbnJX325czAEiERfWa0Y+BujIvk5/JNh3Nu/EWyEKU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="174">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -651,52 +651,51 @@
   <si>
     <t>YER</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
     <t>ZMW</t>
   </si>
   <si>
     <t>Richtlinien zum Ausfüllen der Upload-Datei für Vergütungsdaten
 Verwenden Sie diese Vorlage, um Vergütungsdaten in Personio zu importieren. Verwenden Sie die Datei „DE Upload wiederkehrender Vergütungen.xlsx“, um wiederkehrende Vergütungsarten zu importieren. Verwenden Sie die Datei „DE Upload individueller Boni.xlsx“, um individuelle Boni zu importieren.
 Bitte lesen Sie die folgende Anleitung, bevor Sie die Importvorlage ausfüllen.
 ___________________________________________________________________________________________________________________________________________
 1. Füllen Sie die Spalten im ersten Arbeitsblatt aus, ohne die Überschriften zu ändern oder neue hinzuzufügen.
 2. Jede Zeile entspricht einer Vergütungsperiode pro Person. Um historische Gehaltsdaten für Mitarbeitende hinzufügen, verwenden Sie bitte jeweils eine neue Zeile, und geben Sie die E-Mail-Adresse der Person ein. Indem Sie die Spalte „Gültig ab“ ausfüllen, kann Personio das Start- und Enddatum für jede Vergütung definieren.
 3. Geben Sie das Bruttogehalt in der Spalte „Fixgehalt“ ein. Wenn Sie Urlaubsgeld, Weihnachtsgeld oder ein dreizehntes Monatsgehalt hinzufügen möchten, verwenden Sie die wiederkehrenden Vergütungsarten. Weitere Informationen erhalten Sie unter Wiederkehrende Vergütungsarten.
 4. Fügen Sie eine Währung für die Vergütung als dreistelligen Währungscode hinzu (z. B. EUR, USD, GBP). Sie können die unter "Liste mit Optionen" aufgeführte Option als Referenz verwenden.
 5. Fügen Sie entweder ein monatliches/jährliches Bruttoentgelt oder den Stundenlohn hinzu. Sie können nicht beides für denselben Zeitraum hinzufügen.
 6. Fügen Sie Vergütungen mit höchstens zwei Dezimalstellen hinzu.</t>
   </si>
   <si>
     <t>7. Die Spalte „Intervall“ muss die Zahlungsfrequenz enthalten. Hier haben Sie zwei Optionen:
 – monatlich (diese Option wird standardmäßig angewendet, wenn die Spalte „Intervall“ leer gelassen wird). 
 – jährlich (diese Option ist nur für ein Fixgehalt gültig und wird bei Verwendung von Stundenlöhnen ignoriert).
-8. Füllen Sie die Spalte „Gültig ab“ im Format YYYY-MM-DD aus.
-9. Wenn Sie Hilfe beim Importieren der Dateien brauchen, wenden Sie sich im produktinternen Hilfebereich von Personio über „Hilfe &gt; Support anfordern“ an unser Supportteam.</t>
+8. Füllen Sie die Spalte „Gültig ab“ im Format YYYY-MM-DD aus.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -9932,66 +9931,66 @@
     <row r="996" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A996" s="18"/>
     </row>
     <row r="997" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A997" s="18"/>
     </row>
     <row r="998" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A998" s="18"/>
     </row>
     <row r="999" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A999" s="18"/>
     </row>
     <row r="1000" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1000" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A1000"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="180" customWidth="1"/>
     <col min="2" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="356" x14ac:dyDescent="0.2">
       <c r="A1" s="19" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="119" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:1" ht="85" x14ac:dyDescent="0.2">
       <c r="A2" s="20" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>