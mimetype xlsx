--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Salary and one-time compensations copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A03CE14-085F-D44C-B90B-97370F918899}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{245337BD-ECE4-9E4A-AA8F-49072EB05FEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pagos recurrentes" sheetId="1" r:id="rId1"/>
     <sheet name="Lista de opciones" sheetId="2" r:id="rId2"/>
     <sheet name="Pautas" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="/7LTTiWWGe/z2uXU5kHXZr+x8aIVNfOM6vqyvzaI6Yk="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="182">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -742,52 +742,51 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Utiliza esta plantilla para importar pagos recurrentes a Personio. Para importar datos salariales, utiliza EN Salary Data Upload.xlsx. Para importar bonos personalizados, utiliza EN Custom Bonuses Upload.xlsx.
 Lee las instrucciones antes de rellenar la plantilla de importación.
 ___________________________________________________________________________________________________________________________________________
 1. En la primera hoja de trabajo, añade una nueva columna para cada nuevo tipo de pago recurrente relevante para tu empresa. Nombra cada columna siguiendo estas pautas:
 - Salario/descripción del tipo de pago recurrente.
 - Asegúrate de añadir también el nuevo tipo de pago recurrente en Personio.
 2. Añade un tipo de pago recurrente por empleado y fila. Para añadir varios tipos de pagos recurrentes o datos históricos de un empleado, utiliza una nueva fila para cada tipo de pago recurrente con la dirección de correo electrónico del empleado.
 3. Añade solamente valores absolutos con un máximo de dos decimales. No se pueden mostrar valores relativos.
 4. Añade una moneda para el registro de pago recurrente en forma de códigos de moneda de tres dígitos (es decir, EUR, USD, GBP). Puedes usar la opción incluida en la "Lista de opciones" como referencia.
 5. La columna Intervalo tiene que contener la frecuencia de pago en cuestión. Hay distintas opciones:
 - Mensualmente
 - Trimestralmente
 - Semestralmente
 - Anualmente</t>
     </r>
   </si>
   <si>
     <t>6. Solo tienes que rellenar la columna "Mes" si eliges el intervalo "anualmente", en cuyo caso, añade el número del mes en el que tiene que producirse el pago. Por ejemplo, introduce "11" para noviembre.
 7. Rellena la columna "Válido desde" con el formato AAAA-MM-DD.
-8. La fecha "Válido hasta" es opcional y puede rellenarse si el tipo de remuneración especificado ya está programado para caducar. La fecha "Válido hasta" se refiere al último día en que el tipo de remuneración sigue siendo válido.
-9. Si necesitas ayuda con la importación de los archivos, ponte en contacto con nuestro equipo de atención al cliente en el área de ayuda del producto de Personio a través de Ayuda &gt; Recibir asistencia</t>
+8. La fecha "Válido hasta" es opcional y puede rellenarse si el tipo de remuneración especificado ya está programado para caducar. La fecha "Válido hasta" se refiere al último día en que el tipo de remuneración sigue siendo válido.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1131,51 +1130,51 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AA1000"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="25.83203125" customWidth="1"/>
     <col min="3" max="3" width="32.83203125" customWidth="1"/>
     <col min="4" max="4" width="19.33203125" customWidth="1"/>
     <col min="5" max="5" width="6.1640625" customWidth="1"/>
     <col min="6" max="6" width="14.6640625" customWidth="1"/>
     <col min="7" max="7" width="4.6640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.83203125" style="9" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.5" style="9" bestFit="1" customWidth="1"/>
     <col min="10" max="27" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -11832,67 +11831,67 @@
     </row>
     <row r="996" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A996" s="7"/>
     </row>
     <row r="997" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A997" s="7"/>
     </row>
     <row r="998" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A998" s="7"/>
     </row>
     <row r="999" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A999" s="7"/>
     </row>
     <row r="1000" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1000" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:XFD2"/>
+    <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="127.1640625" customWidth="1"/>
     <col min="2" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="409.6" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="170" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:1" ht="119" x14ac:dyDescent="0.2">
       <c r="A2" s="16" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>