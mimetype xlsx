--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Salary and one-time compensations copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3835B63A-0010-B647-8DFF-2CE75B8875C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0F38E446-A518-7D44-94DF-5CD4B7BEF66A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Datos del salario" sheetId="1" r:id="rId1"/>
     <sheet name="Lista de opciones" sheetId="2" r:id="rId2"/>
     <sheet name="Pautas" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="YX7qUN5SDtr7Q/4U9iwhLM6qwqpQlY6tItEGJu17hWM="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="174">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -670,52 +670,51 @@
     <t>YER</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
     <t>ZMW</t>
   </si>
   <si>
     <t>Pautas para rellenar el archivo de subida de datos del salario
 Utiliza esta plantilla para importar datos del salario a Personio. Para importar tipos de pagos recurrentes, utiliza EN Recurring Compensations Upload.xlsx. Para importar bonos personalizados, utiliza EN Custom Bonuses Upload.xlsx.
 Lee las instrucciones antes de rellenar la plantilla de importación.
 ___________________________________________________________________________________________________________________________________________
 1. Rellena las columnas de la primera hoja de trabajo sin cambiar ni añadir encabezamientos.
 2. Cada fila corresponde a un periodo salarial por empleado. Para añadir datos salariales históricos de un empleado, utiliza una nueva fila con la dirección de correo electrónico del empleado. Si rellenas la columna Válido desde, Personio puede definir la fecha de inicio y de finalización de cada salario.
 3. Rellena el salario bruto en la columna Salario fijo. Si quieres añadir una paga de vacaciones, una paga extra de Navidad o un decimotercer sueldo, utiliza los tipos de pagos recurrentes. Más información sobre los tipos de pago recurrente.
 4. Añade una moneda para el registro de salario en forma de códigos de moneda de tres dígitos (es decir, EUR, USD, GBP). Puedes usar la opción incluida en la "Lista de opciones" como referencia.
 5. Añade un salario bruto mensual/anual o el salario por hora. No puedes añadir ambos para el mismo periodo para un empleado.
 6. Suma los salarios con un máximo de dos decimales.</t>
   </si>
   <si>
     <t xml:space="preserve">
 7. La columna Intervalo tiene que contener la frecuencia de pago. Aquí tienes dos opciones:
 - Mensualmente (esta opción se aplicará por defecto si la columna Intervalo se deja vacía). 
 - Anualmente (esta opción solo es válida para un salario fijo y no se tendrá en cuenta si se utiliza para un salario por hora).
-8. Rellena la columna Válido desde con el formato AAAA-MM-DD.
-9. Si necesitas ayuda con la importación de los archivos, ponte en contacto con nuestro equipo de atención al cliente en el área de ayuda del producto de Personio a través de Ayuda &gt; Recibir asistencia</t>
+8. Rellena la columna Válido desde con el formato AAAA-MM-DD.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1054,51 +1053,51 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="2" width="18.33203125" customWidth="1"/>
     <col min="3" max="3" width="16.1640625" customWidth="1"/>
     <col min="4" max="4" width="7.5" customWidth="1"/>
     <col min="5" max="5" width="22.6640625" customWidth="1"/>
     <col min="6" max="6" width="27.83203125" style="8" customWidth="1"/>
     <col min="7" max="26" width="10.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
@@ -10725,66 +10724,66 @@
     <row r="997" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A997" s="7"/>
     </row>
     <row r="998" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A998" s="7"/>
     </row>
     <row r="999" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A999" s="7"/>
     </row>
     <row r="1000" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1000" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="151.1640625" customWidth="1"/>
     <col min="2" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="335" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="153" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:1" ht="102" x14ac:dyDescent="0.2">
       <c r="A2" s="16" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>