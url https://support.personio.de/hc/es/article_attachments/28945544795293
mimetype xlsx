--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Salary and one-time compensations copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FF6B30C-B1F7-364F-B76E-EE13207F9C61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C500979-C33D-F34F-9DDA-920B6637DEA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bonus personalizados" sheetId="1" r:id="rId1"/>
     <sheet name="Lista de opciones" sheetId="2" r:id="rId2"/>
     <sheet name="Pautas" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="O6vduA8GQEbxtAqOh8kkBunMgJPJFORqYSra/T+5mxE="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="168">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -614,52 +614,51 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pautas para rellenar el archivo de subida de bonus personalizados</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Utiliza esta plantilla para importar bonus personalizados a Personio. Para importar tipos de pagos recurrentes, utiliza EN Recurring Compensations Upload.xlsx Para importar datos salariales, utiliza EN Salary Data Upload.xlsx.
 Lee las instrucciones antes de rellenar la plantilla de importación.
 ___________________________________________________________________________________________________________________________________________
 1. Para importar bonus personalizados, tienes que activar el bonus personalizado en el perfil de cada empleado.
 2. Rellena las columnas de la primera hoja de trabajo sin cambiar ni añadir encabezamientos.
 3. Cada fila se refiere al bonus de un empleado. Para añadir varios bonus para un empleado, añade una nueva fila con la dirección de correo electrónico del empleado y el bonus correspondiente.
 4. Añade solamente valores absolutos para los bonus con un máximo de dos decimales. No se pueden mostrar valores relativos (por ejemplo, porcentajes o fracciones).
 5. Añade una moneda para el registro de bonus personalizado en forma de códigos de moneda de tres dígitos (es decir, EUR, USD, GBP). Puedes usar la opción incluida en la "Lista de opciones" como referencia.
-6. Rellena la columna Válido desde con el formato AAAA-MM-DD. La fecha corresponde al mes de pago correspondiente.
-7. Si necesitas ayuda con la importación de los archivos, ponte en contacto con nuestro equipo de atención al cliente en el área de ayuda del producto de Personio a través de Ayuda &gt; Recibir asistencia</t>
+6. Rellena la columna Válido desde con el formato AAAA-MM-DD. La fecha corresponde al mes de pago correspondiente.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -8654,60 +8653,62 @@
     </row>
     <row r="996" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A996" s="16"/>
     </row>
     <row r="997" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A997" s="16"/>
     </row>
     <row r="998" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A998" s="16"/>
     </row>
     <row r="999" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A999" s="16"/>
     </row>
     <row r="1000" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1000" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="106" customWidth="1"/>
     <col min="2" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="409.6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1" ht="365" x14ac:dyDescent="0.2">
       <c r="A1" s="17" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>