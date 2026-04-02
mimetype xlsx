--- v0 (2025-10-23)
+++ v1 (2026-04-02)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Salary and one-time compensations copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8ABE210C-7D2B-F547-B60C-423A89513098}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D3EA42E3-6F56-744A-8441-084A50C3AFEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Recurring compensations" sheetId="1" r:id="rId1"/>
     <sheet name="List of options" sheetId="2" r:id="rId2"/>
     <sheet name="Guidelines" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="u5zwYxx8xYr8QwU04dNLgcHthhM/x3WmRSSUIPVFBGM="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="183">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -753,52 +753,51 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Use this template to import recurring compensations to Personio. To import salary data, use EN Salary Data Upload.xlsx. To import custom bonuses, use EN Custom Bonuses Upload.xlsx.
 Read these instructions before filling in the import template.
 ___________________________________________________________________________________________________________________________________________
 1. In the first worksheet, add a new column for each new recurring compensation type relevant to your company. Name each column following these guidelines:
 - Salary / description of the recurring compensation type.
 - Make sure to add the new recurring compensation type in Personio as well.
 2. Add one recurring compensation type per employee per row. To add multiple recurring compensation types or historical data for one employee, use a new row for each recurring compensation type with the employee's email address.
 3. Only add absolute values with a maximum of two decimal places. Relative values cannot be displayed.
 4. Add a currency for the recurring compensation record as three digit currency codes (ie EUR, USD, GBP). You can use the option listed in "List of options" as reference
 5. The 'Interval' column must contain the payment frequency in question. There are several options:
 - monthly
 - quarterly
 - half-yearly
 - yearly</t>
     </r>
   </si>
   <si>
     <t>6. The 'Month' column only needs to be filled in if you choose the interval 'yearly'. In that case, please add the number of the month in which the payment is to occur. For example, enter '11' for November.
 7. Fill in the 'Valid from' column in the format YYYY-MM-DD.
-8. The 'Valid until' date is optional and can be filled in if the specified compensation type is already scheduled to expire. The 'Valid until' date refers to the last day the compensation type is still valid.
-9. If you need any help with importing the files, contact our Support team through the In-product Help area in Personio via Help &gt; Get support</t>
+8. The 'Valid until' date is optional and can be filled in if the specified compensation type is already scheduled to expire. The 'Valid until' date refers to the last day the compensation type is still valid.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -11842,53 +11841,51 @@
     </row>
     <row r="996" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A996" s="7"/>
     </row>
     <row r="997" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A997" s="7"/>
     </row>
     <row r="998" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A998" s="7"/>
     </row>
     <row r="999" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A999" s="7"/>
     </row>
     <row r="1000" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1000" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="117.1640625" customWidth="1"/>
     <col min="2" max="6" width="10.5" customWidth="1"/>
     <col min="7" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="409.6" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="143" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>