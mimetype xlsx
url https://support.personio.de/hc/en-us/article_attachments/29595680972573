--- v0 (2025-10-26)
+++ v1 (2026-04-01)
@@ -1,3256 +1,3539 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...12 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Employees copy/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4025119-C158-6444-9610-68F456A6791F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="Datos del empleado" sheetId="1" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet state="visible" name="Pautas" sheetId="3" r:id="rId6"/>
+    <sheet name="Datos del empleado" sheetId="1" r:id="rId1"/>
+    <sheet name="Lista de opciones" sheetId="2" r:id="rId2"/>
+    <sheet name="Pautas" sheetId="3" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr/>
+  <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="j98DFOWeENgrwpVBkijuSNQZeWfy3GJaH5+H3AzuaVs="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="343">
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Nombre</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Apellidos</t>
     </r>
   </si>
   <si>
     <t>Género</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Correo electrónico</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Estado</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tipo de empleo</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Fecha de contratación</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Supervisor</t>
     </r>
   </si>
   <si>
     <t>Centro de trabajo</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Horas semanales</t>
     </r>
   </si>
   <si>
     <t>Horas a tiempo completo</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Departamento</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Equipo</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Puesto</t>
     </r>
   </si>
   <si>
     <t>Finalización de contrato</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Fecha de rescisión</t>
     </r>
   </si>
   <si>
     <t>Tipo de rescisión</t>
   </si>
   <si>
     <t>Baja voluntaria</t>
   </si>
   <si>
     <t>Cese lamentado</t>
   </si>
   <si>
     <t>El puesto tiene que cubrirse de nuevo</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Centro de costes</t>
     </r>
   </si>
   <si>
     <t>Duración del periodo de prueba</t>
   </si>
   <si>
     <t>Entidad legal</t>
   </si>
   <si>
     <t>Cumpleaños</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>LinkedIn</t>
     </r>
   </si>
   <si>
     <t>ID de empleado</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Nacionalidad</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Periodo de preaviso</t>
     </r>
   </si>
   <si>
     <t>Dirección postal</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Código postal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ciudad</t>
     </r>
   </si>
   <si>
     <t>Correo electrónico personal</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Número de la Seguridad Social</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Estado civil</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tipo de salario</t>
     </r>
   </si>
   <si>
     <t>Titular de la cuenta</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>IBAN</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>BIC</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Nombre del contacto de emergencia</t>
     </r>
   </si>
   <si>
     <t>Móvil del contacto de emergencia</t>
   </si>
   <si>
     <t>Relación con el contacto de emergencia</t>
   </si>
   <si>
     <t>ID del ordernador portatil</t>
   </si>
   <si>
     <t>Formación y Prevención de Riesgos Laborales</t>
   </si>
   <si>
     <t>Nombre del trabajo</t>
   </si>
   <si>
     <t>Familia profesional</t>
   </si>
   <si>
     <t>Trayectoria profesional</t>
   </si>
   <si>
     <t>Nivel del puesto de trabajo</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Max</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Doe</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Hombre</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>max@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Activo</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Interno</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Londres</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ventas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Dirección de ventas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Jefe de equipo</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>https://www.linkedin.com/</t>
     </r>
   </si>
   <si>
     <t>Alemán/a</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>6 meses</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">16 Xample Street </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Londres</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>max@private-personiomail.com</t>
     </r>
   </si>
   <si>
     <t>soltero/a</t>
   </si>
   <si>
     <t>Fijo</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Serena Doe</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>01234567</t>
     </r>
   </si>
   <si>
     <t>Compañero/a de vida</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>sí</t>
     </r>
   </si>
   <si>
     <t>Product Manager</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Individual Contributor</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Erika</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Doe</t>
     </r>
   </si>
   <si>
     <t>Mujer</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>erika@personio-sample.de</t>
     </r>
   </si>
   <si>
     <t>Activo</t>
   </si>
   <si>
     <t>Interno</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>max@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Londres</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ventas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Desarrollo de ventas </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Representante </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>https://www.linkedin.com/</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Británico/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>3 meses</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>20 Xample Street </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Londres</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>erika@private-personiomail.com</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>casado/a</t>
     </r>
   </si>
   <si>
     <t>Por horas</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>James Doe</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>01234567</t>
     </r>
   </si>
   <si>
     <t>Cónyuge</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>sí</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Estado</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tipo de empleo</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Duración del periodo de prueba (en meses)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Nacionalidad</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Idioma</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Estado civil</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tipo de salario</t>
     </r>
   </si>
   <si>
     <t>Vehículo de empresa</t>
   </si>
   <si>
     <t>Primeros auxilios</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Hombre</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Activo</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Interno</t>
     </r>
   </si>
   <si>
     <t>Acuerdo de liquidación</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Afgano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>de-DE</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>casado/a</t>
     </r>
   </si>
   <si>
     <t>Padre</t>
   </si>
   <si>
     <t>Completado</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Mujer</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Inactivo</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Externo</t>
     </r>
   </si>
   <si>
     <t>Acuerdo de terminación</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Albanés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>en-UK</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>divorciado/a</t>
     </r>
   </si>
   <si>
     <t>Madre</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Diverso</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Onboarding</t>
     </r>
   </si>
   <si>
     <t>Cambio de entidad legal</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Argelino/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>en-US</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>viudo/a</t>
     </r>
   </si>
   <si>
     <t>Hermano</t>
   </si>
   <si>
     <t>Cancelación válida</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Americano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>es-ES</t>
     </r>
   </si>
   <si>
     <t>Hermana</t>
   </si>
   <si>
     <t>Acuerdo colectivo de despido</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Andorrano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>nl-NL</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>pareja de hecho</t>
     </r>
   </si>
   <si>
     <t>Otro familia</t>
   </si>
   <si>
     <t>El empleador renuncia con una suspensión irrevocable</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Angoleño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>fr-FR</t>
     </r>
   </si>
   <si>
     <t>Fallecimiento</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Antiguano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>it-IT</t>
     </r>
   </si>
   <si>
     <t>Fin del contrato</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Argentino/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>sv-SE</t>
     </r>
   </si>
   <si>
     <t>Amigos</t>
   </si>
   <si>
     <t>Jubilación</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Armenio/a</t>
     </r>
   </si>
   <si>
     <t>fi-FI</t>
   </si>
   <si>
     <t>Renuncia del empleado</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Australiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>pl-PL</t>
     </r>
   </si>
   <si>
     <t>Renuncia del empleador</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Austriaco/a</t>
     </r>
   </si>
   <si>
     <t>Resolución judicial</t>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Azerbaiyano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Bahameño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Bareiní</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Bangladesí</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Barbadense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Barbudense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Botsuano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Bielorruso/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Belga</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Beliceño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Beninés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Butanés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Boliviano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Bosnio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Brasileño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Británico/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Bruneano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Búlgaro/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Burkinés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Birmano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Burundés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Camboyano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Camerunés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Canadiense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Caboverdiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Centroafricano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Chadiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Chileno/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Chino/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Colombiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Comorense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Congoleño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Costarricense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Croata</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Cubano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Chipriota</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Checho/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Danés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Yibutiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Dominicano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Neerlandés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Timorense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ecuatoriano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Egipcio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Emiratí</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ecuatoguineano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Eritreo/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Estonio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Etíope</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Fiyiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Filipino/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Finlandés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Francés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Gabonés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Gambiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Georgiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Alemán/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ghanés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Griego/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Granadino/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Guatemalteco/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Bisauguineano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Guineano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Guyanés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Haitiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Bosnioherzegovino/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Hondureño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Húngaro/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Kiribatiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Islandés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Indio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Indonesio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Iraní</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Iraquí</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Irlandés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Israelí</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Italiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Marfileño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Jamaicano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Japonés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Jordano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Kazajo/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Keniano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Sancristobaleño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Kuwaití</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Kirguís</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Laosiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Letón/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Libanés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Liberiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Libio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Liechtensteiniano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Lituano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Luxemburgués/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Macedonio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Malgaches</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Malaui</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Malasio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Maldivo/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Maliense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Maltés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Marshalés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Mauriciano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Mexicano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Micronesio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Moldavo/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Monegasco/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Mongol/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Marroquí</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Lesotense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Botsuano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Mozambiqueño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Namibio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Nauruano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Nepalés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Neozelandés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Vanuatuense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Nicaragüense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Nigerino/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Norcoreano</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Norirlandés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Noruego/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Omaní</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Pakistaní</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Palauano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Panameño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Papú</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Paraguayo/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Peruano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Polaco/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Portugués/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Catarí</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Rumano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ruso/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ruandés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Santalucense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Salvadoreño/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Samoano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Sanmarinense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Santotomense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Saudí</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Escocés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Senegalés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Serbio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Seychellense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Sierraleonés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Singapurense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Eslovaco/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Esloveno/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Salomonense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Somalí</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Sudafricano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Surcoreano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Español/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ceilanés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Sudanés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Surinamés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Suazi</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Sueco/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Suizo/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Sirio/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Taiwanés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tayiko/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tanzano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tailandés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Togolés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tongano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Trinitense</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tunecino/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Turco/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Tuvaluano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ugandés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Ucraniano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Uruguayo/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Uzbeko/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Venezolano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Vietnamita</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Galés/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Yemení</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Zambiano/a</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Zimbabuense</t>
     </r>
   </si>
   <si>
     <t>Pautas para rellenar el archivo de subida de datos del empleado
 Lee las instrucciones antes de rellenar la plantilla de importación.
 ___________________________________________________________________________________________________________________________________________
 1. Antes de rellenar esta plantilla, configura los departamentos y establece las horas de trabajo semanales equivalentes a tiempo completo (ETC) para cada departamento. Para ello, dirígete a Personio &gt; Configuración &gt; Departamentos y equipos &gt; Departamentos. Más información sobre la configuración de departamentos y equipos: https://support.personio.de/hc/es/articles/18862110441885-Configurar-departamentos-y-equipos
 2. Rellena la primera hoja de trabajo con los atributos asociados a los títulos amarillos. Estos atributos son esenciales para utilizar Personio y completarlos es el requisito mínimo para esta importación de datos.
 3. Una línea corresponde a un empleado. Introduce las direcciones de correo electrónico del empleado. Personio utiliza esta dirección de correo electrónico como identificador único para asignar los datos del empleado. Es especialmente relevante para importaciones posteriores, como la importación de datos salariales o la importación de ausencias.
 4. Puedes eliminar los atributos que no necesites en Personio y la columna correspondiente en el archivo Excel. No puedes eliminar atributos del sistema que están anclados y marcados con un candado en Personio porque están relacionados con otras funciones.
 5. El atributo Empresa secundaria solo está disponible en determinados planes y puede suprimirse en el archivo Excel si tu empresa no consta de diferentes empresas secundarias.
 6. Introduce siempre las fechas en el formato AAAA-MM-DD.
 7. Algunos atributos son listas de opciones. En este caso, algunas opciones (restricciones) ya están predefinidas. Estos atributos están escritos en cursiva. Puedes encontrar las opciones correspondientes en la segunda hoja de trabajo. Copia estos atributos 1:1 en el archivo de importación y asegúrate de que están escritos exactamente igual (incluyendo mayúsculas y minúsculas). Esto es esencial para que funcione la importación.
 8. Especifica el fin de contrato solamente si lo hay. En caso de empleo indefinido, deja este campo en blanco.
-9. Para la columna Supervisor, introduce la dirección de correo electrónico de los supervisores almacenados en Personio. Para los empleados directivos que no tienen superiores, puedes dejar en blanco el campo correspondiente.
-10. Si necesitas ayuda con la importación de los archivos, ponte en contacto con nuestro equipo de atención al cliente en el área de ayuda del producto de Personio a través de Ayuda &gt; Recibir asistencia</t>
+9. Para la columna Supervisor, introduce la dirección de correo electrónico de los supervisores almacenados en Personio. Para los empleados directivos que no tienen superiores, puedes dejar en blanco el campo correspondiente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD6F1F7"/>
         <bgColor rgb="FFD6F1F7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5F0F7"/>
         <bgColor rgb="FFD5F0F7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
-    <border/>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
-[...11 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+  <cellXfs count="16">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="14" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-[...15 lines deleted...]
-      <alignment shrinkToFit="0" wrapText="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
-[...11 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -3396,175 +3679,163 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AU1000"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="11.22" defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="12.67"/>
-[...37 lines deleted...]
-    <col customWidth="1" min="44" max="47" width="17.67"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="12.1640625" customWidth="1"/>
+    <col min="3" max="3" width="11.1640625" customWidth="1"/>
+    <col min="4" max="4" width="24.6640625" customWidth="1"/>
+    <col min="5" max="5" width="10.83203125" customWidth="1"/>
+    <col min="6" max="6" width="21.83203125" customWidth="1"/>
+    <col min="7" max="7" width="19.6640625" customWidth="1"/>
+    <col min="8" max="8" width="23.33203125" customWidth="1"/>
+    <col min="9" max="9" width="17.6640625" customWidth="1"/>
+    <col min="10" max="11" width="15.33203125" customWidth="1"/>
+    <col min="12" max="12" width="17.6640625" customWidth="1"/>
+    <col min="13" max="13" width="19" customWidth="1"/>
+    <col min="14" max="14" width="15.6640625" customWidth="1"/>
+    <col min="15" max="15" width="18.1640625" customWidth="1"/>
+    <col min="16" max="20" width="15.5" customWidth="1"/>
+    <col min="21" max="21" width="15.83203125" customWidth="1"/>
+    <col min="22" max="22" width="28.5" customWidth="1"/>
+    <col min="23" max="23" width="30.6640625" customWidth="1"/>
+    <col min="24" max="24" width="16.6640625" customWidth="1"/>
+    <col min="25" max="25" width="31.33203125" customWidth="1"/>
+    <col min="26" max="26" width="23.1640625" customWidth="1"/>
+    <col min="27" max="27" width="17.83203125" customWidth="1"/>
+    <col min="28" max="28" width="18" customWidth="1"/>
+    <col min="29" max="29" width="30" customWidth="1"/>
+    <col min="30" max="30" width="20.1640625" customWidth="1"/>
+    <col min="31" max="31" width="15.6640625" customWidth="1"/>
+    <col min="32" max="32" width="28.33203125" customWidth="1"/>
+    <col min="33" max="33" width="27" customWidth="1"/>
+    <col min="34" max="34" width="13.5" customWidth="1"/>
+    <col min="35" max="35" width="17.33203125" customWidth="1"/>
+    <col min="36" max="36" width="24.83203125" customWidth="1"/>
+    <col min="37" max="37" width="15.33203125" customWidth="1"/>
+    <col min="38" max="38" width="18.83203125" customWidth="1"/>
+    <col min="39" max="39" width="31.5" customWidth="1"/>
+    <col min="40" max="40" width="39.5" customWidth="1"/>
+    <col min="41" max="41" width="43.1640625" customWidth="1"/>
+    <col min="42" max="42" width="17.6640625" customWidth="1"/>
+    <col min="43" max="43" width="27.33203125" customWidth="1"/>
+    <col min="44" max="47" width="17.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="15.75" customHeight="1">
+    <row r="1" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="3" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="5" t="s">
+      <c r="Q1" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="5" t="s">
+      <c r="R1" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="5" t="s">
+      <c r="S1" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="5" t="s">
+      <c r="T1" s="3" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="3" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="3" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="3" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="3" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="3" t="s">
         <v>27</v>
@@ -3605,11669 +3876,11734 @@
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="AP1" s="3" t="s">
         <v>41</v>
       </c>
       <c r="AQ1" s="3" t="s">
         <v>42</v>
       </c>
       <c r="AR1" s="3" t="s">
         <v>43</v>
       </c>
       <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
       <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
       <c r="AU1" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="2" ht="15.75" customHeight="1">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="7" t="s">
+      <c r="B2" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="C2" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="D2" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="F2" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="G2" s="8">
-[...3 lines deleted...]
-      <c r="I2" s="7" t="s">
+      <c r="G2" s="7">
+        <v>43903</v>
+      </c>
+      <c r="H2" s="8"/>
+      <c r="I2" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="J2" s="7">
-[...5 lines deleted...]
-      <c r="L2" s="7" t="s">
+      <c r="J2" s="6">
+        <v>40</v>
+      </c>
+      <c r="K2" s="6">
+        <v>40</v>
+      </c>
+      <c r="L2" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="N2" s="7" t="s">
+      <c r="N2" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="O2" s="8"/>
-[...14 lines deleted...]
-      <c r="Y2" s="6" t="s">
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="6">
+        <v>123</v>
+      </c>
+      <c r="V2" s="6">
+        <v>1</v>
+      </c>
+      <c r="X2" s="9">
+        <v>25614</v>
+      </c>
+      <c r="Y2" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="Z2" s="6">
-[...2 lines deleted...]
-      <c r="AA2" s="6" t="s">
+      <c r="Z2" s="5">
+        <v>10</v>
+      </c>
+      <c r="AA2" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="AB2" s="6" t="s">
+      <c r="AB2" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="AC2" s="6" t="s">
+      <c r="AC2" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="AD2" s="6">
-[...2 lines deleted...]
-      <c r="AE2" s="6" t="s">
+      <c r="AD2" s="5">
+        <v>12345</v>
+      </c>
+      <c r="AE2" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="AF2" s="6" t="s">
+      <c r="AF2" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="AH2" s="6" t="s">
+      <c r="AH2" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="AI2" s="6" t="s">
+      <c r="AI2" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="AM2" s="6" t="s">
+      <c r="AM2" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="AN2" s="12" t="s">
+      <c r="AN2" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="AO2" s="6" t="s">
+      <c r="AO2" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="AP2" s="6">
-[...2 lines deleted...]
-      <c r="AQ2" s="6" t="s">
+      <c r="AP2" s="5">
+        <v>56</v>
+      </c>
+      <c r="AQ2" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="AR2" s="6" t="s">
+      <c r="AR2" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="AS2" s="6" t="s">
+      <c r="AS2" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="AT2" s="6" t="s">
+      <c r="AT2" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="AU2" s="6" t="s">
+      <c r="AU2" s="5" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="3" ht="15.75" customHeight="1">
-      <c r="A3" s="6" t="s">
+    <row r="3" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="E3" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="G3" s="8">
-[...2 lines deleted...]
-      <c r="H3" s="7" t="s">
+      <c r="G3" s="7">
+        <v>44501</v>
+      </c>
+      <c r="H3" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="I3" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="J3" s="7">
-[...5 lines deleted...]
-      <c r="L3" s="7" t="s">
+      <c r="J3" s="6">
+        <v>32</v>
+      </c>
+      <c r="K3" s="6">
+        <v>32</v>
+      </c>
+      <c r="L3" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="M3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="N3" s="7" t="s">
+      <c r="N3" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="O3" s="8">
-[...16 lines deleted...]
-      <c r="Y3" s="6" t="s">
+      <c r="O3" s="7">
+        <v>43830</v>
+      </c>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="8"/>
+      <c r="R3" s="8"/>
+      <c r="S3" s="8"/>
+      <c r="T3" s="8"/>
+      <c r="U3" s="6">
+        <v>124</v>
+      </c>
+      <c r="V3" s="6">
+        <v>4</v>
+      </c>
+      <c r="X3" s="9">
+        <v>29528</v>
+      </c>
+      <c r="Y3" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="Z3" s="6">
-[...2 lines deleted...]
-      <c r="AA3" s="6" t="s">
+      <c r="Z3" s="5">
+        <v>11</v>
+      </c>
+      <c r="AA3" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="AB3" s="6" t="s">
+      <c r="AB3" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="AC3" s="6" t="s">
+      <c r="AC3" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="AD3" s="6">
-[...2 lines deleted...]
-      <c r="AE3" s="6" t="s">
+      <c r="AD3" s="5">
+        <v>12345</v>
+      </c>
+      <c r="AE3" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="AF3" s="6" t="s">
+      <c r="AF3" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="AH3" s="6" t="s">
+      <c r="AH3" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="AI3" s="6" t="s">
+      <c r="AI3" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="AM3" s="6" t="s">
+      <c r="AM3" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="AN3" s="12" t="s">
+      <c r="AN3" s="10" t="s">
         <v>93</v>
       </c>
-      <c r="AO3" s="6" t="s">
+      <c r="AO3" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="AP3" s="6">
-[...2 lines deleted...]
-      <c r="AQ3" s="6" t="s">
+      <c r="AP3" s="5">
+        <v>57</v>
+      </c>
+      <c r="AQ3" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="AR3" s="6" t="s">
+      <c r="AR3" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="AS3" s="6" t="s">
+      <c r="AS3" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="AT3" s="6" t="s">
+      <c r="AT3" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="AU3" s="6" t="s">
+      <c r="AU3" s="5" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="4" ht="15.75" customHeight="1">
-[...7725 lines deleted...]
-      <c r="X1000" s="11"/>
+    <row r="4" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G4" s="7"/>
+      <c r="H4" s="11"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="8"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="8"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
+      <c r="X4" s="9"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AN4" s="10"/>
+    </row>
+    <row r="5" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G5" s="7"/>
+      <c r="H5" s="11"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="8"/>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="8"/>
+      <c r="U5" s="6"/>
+      <c r="V5" s="6"/>
+      <c r="X5" s="9"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AN5" s="10"/>
+    </row>
+    <row r="6" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G6" s="7"/>
+      <c r="H6" s="11"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="11"/>
+      <c r="S6" s="11"/>
+      <c r="T6" s="11"/>
+      <c r="X6" s="9"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AN6" s="10"/>
+    </row>
+    <row r="7" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G7" s="7"/>
+      <c r="H7" s="11"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="9"/>
+      <c r="Q7" s="11"/>
+      <c r="R7" s="11"/>
+      <c r="S7" s="11"/>
+      <c r="T7" s="11"/>
+      <c r="X7" s="9"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AN7" s="10"/>
+    </row>
+    <row r="8" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G8" s="7"/>
+      <c r="H8" s="11"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="11"/>
+      <c r="R8" s="11"/>
+      <c r="S8" s="11"/>
+      <c r="T8" s="11"/>
+      <c r="X8" s="9"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AN8" s="10"/>
+    </row>
+    <row r="9" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G9" s="7"/>
+      <c r="H9" s="11"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="11"/>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="X9" s="9"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AN9" s="10"/>
+    </row>
+    <row r="10" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G10" s="7"/>
+      <c r="H10" s="11"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="9"/>
+      <c r="Q10" s="11"/>
+      <c r="R10" s="11"/>
+      <c r="S10" s="11"/>
+      <c r="T10" s="11"/>
+      <c r="X10" s="9"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AN10" s="10"/>
+    </row>
+    <row r="11" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G11" s="7"/>
+      <c r="H11" s="11"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="9"/>
+      <c r="Q11" s="11"/>
+      <c r="R11" s="11"/>
+      <c r="S11" s="11"/>
+      <c r="T11" s="11"/>
+      <c r="X11" s="9"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AN11" s="10"/>
+    </row>
+    <row r="12" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G12" s="7"/>
+      <c r="H12" s="11"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="9"/>
+      <c r="Q12" s="11"/>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11"/>
+      <c r="T12" s="11"/>
+      <c r="X12" s="9"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AN12" s="10"/>
+    </row>
+    <row r="13" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G13" s="7"/>
+      <c r="H13" s="11"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="9"/>
+      <c r="Q13" s="11"/>
+      <c r="R13" s="11"/>
+      <c r="S13" s="11"/>
+      <c r="T13" s="11"/>
+      <c r="X13" s="9"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AN13" s="10"/>
+    </row>
+    <row r="14" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G14" s="7"/>
+      <c r="H14" s="11"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="11"/>
+      <c r="R14" s="11"/>
+      <c r="S14" s="11"/>
+      <c r="T14" s="11"/>
+      <c r="X14" s="9"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AN14" s="10"/>
+    </row>
+    <row r="15" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G15" s="7"/>
+      <c r="H15" s="11"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="9"/>
+      <c r="Q15" s="11"/>
+      <c r="R15" s="11"/>
+      <c r="S15" s="11"/>
+      <c r="T15" s="11"/>
+      <c r="X15" s="9"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+      <c r="AN15" s="10"/>
+    </row>
+    <row r="16" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G16" s="7"/>
+      <c r="H16" s="11"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="9"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="X16" s="9"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AN16" s="10"/>
+    </row>
+    <row r="17" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G17" s="7"/>
+      <c r="H17" s="11"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="9"/>
+      <c r="Q17" s="11"/>
+      <c r="R17" s="11"/>
+      <c r="S17" s="11"/>
+      <c r="T17" s="11"/>
+      <c r="X17" s="9"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AN17" s="10"/>
+    </row>
+    <row r="18" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G18" s="7"/>
+      <c r="H18" s="11"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="9"/>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="11"/>
+      <c r="S18" s="11"/>
+      <c r="T18" s="11"/>
+      <c r="X18" s="9"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AN18" s="10"/>
+    </row>
+    <row r="19" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G19" s="7"/>
+      <c r="H19" s="11"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="9"/>
+      <c r="Q19" s="11"/>
+      <c r="R19" s="11"/>
+      <c r="S19" s="11"/>
+      <c r="T19" s="11"/>
+      <c r="X19" s="9"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AN19" s="10"/>
+    </row>
+    <row r="20" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G20" s="7"/>
+      <c r="H20" s="11"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="9"/>
+      <c r="Q20" s="11"/>
+      <c r="R20" s="11"/>
+      <c r="S20" s="11"/>
+      <c r="T20" s="11"/>
+      <c r="X20" s="9"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AN20" s="10"/>
+    </row>
+    <row r="21" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G21" s="7"/>
+      <c r="H21" s="11"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="9"/>
+      <c r="Q21" s="11"/>
+      <c r="R21" s="11"/>
+      <c r="S21" s="11"/>
+      <c r="T21" s="11"/>
+      <c r="X21" s="9"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AN21" s="10"/>
+    </row>
+    <row r="22" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G22" s="7"/>
+      <c r="H22" s="11"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="9"/>
+      <c r="Q22" s="11"/>
+      <c r="R22" s="11"/>
+      <c r="S22" s="11"/>
+      <c r="T22" s="11"/>
+      <c r="X22" s="9"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AN22" s="10"/>
+    </row>
+    <row r="23" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G23" s="7"/>
+      <c r="H23" s="11"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="9"/>
+      <c r="Q23" s="11"/>
+      <c r="R23" s="11"/>
+      <c r="S23" s="11"/>
+      <c r="T23" s="11"/>
+      <c r="X23" s="9"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AN23" s="10"/>
+    </row>
+    <row r="24" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G24" s="7"/>
+      <c r="H24" s="11"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="9"/>
+      <c r="Q24" s="11"/>
+      <c r="R24" s="11"/>
+      <c r="S24" s="11"/>
+      <c r="T24" s="11"/>
+      <c r="X24" s="9"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AN24" s="10"/>
+    </row>
+    <row r="25" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G25" s="7"/>
+      <c r="H25" s="11"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="9"/>
+      <c r="Q25" s="11"/>
+      <c r="R25" s="11"/>
+      <c r="S25" s="11"/>
+      <c r="T25" s="11"/>
+      <c r="X25" s="9"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AN25" s="10"/>
+    </row>
+    <row r="26" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G26" s="7"/>
+      <c r="H26" s="11"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="9"/>
+      <c r="Q26" s="11"/>
+      <c r="R26" s="11"/>
+      <c r="S26" s="11"/>
+      <c r="T26" s="11"/>
+      <c r="X26" s="9"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AN26" s="10"/>
+    </row>
+    <row r="27" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G27" s="7"/>
+      <c r="H27" s="11"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="9"/>
+      <c r="Q27" s="11"/>
+      <c r="R27" s="11"/>
+      <c r="S27" s="11"/>
+      <c r="T27" s="11"/>
+      <c r="X27" s="9"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AN27" s="10"/>
+    </row>
+    <row r="28" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G28" s="7"/>
+      <c r="H28" s="11"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="9"/>
+      <c r="Q28" s="11"/>
+      <c r="R28" s="11"/>
+      <c r="S28" s="11"/>
+      <c r="T28" s="11"/>
+      <c r="X28" s="9"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AN28" s="10"/>
+    </row>
+    <row r="29" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G29" s="7"/>
+      <c r="H29" s="11"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="9"/>
+      <c r="Q29" s="11"/>
+      <c r="R29" s="11"/>
+      <c r="S29" s="11"/>
+      <c r="T29" s="11"/>
+      <c r="X29" s="9"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AN29" s="10"/>
+    </row>
+    <row r="30" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G30" s="7"/>
+      <c r="H30" s="11"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="9"/>
+      <c r="Q30" s="11"/>
+      <c r="R30" s="11"/>
+      <c r="S30" s="11"/>
+      <c r="T30" s="11"/>
+      <c r="X30" s="9"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AN30" s="10"/>
+    </row>
+    <row r="31" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G31" s="7"/>
+      <c r="H31" s="11"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="9"/>
+      <c r="Q31" s="11"/>
+      <c r="R31" s="11"/>
+      <c r="S31" s="11"/>
+      <c r="T31" s="11"/>
+      <c r="X31" s="9"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AN31" s="10"/>
+    </row>
+    <row r="32" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G32" s="7"/>
+      <c r="H32" s="11"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="9"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="X32" s="9"/>
+      <c r="Y32" s="5"/>
+      <c r="Z32" s="5"/>
+      <c r="AN32" s="10"/>
+    </row>
+    <row r="33" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G33" s="7"/>
+      <c r="H33" s="11"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="9"/>
+      <c r="Q33" s="11"/>
+      <c r="R33" s="11"/>
+      <c r="S33" s="11"/>
+      <c r="T33" s="11"/>
+      <c r="X33" s="9"/>
+      <c r="Y33" s="5"/>
+      <c r="Z33" s="5"/>
+      <c r="AN33" s="10"/>
+    </row>
+    <row r="34" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G34" s="7"/>
+      <c r="H34" s="11"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="9"/>
+      <c r="Q34" s="11"/>
+      <c r="R34" s="11"/>
+      <c r="S34" s="11"/>
+      <c r="T34" s="11"/>
+      <c r="X34" s="9"/>
+      <c r="Y34" s="5"/>
+      <c r="Z34" s="5"/>
+      <c r="AN34" s="10"/>
+    </row>
+    <row r="35" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G35" s="7"/>
+      <c r="H35" s="11"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="9"/>
+      <c r="Q35" s="11"/>
+      <c r="R35" s="11"/>
+      <c r="S35" s="11"/>
+      <c r="T35" s="11"/>
+      <c r="X35" s="9"/>
+      <c r="Y35" s="5"/>
+      <c r="Z35" s="5"/>
+      <c r="AN35" s="10"/>
+    </row>
+    <row r="36" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G36" s="7"/>
+      <c r="H36" s="11"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="9"/>
+      <c r="Q36" s="11"/>
+      <c r="R36" s="11"/>
+      <c r="S36" s="11"/>
+      <c r="T36" s="11"/>
+      <c r="X36" s="9"/>
+      <c r="Y36" s="5"/>
+      <c r="Z36" s="5"/>
+      <c r="AN36" s="10"/>
+    </row>
+    <row r="37" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G37" s="7"/>
+      <c r="H37" s="11"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="9"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="11"/>
+      <c r="T37" s="11"/>
+      <c r="X37" s="9"/>
+      <c r="Y37" s="5"/>
+      <c r="Z37" s="5"/>
+      <c r="AN37" s="10"/>
+    </row>
+    <row r="38" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G38" s="7"/>
+      <c r="H38" s="11"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="9"/>
+      <c r="Q38" s="11"/>
+      <c r="R38" s="11"/>
+      <c r="S38" s="11"/>
+      <c r="T38" s="11"/>
+      <c r="X38" s="9"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
+      <c r="AN38" s="10"/>
+    </row>
+    <row r="39" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G39" s="7"/>
+      <c r="H39" s="11"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="9"/>
+      <c r="Q39" s="11"/>
+      <c r="R39" s="11"/>
+      <c r="S39" s="11"/>
+      <c r="T39" s="11"/>
+      <c r="X39" s="9"/>
+      <c r="Y39" s="5"/>
+      <c r="Z39" s="5"/>
+      <c r="AN39" s="10"/>
+    </row>
+    <row r="40" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G40" s="7"/>
+      <c r="H40" s="11"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="9"/>
+      <c r="Q40" s="11"/>
+      <c r="R40" s="11"/>
+      <c r="S40" s="11"/>
+      <c r="T40" s="11"/>
+      <c r="X40" s="9"/>
+      <c r="Y40" s="5"/>
+      <c r="Z40" s="5"/>
+      <c r="AN40" s="10"/>
+    </row>
+    <row r="41" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G41" s="7"/>
+      <c r="H41" s="11"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="9"/>
+      <c r="Q41" s="11"/>
+      <c r="R41" s="11"/>
+      <c r="S41" s="11"/>
+      <c r="T41" s="11"/>
+      <c r="X41" s="9"/>
+      <c r="Y41" s="5"/>
+      <c r="Z41" s="5"/>
+      <c r="AN41" s="10"/>
+    </row>
+    <row r="42" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G42" s="7"/>
+      <c r="H42" s="11"/>
+      <c r="O42" s="7"/>
+      <c r="P42" s="9"/>
+      <c r="Q42" s="11"/>
+      <c r="R42" s="11"/>
+      <c r="S42" s="11"/>
+      <c r="T42" s="11"/>
+      <c r="X42" s="9"/>
+      <c r="Y42" s="5"/>
+      <c r="Z42" s="5"/>
+      <c r="AN42" s="10"/>
+    </row>
+    <row r="43" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G43" s="7"/>
+      <c r="H43" s="11"/>
+      <c r="O43" s="7"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="11"/>
+      <c r="R43" s="11"/>
+      <c r="S43" s="11"/>
+      <c r="T43" s="11"/>
+      <c r="X43" s="9"/>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5"/>
+      <c r="AN43" s="10"/>
+    </row>
+    <row r="44" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G44" s="7"/>
+      <c r="H44" s="11"/>
+      <c r="O44" s="7"/>
+      <c r="P44" s="9"/>
+      <c r="Q44" s="11"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="11"/>
+      <c r="T44" s="11"/>
+      <c r="X44" s="9"/>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="5"/>
+      <c r="AN44" s="10"/>
+    </row>
+    <row r="45" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G45" s="7"/>
+      <c r="H45" s="11"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="9"/>
+      <c r="Q45" s="11"/>
+      <c r="R45" s="11"/>
+      <c r="S45" s="11"/>
+      <c r="T45" s="11"/>
+      <c r="X45" s="9"/>
+      <c r="Y45" s="5"/>
+      <c r="Z45" s="5"/>
+      <c r="AN45" s="10"/>
+    </row>
+    <row r="46" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G46" s="7"/>
+      <c r="H46" s="11"/>
+      <c r="O46" s="7"/>
+      <c r="P46" s="9"/>
+      <c r="Q46" s="11"/>
+      <c r="R46" s="11"/>
+      <c r="S46" s="11"/>
+      <c r="T46" s="11"/>
+      <c r="X46" s="9"/>
+      <c r="Y46" s="5"/>
+      <c r="Z46" s="5"/>
+      <c r="AN46" s="10"/>
+    </row>
+    <row r="47" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G47" s="7"/>
+      <c r="H47" s="11"/>
+      <c r="O47" s="7"/>
+      <c r="P47" s="9"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="11"/>
+      <c r="T47" s="11"/>
+      <c r="X47" s="9"/>
+      <c r="Y47" s="5"/>
+      <c r="Z47" s="5"/>
+      <c r="AN47" s="10"/>
+    </row>
+    <row r="48" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G48" s="7"/>
+      <c r="H48" s="11"/>
+      <c r="O48" s="7"/>
+      <c r="P48" s="9"/>
+      <c r="Q48" s="11"/>
+      <c r="R48" s="11"/>
+      <c r="S48" s="11"/>
+      <c r="T48" s="11"/>
+      <c r="X48" s="9"/>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5"/>
+      <c r="AN48" s="10"/>
+    </row>
+    <row r="49" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G49" s="7"/>
+      <c r="H49" s="11"/>
+      <c r="O49" s="7"/>
+      <c r="P49" s="9"/>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="11"/>
+      <c r="S49" s="11"/>
+      <c r="T49" s="11"/>
+      <c r="X49" s="9"/>
+      <c r="Y49" s="5"/>
+      <c r="Z49" s="5"/>
+      <c r="AN49" s="10"/>
+    </row>
+    <row r="50" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G50" s="7"/>
+      <c r="H50" s="11"/>
+      <c r="O50" s="7"/>
+      <c r="P50" s="9"/>
+      <c r="Q50" s="11"/>
+      <c r="R50" s="11"/>
+      <c r="S50" s="11"/>
+      <c r="T50" s="11"/>
+      <c r="X50" s="9"/>
+      <c r="Y50" s="5"/>
+      <c r="Z50" s="5"/>
+      <c r="AN50" s="10"/>
+    </row>
+    <row r="51" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G51" s="7"/>
+      <c r="H51" s="11"/>
+      <c r="O51" s="7"/>
+      <c r="P51" s="9"/>
+      <c r="Q51" s="11"/>
+      <c r="R51" s="11"/>
+      <c r="S51" s="11"/>
+      <c r="T51" s="11"/>
+      <c r="X51" s="9"/>
+      <c r="Y51" s="5"/>
+      <c r="Z51" s="5"/>
+      <c r="AN51" s="10"/>
+    </row>
+    <row r="52" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G52" s="7"/>
+      <c r="H52" s="11"/>
+      <c r="O52" s="7"/>
+      <c r="P52" s="9"/>
+      <c r="Q52" s="11"/>
+      <c r="R52" s="11"/>
+      <c r="S52" s="11"/>
+      <c r="T52" s="11"/>
+      <c r="X52" s="9"/>
+      <c r="Y52" s="5"/>
+      <c r="Z52" s="5"/>
+      <c r="AN52" s="10"/>
+    </row>
+    <row r="53" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G53" s="7"/>
+      <c r="H53" s="11"/>
+      <c r="O53" s="7"/>
+      <c r="P53" s="9"/>
+      <c r="Q53" s="11"/>
+      <c r="R53" s="11"/>
+      <c r="S53" s="11"/>
+      <c r="T53" s="11"/>
+      <c r="X53" s="9"/>
+      <c r="Y53" s="5"/>
+      <c r="Z53" s="5"/>
+      <c r="AN53" s="10"/>
+    </row>
+    <row r="54" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G54" s="7"/>
+      <c r="H54" s="11"/>
+      <c r="O54" s="7"/>
+      <c r="P54" s="9"/>
+      <c r="Q54" s="11"/>
+      <c r="R54" s="11"/>
+      <c r="S54" s="11"/>
+      <c r="T54" s="11"/>
+      <c r="X54" s="9"/>
+      <c r="Y54" s="5"/>
+      <c r="Z54" s="5"/>
+      <c r="AN54" s="10"/>
+    </row>
+    <row r="55" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G55" s="7"/>
+      <c r="H55" s="11"/>
+      <c r="O55" s="7"/>
+      <c r="P55" s="9"/>
+      <c r="Q55" s="11"/>
+      <c r="R55" s="11"/>
+      <c r="S55" s="11"/>
+      <c r="T55" s="11"/>
+      <c r="X55" s="9"/>
+      <c r="Y55" s="5"/>
+      <c r="Z55" s="5"/>
+      <c r="AN55" s="10"/>
+    </row>
+    <row r="56" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G56" s="7"/>
+      <c r="H56" s="11"/>
+      <c r="O56" s="7"/>
+      <c r="P56" s="9"/>
+      <c r="Q56" s="11"/>
+      <c r="R56" s="11"/>
+      <c r="S56" s="11"/>
+      <c r="T56" s="11"/>
+      <c r="X56" s="9"/>
+      <c r="Y56" s="5"/>
+      <c r="Z56" s="5"/>
+      <c r="AN56" s="10"/>
+    </row>
+    <row r="57" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G57" s="7"/>
+      <c r="H57" s="11"/>
+      <c r="O57" s="7"/>
+      <c r="P57" s="9"/>
+      <c r="Q57" s="11"/>
+      <c r="R57" s="11"/>
+      <c r="S57" s="11"/>
+      <c r="T57" s="11"/>
+      <c r="X57" s="9"/>
+      <c r="Y57" s="5"/>
+      <c r="Z57" s="5"/>
+      <c r="AN57" s="10"/>
+    </row>
+    <row r="58" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G58" s="7"/>
+      <c r="H58" s="11"/>
+      <c r="O58" s="7"/>
+      <c r="P58" s="9"/>
+      <c r="Q58" s="11"/>
+      <c r="R58" s="11"/>
+      <c r="S58" s="11"/>
+      <c r="T58" s="11"/>
+      <c r="X58" s="9"/>
+      <c r="Y58" s="5"/>
+      <c r="Z58" s="5"/>
+      <c r="AN58" s="10"/>
+    </row>
+    <row r="59" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G59" s="7"/>
+      <c r="H59" s="11"/>
+      <c r="O59" s="7"/>
+      <c r="P59" s="9"/>
+      <c r="Q59" s="11"/>
+      <c r="R59" s="11"/>
+      <c r="S59" s="11"/>
+      <c r="T59" s="11"/>
+      <c r="X59" s="9"/>
+      <c r="Y59" s="5"/>
+      <c r="Z59" s="5"/>
+      <c r="AN59" s="10"/>
+    </row>
+    <row r="60" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G60" s="7"/>
+      <c r="H60" s="11"/>
+      <c r="O60" s="7"/>
+      <c r="P60" s="9"/>
+      <c r="Q60" s="11"/>
+      <c r="R60" s="11"/>
+      <c r="S60" s="11"/>
+      <c r="T60" s="11"/>
+      <c r="X60" s="9"/>
+      <c r="Y60" s="5"/>
+      <c r="Z60" s="5"/>
+      <c r="AN60" s="10"/>
+    </row>
+    <row r="61" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G61" s="7"/>
+      <c r="H61" s="11"/>
+      <c r="O61" s="7"/>
+      <c r="P61" s="9"/>
+      <c r="Q61" s="11"/>
+      <c r="R61" s="11"/>
+      <c r="S61" s="11"/>
+      <c r="T61" s="11"/>
+      <c r="X61" s="9"/>
+      <c r="Y61" s="5"/>
+      <c r="Z61" s="5"/>
+      <c r="AN61" s="10"/>
+    </row>
+    <row r="62" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G62" s="7"/>
+      <c r="H62" s="11"/>
+      <c r="O62" s="7"/>
+      <c r="P62" s="9"/>
+      <c r="Q62" s="11"/>
+      <c r="R62" s="11"/>
+      <c r="S62" s="11"/>
+      <c r="T62" s="11"/>
+      <c r="X62" s="9"/>
+      <c r="Y62" s="5"/>
+      <c r="Z62" s="5"/>
+      <c r="AN62" s="10"/>
+    </row>
+    <row r="63" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G63" s="7"/>
+      <c r="H63" s="11"/>
+      <c r="O63" s="7"/>
+      <c r="P63" s="9"/>
+      <c r="Q63" s="11"/>
+      <c r="R63" s="11"/>
+      <c r="S63" s="11"/>
+      <c r="T63" s="11"/>
+      <c r="X63" s="9"/>
+      <c r="Y63" s="5"/>
+      <c r="Z63" s="5"/>
+      <c r="AN63" s="10"/>
+    </row>
+    <row r="64" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G64" s="7"/>
+      <c r="H64" s="11"/>
+      <c r="O64" s="7"/>
+      <c r="P64" s="9"/>
+      <c r="Q64" s="11"/>
+      <c r="R64" s="11"/>
+      <c r="S64" s="11"/>
+      <c r="T64" s="11"/>
+      <c r="X64" s="9"/>
+      <c r="Y64" s="5"/>
+      <c r="Z64" s="5"/>
+      <c r="AN64" s="10"/>
+    </row>
+    <row r="65" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G65" s="7"/>
+      <c r="H65" s="11"/>
+      <c r="O65" s="7"/>
+      <c r="P65" s="9"/>
+      <c r="Q65" s="11"/>
+      <c r="R65" s="11"/>
+      <c r="S65" s="11"/>
+      <c r="T65" s="11"/>
+      <c r="X65" s="9"/>
+      <c r="Y65" s="5"/>
+      <c r="Z65" s="5"/>
+      <c r="AN65" s="10"/>
+    </row>
+    <row r="66" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G66" s="7"/>
+      <c r="H66" s="11"/>
+      <c r="O66" s="7"/>
+      <c r="P66" s="9"/>
+      <c r="Q66" s="11"/>
+      <c r="R66" s="11"/>
+      <c r="S66" s="11"/>
+      <c r="T66" s="11"/>
+      <c r="X66" s="9"/>
+      <c r="Y66" s="5"/>
+      <c r="Z66" s="5"/>
+      <c r="AN66" s="10"/>
+    </row>
+    <row r="67" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G67" s="7"/>
+      <c r="H67" s="11"/>
+      <c r="O67" s="7"/>
+      <c r="P67" s="9"/>
+      <c r="Q67" s="11"/>
+      <c r="R67" s="11"/>
+      <c r="S67" s="11"/>
+      <c r="T67" s="11"/>
+      <c r="X67" s="9"/>
+      <c r="Y67" s="5"/>
+      <c r="Z67" s="5"/>
+      <c r="AN67" s="10"/>
+    </row>
+    <row r="68" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G68" s="7"/>
+      <c r="H68" s="11"/>
+      <c r="O68" s="7"/>
+      <c r="P68" s="9"/>
+      <c r="Q68" s="11"/>
+      <c r="R68" s="11"/>
+      <c r="S68" s="11"/>
+      <c r="T68" s="11"/>
+      <c r="X68" s="9"/>
+      <c r="Y68" s="5"/>
+      <c r="Z68" s="5"/>
+      <c r="AN68" s="10"/>
+    </row>
+    <row r="69" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G69" s="7"/>
+      <c r="H69" s="11"/>
+      <c r="O69" s="7"/>
+      <c r="P69" s="9"/>
+      <c r="Q69" s="11"/>
+      <c r="R69" s="11"/>
+      <c r="S69" s="11"/>
+      <c r="T69" s="11"/>
+      <c r="X69" s="9"/>
+      <c r="Y69" s="5"/>
+      <c r="Z69" s="5"/>
+      <c r="AN69" s="10"/>
+    </row>
+    <row r="70" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G70" s="7"/>
+      <c r="H70" s="11"/>
+      <c r="O70" s="7"/>
+      <c r="P70" s="9"/>
+      <c r="Q70" s="11"/>
+      <c r="R70" s="11"/>
+      <c r="S70" s="11"/>
+      <c r="T70" s="11"/>
+      <c r="X70" s="9"/>
+      <c r="Y70" s="5"/>
+      <c r="Z70" s="5"/>
+      <c r="AN70" s="10"/>
+    </row>
+    <row r="71" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G71" s="7"/>
+      <c r="H71" s="11"/>
+      <c r="O71" s="7"/>
+      <c r="P71" s="9"/>
+      <c r="Q71" s="11"/>
+      <c r="R71" s="11"/>
+      <c r="S71" s="11"/>
+      <c r="T71" s="11"/>
+      <c r="X71" s="9"/>
+      <c r="Y71" s="5"/>
+      <c r="Z71" s="5"/>
+      <c r="AN71" s="10"/>
+    </row>
+    <row r="72" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G72" s="7"/>
+      <c r="H72" s="11"/>
+      <c r="O72" s="7"/>
+      <c r="P72" s="9"/>
+      <c r="Q72" s="11"/>
+      <c r="R72" s="11"/>
+      <c r="S72" s="11"/>
+      <c r="T72" s="11"/>
+      <c r="X72" s="9"/>
+      <c r="Y72" s="5"/>
+      <c r="Z72" s="5"/>
+      <c r="AN72" s="10"/>
+    </row>
+    <row r="73" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G73" s="7"/>
+      <c r="H73" s="11"/>
+      <c r="O73" s="7"/>
+      <c r="P73" s="9"/>
+      <c r="Q73" s="11"/>
+      <c r="R73" s="11"/>
+      <c r="S73" s="11"/>
+      <c r="T73" s="11"/>
+      <c r="X73" s="9"/>
+      <c r="Y73" s="5"/>
+      <c r="Z73" s="5"/>
+      <c r="AN73" s="10"/>
+    </row>
+    <row r="74" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G74" s="7"/>
+      <c r="H74" s="11"/>
+      <c r="O74" s="7"/>
+      <c r="P74" s="9"/>
+      <c r="Q74" s="11"/>
+      <c r="R74" s="11"/>
+      <c r="S74" s="11"/>
+      <c r="T74" s="11"/>
+      <c r="X74" s="9"/>
+      <c r="Y74" s="5"/>
+      <c r="Z74" s="5"/>
+      <c r="AN74" s="10"/>
+    </row>
+    <row r="75" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G75" s="7"/>
+      <c r="H75" s="11"/>
+      <c r="O75" s="7"/>
+      <c r="P75" s="9"/>
+      <c r="Q75" s="11"/>
+      <c r="R75" s="11"/>
+      <c r="S75" s="11"/>
+      <c r="T75" s="11"/>
+      <c r="X75" s="9"/>
+      <c r="Y75" s="5"/>
+      <c r="Z75" s="5"/>
+      <c r="AN75" s="10"/>
+    </row>
+    <row r="76" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G76" s="7"/>
+      <c r="H76" s="11"/>
+      <c r="O76" s="7"/>
+      <c r="P76" s="9"/>
+      <c r="Q76" s="11"/>
+      <c r="R76" s="11"/>
+      <c r="S76" s="11"/>
+      <c r="T76" s="11"/>
+      <c r="X76" s="9"/>
+      <c r="Y76" s="5"/>
+      <c r="Z76" s="5"/>
+      <c r="AN76" s="10"/>
+    </row>
+    <row r="77" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G77" s="7"/>
+      <c r="H77" s="11"/>
+      <c r="O77" s="7"/>
+      <c r="P77" s="9"/>
+      <c r="Q77" s="11"/>
+      <c r="R77" s="11"/>
+      <c r="S77" s="11"/>
+      <c r="T77" s="11"/>
+      <c r="X77" s="9"/>
+      <c r="Y77" s="5"/>
+      <c r="Z77" s="5"/>
+      <c r="AN77" s="10"/>
+    </row>
+    <row r="78" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G78" s="7"/>
+      <c r="H78" s="11"/>
+      <c r="O78" s="7"/>
+      <c r="P78" s="9"/>
+      <c r="Q78" s="11"/>
+      <c r="R78" s="11"/>
+      <c r="S78" s="11"/>
+      <c r="T78" s="11"/>
+      <c r="X78" s="9"/>
+      <c r="Y78" s="5"/>
+      <c r="Z78" s="5"/>
+      <c r="AN78" s="10"/>
+    </row>
+    <row r="79" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G79" s="7"/>
+      <c r="H79" s="11"/>
+      <c r="O79" s="7"/>
+      <c r="P79" s="9"/>
+      <c r="Q79" s="11"/>
+      <c r="R79" s="11"/>
+      <c r="S79" s="11"/>
+      <c r="T79" s="11"/>
+      <c r="X79" s="9"/>
+      <c r="Y79" s="5"/>
+      <c r="Z79" s="5"/>
+      <c r="AN79" s="10"/>
+    </row>
+    <row r="80" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G80" s="7"/>
+      <c r="H80" s="11"/>
+      <c r="O80" s="7"/>
+      <c r="P80" s="9"/>
+      <c r="Q80" s="11"/>
+      <c r="R80" s="11"/>
+      <c r="S80" s="11"/>
+      <c r="T80" s="11"/>
+      <c r="X80" s="9"/>
+      <c r="Y80" s="5"/>
+      <c r="Z80" s="5"/>
+      <c r="AN80" s="10"/>
+    </row>
+    <row r="81" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G81" s="7"/>
+      <c r="H81" s="11"/>
+      <c r="O81" s="7"/>
+      <c r="P81" s="9"/>
+      <c r="Q81" s="11"/>
+      <c r="R81" s="11"/>
+      <c r="S81" s="11"/>
+      <c r="T81" s="11"/>
+      <c r="X81" s="9"/>
+      <c r="Y81" s="5"/>
+      <c r="Z81" s="5"/>
+      <c r="AN81" s="10"/>
+    </row>
+    <row r="82" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G82" s="7"/>
+      <c r="H82" s="11"/>
+      <c r="O82" s="7"/>
+      <c r="P82" s="9"/>
+      <c r="Q82" s="11"/>
+      <c r="R82" s="11"/>
+      <c r="S82" s="11"/>
+      <c r="T82" s="11"/>
+      <c r="X82" s="9"/>
+      <c r="Y82" s="5"/>
+      <c r="Z82" s="5"/>
+      <c r="AN82" s="10"/>
+    </row>
+    <row r="83" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G83" s="7"/>
+      <c r="H83" s="11"/>
+      <c r="O83" s="7"/>
+      <c r="P83" s="9"/>
+      <c r="Q83" s="11"/>
+      <c r="R83" s="11"/>
+      <c r="S83" s="11"/>
+      <c r="T83" s="11"/>
+      <c r="X83" s="9"/>
+      <c r="Y83" s="5"/>
+      <c r="Z83" s="5"/>
+      <c r="AN83" s="10"/>
+    </row>
+    <row r="84" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G84" s="7"/>
+      <c r="H84" s="11"/>
+      <c r="O84" s="7"/>
+      <c r="P84" s="9"/>
+      <c r="Q84" s="11"/>
+      <c r="R84" s="11"/>
+      <c r="S84" s="11"/>
+      <c r="T84" s="11"/>
+      <c r="X84" s="9"/>
+      <c r="Y84" s="5"/>
+      <c r="Z84" s="5"/>
+      <c r="AN84" s="10"/>
+    </row>
+    <row r="85" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G85" s="7"/>
+      <c r="H85" s="11"/>
+      <c r="O85" s="7"/>
+      <c r="P85" s="9"/>
+      <c r="Q85" s="11"/>
+      <c r="R85" s="11"/>
+      <c r="S85" s="11"/>
+      <c r="T85" s="11"/>
+      <c r="X85" s="9"/>
+      <c r="Y85" s="5"/>
+      <c r="Z85" s="5"/>
+      <c r="AN85" s="10"/>
+    </row>
+    <row r="86" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G86" s="7"/>
+      <c r="H86" s="11"/>
+      <c r="O86" s="7"/>
+      <c r="P86" s="9"/>
+      <c r="Q86" s="11"/>
+      <c r="R86" s="11"/>
+      <c r="S86" s="11"/>
+      <c r="T86" s="11"/>
+      <c r="X86" s="9"/>
+      <c r="Y86" s="5"/>
+      <c r="Z86" s="5"/>
+      <c r="AN86" s="10"/>
+    </row>
+    <row r="87" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G87" s="7"/>
+      <c r="H87" s="11"/>
+      <c r="O87" s="7"/>
+      <c r="P87" s="9"/>
+      <c r="Q87" s="11"/>
+      <c r="R87" s="11"/>
+      <c r="S87" s="11"/>
+      <c r="T87" s="11"/>
+      <c r="X87" s="9"/>
+      <c r="Y87" s="5"/>
+      <c r="Z87" s="5"/>
+      <c r="AN87" s="10"/>
+    </row>
+    <row r="88" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G88" s="7"/>
+      <c r="H88" s="11"/>
+      <c r="O88" s="7"/>
+      <c r="P88" s="9"/>
+      <c r="Q88" s="11"/>
+      <c r="R88" s="11"/>
+      <c r="S88" s="11"/>
+      <c r="T88" s="11"/>
+      <c r="X88" s="9"/>
+      <c r="Y88" s="5"/>
+      <c r="Z88" s="5"/>
+      <c r="AN88" s="10"/>
+    </row>
+    <row r="89" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G89" s="7"/>
+      <c r="H89" s="11"/>
+      <c r="O89" s="7"/>
+      <c r="P89" s="9"/>
+      <c r="Q89" s="11"/>
+      <c r="R89" s="11"/>
+      <c r="S89" s="11"/>
+      <c r="T89" s="11"/>
+      <c r="X89" s="9"/>
+      <c r="Y89" s="5"/>
+      <c r="Z89" s="5"/>
+      <c r="AN89" s="10"/>
+    </row>
+    <row r="90" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G90" s="7"/>
+      <c r="H90" s="11"/>
+      <c r="O90" s="7"/>
+      <c r="P90" s="9"/>
+      <c r="Q90" s="11"/>
+      <c r="R90" s="11"/>
+      <c r="S90" s="11"/>
+      <c r="T90" s="11"/>
+      <c r="X90" s="9"/>
+      <c r="Y90" s="5"/>
+      <c r="Z90" s="5"/>
+      <c r="AN90" s="10"/>
+    </row>
+    <row r="91" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G91" s="7"/>
+      <c r="H91" s="11"/>
+      <c r="O91" s="7"/>
+      <c r="P91" s="9"/>
+      <c r="Q91" s="11"/>
+      <c r="R91" s="11"/>
+      <c r="S91" s="11"/>
+      <c r="T91" s="11"/>
+      <c r="X91" s="9"/>
+      <c r="Y91" s="5"/>
+      <c r="Z91" s="5"/>
+      <c r="AN91" s="10"/>
+    </row>
+    <row r="92" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G92" s="7"/>
+      <c r="H92" s="11"/>
+      <c r="O92" s="7"/>
+      <c r="P92" s="9"/>
+      <c r="Q92" s="11"/>
+      <c r="R92" s="11"/>
+      <c r="S92" s="11"/>
+      <c r="T92" s="11"/>
+      <c r="X92" s="9"/>
+      <c r="Y92" s="5"/>
+      <c r="Z92" s="5"/>
+      <c r="AN92" s="10"/>
+    </row>
+    <row r="93" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G93" s="7"/>
+      <c r="H93" s="11"/>
+      <c r="O93" s="7"/>
+      <c r="P93" s="9"/>
+      <c r="Q93" s="11"/>
+      <c r="R93" s="11"/>
+      <c r="S93" s="11"/>
+      <c r="T93" s="11"/>
+      <c r="X93" s="9"/>
+      <c r="Y93" s="5"/>
+      <c r="Z93" s="5"/>
+      <c r="AN93" s="10"/>
+    </row>
+    <row r="94" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G94" s="7"/>
+      <c r="H94" s="11"/>
+      <c r="O94" s="7"/>
+      <c r="P94" s="9"/>
+      <c r="Q94" s="11"/>
+      <c r="R94" s="11"/>
+      <c r="S94" s="11"/>
+      <c r="T94" s="11"/>
+      <c r="X94" s="9"/>
+      <c r="Y94" s="5"/>
+      <c r="Z94" s="5"/>
+      <c r="AN94" s="10"/>
+    </row>
+    <row r="95" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G95" s="7"/>
+      <c r="H95" s="11"/>
+      <c r="O95" s="7"/>
+      <c r="P95" s="9"/>
+      <c r="Q95" s="11"/>
+      <c r="R95" s="11"/>
+      <c r="S95" s="11"/>
+      <c r="T95" s="11"/>
+      <c r="X95" s="9"/>
+      <c r="Y95" s="5"/>
+      <c r="Z95" s="5"/>
+      <c r="AN95" s="10"/>
+    </row>
+    <row r="96" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G96" s="7"/>
+      <c r="H96" s="11"/>
+      <c r="O96" s="7"/>
+      <c r="P96" s="9"/>
+      <c r="Q96" s="11"/>
+      <c r="R96" s="11"/>
+      <c r="S96" s="11"/>
+      <c r="T96" s="11"/>
+      <c r="X96" s="9"/>
+      <c r="Y96" s="5"/>
+      <c r="Z96" s="5"/>
+      <c r="AN96" s="10"/>
+    </row>
+    <row r="97" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G97" s="7"/>
+      <c r="H97" s="11"/>
+      <c r="O97" s="7"/>
+      <c r="P97" s="9"/>
+      <c r="Q97" s="11"/>
+      <c r="R97" s="11"/>
+      <c r="S97" s="11"/>
+      <c r="T97" s="11"/>
+      <c r="X97" s="9"/>
+      <c r="Y97" s="5"/>
+      <c r="Z97" s="5"/>
+      <c r="AN97" s="10"/>
+    </row>
+    <row r="98" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G98" s="7"/>
+      <c r="H98" s="11"/>
+      <c r="O98" s="7"/>
+      <c r="P98" s="9"/>
+      <c r="Q98" s="11"/>
+      <c r="R98" s="11"/>
+      <c r="S98" s="11"/>
+      <c r="T98" s="11"/>
+      <c r="X98" s="9"/>
+      <c r="Y98" s="5"/>
+      <c r="Z98" s="5"/>
+      <c r="AN98" s="10"/>
+    </row>
+    <row r="99" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G99" s="7"/>
+      <c r="H99" s="11"/>
+      <c r="O99" s="7"/>
+      <c r="P99" s="9"/>
+      <c r="Q99" s="11"/>
+      <c r="R99" s="11"/>
+      <c r="S99" s="11"/>
+      <c r="T99" s="11"/>
+      <c r="X99" s="9"/>
+      <c r="Y99" s="5"/>
+      <c r="Z99" s="5"/>
+      <c r="AN99" s="10"/>
+    </row>
+    <row r="100" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G100" s="7"/>
+      <c r="H100" s="11"/>
+      <c r="O100" s="7"/>
+      <c r="P100" s="9"/>
+      <c r="Q100" s="11"/>
+      <c r="R100" s="11"/>
+      <c r="S100" s="11"/>
+      <c r="T100" s="11"/>
+      <c r="X100" s="9"/>
+      <c r="Y100" s="5"/>
+      <c r="Z100" s="5"/>
+      <c r="AN100" s="10"/>
+    </row>
+    <row r="101" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G101" s="7"/>
+      <c r="H101" s="11"/>
+      <c r="O101" s="7"/>
+      <c r="P101" s="9"/>
+      <c r="Q101" s="11"/>
+      <c r="R101" s="11"/>
+      <c r="S101" s="11"/>
+      <c r="T101" s="11"/>
+      <c r="X101" s="9"/>
+      <c r="Y101" s="5"/>
+      <c r="Z101" s="5"/>
+      <c r="AN101" s="10"/>
+    </row>
+    <row r="102" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G102" s="7"/>
+      <c r="H102" s="11"/>
+      <c r="O102" s="7"/>
+      <c r="P102" s="9"/>
+      <c r="Q102" s="11"/>
+      <c r="R102" s="11"/>
+      <c r="S102" s="11"/>
+      <c r="T102" s="11"/>
+      <c r="X102" s="9"/>
+      <c r="Y102" s="5"/>
+      <c r="Z102" s="5"/>
+      <c r="AN102" s="10"/>
+    </row>
+    <row r="103" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G103" s="7"/>
+      <c r="H103" s="11"/>
+      <c r="O103" s="7"/>
+      <c r="P103" s="9"/>
+      <c r="Q103" s="11"/>
+      <c r="R103" s="11"/>
+      <c r="S103" s="11"/>
+      <c r="T103" s="11"/>
+      <c r="X103" s="9"/>
+      <c r="Y103" s="5"/>
+      <c r="Z103" s="5"/>
+      <c r="AN103" s="10"/>
+    </row>
+    <row r="104" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G104" s="7"/>
+      <c r="H104" s="11"/>
+      <c r="O104" s="7"/>
+      <c r="P104" s="9"/>
+      <c r="Q104" s="11"/>
+      <c r="R104" s="11"/>
+      <c r="S104" s="11"/>
+      <c r="T104" s="11"/>
+      <c r="X104" s="9"/>
+      <c r="Y104" s="5"/>
+      <c r="Z104" s="5"/>
+      <c r="AN104" s="10"/>
+    </row>
+    <row r="105" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G105" s="7"/>
+      <c r="H105" s="11"/>
+      <c r="O105" s="7"/>
+      <c r="P105" s="9"/>
+      <c r="Q105" s="11"/>
+      <c r="R105" s="11"/>
+      <c r="S105" s="11"/>
+      <c r="T105" s="11"/>
+      <c r="X105" s="9"/>
+      <c r="Y105" s="5"/>
+      <c r="Z105" s="5"/>
+      <c r="AN105" s="10"/>
+    </row>
+    <row r="106" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G106" s="7"/>
+      <c r="H106" s="11"/>
+      <c r="O106" s="7"/>
+      <c r="P106" s="9"/>
+      <c r="Q106" s="11"/>
+      <c r="R106" s="11"/>
+      <c r="S106" s="11"/>
+      <c r="T106" s="11"/>
+      <c r="X106" s="9"/>
+      <c r="Y106" s="5"/>
+      <c r="Z106" s="5"/>
+      <c r="AN106" s="10"/>
+    </row>
+    <row r="107" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G107" s="7"/>
+      <c r="H107" s="11"/>
+      <c r="O107" s="7"/>
+      <c r="P107" s="9"/>
+      <c r="Q107" s="11"/>
+      <c r="R107" s="11"/>
+      <c r="S107" s="11"/>
+      <c r="T107" s="11"/>
+      <c r="X107" s="9"/>
+      <c r="Y107" s="5"/>
+      <c r="Z107" s="5"/>
+      <c r="AN107" s="10"/>
+    </row>
+    <row r="108" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G108" s="7"/>
+      <c r="H108" s="11"/>
+      <c r="O108" s="7"/>
+      <c r="P108" s="9"/>
+      <c r="Q108" s="11"/>
+      <c r="R108" s="11"/>
+      <c r="S108" s="11"/>
+      <c r="T108" s="11"/>
+      <c r="X108" s="9"/>
+      <c r="Y108" s="5"/>
+      <c r="Z108" s="5"/>
+      <c r="AN108" s="10"/>
+    </row>
+    <row r="109" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G109" s="7"/>
+      <c r="H109" s="11"/>
+      <c r="O109" s="7"/>
+      <c r="P109" s="9"/>
+      <c r="Q109" s="11"/>
+      <c r="R109" s="11"/>
+      <c r="S109" s="11"/>
+      <c r="T109" s="11"/>
+      <c r="X109" s="9"/>
+      <c r="Y109" s="5"/>
+      <c r="Z109" s="5"/>
+      <c r="AN109" s="10"/>
+    </row>
+    <row r="110" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G110" s="7"/>
+      <c r="H110" s="11"/>
+      <c r="O110" s="7"/>
+      <c r="P110" s="9"/>
+      <c r="Q110" s="11"/>
+      <c r="R110" s="11"/>
+      <c r="S110" s="11"/>
+      <c r="T110" s="11"/>
+      <c r="X110" s="9"/>
+      <c r="Y110" s="5"/>
+      <c r="Z110" s="5"/>
+      <c r="AN110" s="10"/>
+    </row>
+    <row r="111" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G111" s="7"/>
+      <c r="H111" s="11"/>
+      <c r="O111" s="7"/>
+      <c r="P111" s="9"/>
+      <c r="Q111" s="11"/>
+      <c r="R111" s="11"/>
+      <c r="S111" s="11"/>
+      <c r="T111" s="11"/>
+      <c r="X111" s="9"/>
+      <c r="Y111" s="5"/>
+      <c r="Z111" s="5"/>
+      <c r="AN111" s="10"/>
+    </row>
+    <row r="112" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G112" s="7"/>
+      <c r="H112" s="11"/>
+      <c r="O112" s="7"/>
+      <c r="P112" s="9"/>
+      <c r="Q112" s="11"/>
+      <c r="R112" s="11"/>
+      <c r="S112" s="11"/>
+      <c r="T112" s="11"/>
+      <c r="X112" s="9"/>
+      <c r="Y112" s="5"/>
+      <c r="Z112" s="5"/>
+      <c r="AN112" s="10"/>
+    </row>
+    <row r="113" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G113" s="7"/>
+      <c r="H113" s="11"/>
+      <c r="O113" s="7"/>
+      <c r="P113" s="9"/>
+      <c r="Q113" s="11"/>
+      <c r="R113" s="11"/>
+      <c r="S113" s="11"/>
+      <c r="T113" s="11"/>
+      <c r="X113" s="9"/>
+      <c r="Y113" s="5"/>
+      <c r="Z113" s="5"/>
+      <c r="AN113" s="10"/>
+    </row>
+    <row r="114" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G114" s="7"/>
+      <c r="H114" s="11"/>
+      <c r="O114" s="7"/>
+      <c r="P114" s="9"/>
+      <c r="Q114" s="11"/>
+      <c r="R114" s="11"/>
+      <c r="S114" s="11"/>
+      <c r="T114" s="11"/>
+      <c r="X114" s="9"/>
+      <c r="Y114" s="5"/>
+      <c r="Z114" s="5"/>
+      <c r="AN114" s="10"/>
+    </row>
+    <row r="115" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G115" s="7"/>
+      <c r="H115" s="11"/>
+      <c r="O115" s="7"/>
+      <c r="P115" s="9"/>
+      <c r="Q115" s="11"/>
+      <c r="R115" s="11"/>
+      <c r="S115" s="11"/>
+      <c r="T115" s="11"/>
+      <c r="X115" s="9"/>
+      <c r="Y115" s="5"/>
+      <c r="Z115" s="5"/>
+      <c r="AN115" s="10"/>
+    </row>
+    <row r="116" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G116" s="7"/>
+      <c r="H116" s="11"/>
+      <c r="O116" s="7"/>
+      <c r="P116" s="9"/>
+      <c r="Q116" s="11"/>
+      <c r="R116" s="11"/>
+      <c r="S116" s="11"/>
+      <c r="T116" s="11"/>
+      <c r="X116" s="9"/>
+      <c r="Y116" s="5"/>
+      <c r="Z116" s="5"/>
+      <c r="AN116" s="10"/>
+    </row>
+    <row r="117" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G117" s="7"/>
+      <c r="H117" s="11"/>
+      <c r="O117" s="7"/>
+      <c r="P117" s="9"/>
+      <c r="Q117" s="11"/>
+      <c r="R117" s="11"/>
+      <c r="S117" s="11"/>
+      <c r="T117" s="11"/>
+      <c r="X117" s="9"/>
+      <c r="Y117" s="5"/>
+      <c r="Z117" s="5"/>
+      <c r="AN117" s="10"/>
+    </row>
+    <row r="118" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G118" s="7"/>
+      <c r="H118" s="11"/>
+      <c r="O118" s="7"/>
+      <c r="P118" s="9"/>
+      <c r="Q118" s="11"/>
+      <c r="R118" s="11"/>
+      <c r="S118" s="11"/>
+      <c r="T118" s="11"/>
+      <c r="X118" s="9"/>
+      <c r="Y118" s="5"/>
+      <c r="Z118" s="5"/>
+      <c r="AN118" s="10"/>
+    </row>
+    <row r="119" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G119" s="7"/>
+      <c r="H119" s="11"/>
+      <c r="O119" s="7"/>
+      <c r="P119" s="9"/>
+      <c r="Q119" s="11"/>
+      <c r="R119" s="11"/>
+      <c r="S119" s="11"/>
+      <c r="T119" s="11"/>
+      <c r="X119" s="9"/>
+      <c r="Y119" s="5"/>
+      <c r="Z119" s="5"/>
+      <c r="AN119" s="10"/>
+    </row>
+    <row r="120" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G120" s="7"/>
+      <c r="H120" s="11"/>
+      <c r="O120" s="7"/>
+      <c r="P120" s="9"/>
+      <c r="Q120" s="11"/>
+      <c r="R120" s="11"/>
+      <c r="S120" s="11"/>
+      <c r="T120" s="11"/>
+      <c r="X120" s="9"/>
+      <c r="Y120" s="5"/>
+      <c r="Z120" s="5"/>
+      <c r="AN120" s="10"/>
+    </row>
+    <row r="121" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G121" s="7"/>
+      <c r="H121" s="11"/>
+      <c r="O121" s="7"/>
+      <c r="P121" s="9"/>
+      <c r="Q121" s="11"/>
+      <c r="R121" s="11"/>
+      <c r="S121" s="11"/>
+      <c r="T121" s="11"/>
+      <c r="X121" s="9"/>
+      <c r="Y121" s="5"/>
+      <c r="Z121" s="5"/>
+      <c r="AN121" s="10"/>
+    </row>
+    <row r="122" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G122" s="7"/>
+      <c r="H122" s="11"/>
+      <c r="O122" s="7"/>
+      <c r="P122" s="9"/>
+      <c r="Q122" s="11"/>
+      <c r="R122" s="11"/>
+      <c r="S122" s="11"/>
+      <c r="T122" s="11"/>
+      <c r="X122" s="9"/>
+      <c r="Y122" s="5"/>
+      <c r="Z122" s="5"/>
+      <c r="AN122" s="10"/>
+    </row>
+    <row r="123" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G123" s="7"/>
+      <c r="H123" s="11"/>
+      <c r="O123" s="7"/>
+      <c r="P123" s="9"/>
+      <c r="Q123" s="11"/>
+      <c r="R123" s="11"/>
+      <c r="S123" s="11"/>
+      <c r="T123" s="11"/>
+      <c r="X123" s="9"/>
+      <c r="Y123" s="5"/>
+      <c r="Z123" s="5"/>
+      <c r="AN123" s="10"/>
+    </row>
+    <row r="124" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G124" s="7"/>
+      <c r="H124" s="11"/>
+      <c r="O124" s="7"/>
+      <c r="P124" s="9"/>
+      <c r="Q124" s="11"/>
+      <c r="R124" s="11"/>
+      <c r="S124" s="11"/>
+      <c r="T124" s="11"/>
+      <c r="X124" s="9"/>
+      <c r="Y124" s="5"/>
+      <c r="Z124" s="5"/>
+      <c r="AN124" s="10"/>
+    </row>
+    <row r="125" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G125" s="7"/>
+      <c r="H125" s="11"/>
+      <c r="O125" s="7"/>
+      <c r="P125" s="9"/>
+      <c r="Q125" s="11"/>
+      <c r="R125" s="11"/>
+      <c r="S125" s="11"/>
+      <c r="T125" s="11"/>
+      <c r="X125" s="9"/>
+      <c r="Y125" s="5"/>
+      <c r="Z125" s="5"/>
+      <c r="AN125" s="10"/>
+    </row>
+    <row r="126" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G126" s="7"/>
+      <c r="H126" s="11"/>
+      <c r="O126" s="7"/>
+      <c r="P126" s="9"/>
+      <c r="Q126" s="11"/>
+      <c r="R126" s="11"/>
+      <c r="S126" s="11"/>
+      <c r="T126" s="11"/>
+      <c r="X126" s="9"/>
+      <c r="Y126" s="5"/>
+      <c r="Z126" s="5"/>
+      <c r="AN126" s="10"/>
+    </row>
+    <row r="127" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G127" s="7"/>
+      <c r="H127" s="11"/>
+      <c r="O127" s="7"/>
+      <c r="P127" s="9"/>
+      <c r="Q127" s="11"/>
+      <c r="R127" s="11"/>
+      <c r="S127" s="11"/>
+      <c r="T127" s="11"/>
+      <c r="X127" s="9"/>
+      <c r="Y127" s="5"/>
+      <c r="Z127" s="5"/>
+      <c r="AN127" s="10"/>
+    </row>
+    <row r="128" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G128" s="7"/>
+      <c r="H128" s="11"/>
+      <c r="O128" s="7"/>
+      <c r="P128" s="9"/>
+      <c r="Q128" s="11"/>
+      <c r="R128" s="11"/>
+      <c r="S128" s="11"/>
+      <c r="T128" s="11"/>
+      <c r="X128" s="9"/>
+      <c r="Y128" s="5"/>
+      <c r="Z128" s="5"/>
+      <c r="AN128" s="10"/>
+    </row>
+    <row r="129" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G129" s="7"/>
+      <c r="H129" s="11"/>
+      <c r="O129" s="7"/>
+      <c r="P129" s="9"/>
+      <c r="Q129" s="11"/>
+      <c r="R129" s="11"/>
+      <c r="S129" s="11"/>
+      <c r="T129" s="11"/>
+      <c r="X129" s="9"/>
+      <c r="Y129" s="5"/>
+      <c r="Z129" s="5"/>
+      <c r="AN129" s="10"/>
+    </row>
+    <row r="130" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G130" s="7"/>
+      <c r="H130" s="11"/>
+      <c r="O130" s="7"/>
+      <c r="P130" s="9"/>
+      <c r="Q130" s="11"/>
+      <c r="R130" s="11"/>
+      <c r="S130" s="11"/>
+      <c r="T130" s="11"/>
+      <c r="X130" s="9"/>
+      <c r="Y130" s="5"/>
+      <c r="Z130" s="5"/>
+      <c r="AN130" s="10"/>
+    </row>
+    <row r="131" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G131" s="7"/>
+      <c r="H131" s="11"/>
+      <c r="O131" s="7"/>
+      <c r="P131" s="9"/>
+      <c r="Q131" s="11"/>
+      <c r="R131" s="11"/>
+      <c r="S131" s="11"/>
+      <c r="T131" s="11"/>
+      <c r="X131" s="9"/>
+      <c r="Y131" s="5"/>
+      <c r="Z131" s="5"/>
+      <c r="AN131" s="10"/>
+    </row>
+    <row r="132" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G132" s="7"/>
+      <c r="H132" s="11"/>
+      <c r="O132" s="7"/>
+      <c r="P132" s="9"/>
+      <c r="Q132" s="11"/>
+      <c r="R132" s="11"/>
+      <c r="S132" s="11"/>
+      <c r="T132" s="11"/>
+      <c r="X132" s="9"/>
+      <c r="Y132" s="5"/>
+      <c r="Z132" s="5"/>
+      <c r="AN132" s="10"/>
+    </row>
+    <row r="133" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G133" s="7"/>
+      <c r="H133" s="11"/>
+      <c r="O133" s="7"/>
+      <c r="P133" s="9"/>
+      <c r="Q133" s="11"/>
+      <c r="R133" s="11"/>
+      <c r="S133" s="11"/>
+      <c r="T133" s="11"/>
+      <c r="X133" s="9"/>
+      <c r="Y133" s="5"/>
+      <c r="Z133" s="5"/>
+      <c r="AN133" s="10"/>
+    </row>
+    <row r="134" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G134" s="7"/>
+      <c r="H134" s="11"/>
+      <c r="O134" s="7"/>
+      <c r="P134" s="9"/>
+      <c r="Q134" s="11"/>
+      <c r="R134" s="11"/>
+      <c r="S134" s="11"/>
+      <c r="T134" s="11"/>
+      <c r="X134" s="9"/>
+      <c r="Y134" s="5"/>
+      <c r="Z134" s="5"/>
+      <c r="AN134" s="10"/>
+    </row>
+    <row r="135" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G135" s="7"/>
+      <c r="H135" s="11"/>
+      <c r="O135" s="7"/>
+      <c r="P135" s="9"/>
+      <c r="Q135" s="11"/>
+      <c r="R135" s="11"/>
+      <c r="S135" s="11"/>
+      <c r="T135" s="11"/>
+      <c r="X135" s="9"/>
+      <c r="Y135" s="5"/>
+      <c r="Z135" s="5"/>
+      <c r="AN135" s="10"/>
+    </row>
+    <row r="136" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G136" s="7"/>
+      <c r="H136" s="11"/>
+      <c r="O136" s="7"/>
+      <c r="P136" s="9"/>
+      <c r="Q136" s="11"/>
+      <c r="R136" s="11"/>
+      <c r="S136" s="11"/>
+      <c r="T136" s="11"/>
+      <c r="X136" s="9"/>
+      <c r="Y136" s="5"/>
+      <c r="Z136" s="5"/>
+      <c r="AN136" s="10"/>
+    </row>
+    <row r="137" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G137" s="7"/>
+      <c r="H137" s="11"/>
+      <c r="O137" s="7"/>
+      <c r="P137" s="9"/>
+      <c r="Q137" s="11"/>
+      <c r="R137" s="11"/>
+      <c r="S137" s="11"/>
+      <c r="T137" s="11"/>
+      <c r="X137" s="9"/>
+      <c r="Y137" s="5"/>
+      <c r="Z137" s="5"/>
+      <c r="AN137" s="10"/>
+    </row>
+    <row r="138" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G138" s="7"/>
+      <c r="H138" s="11"/>
+      <c r="O138" s="7"/>
+      <c r="P138" s="9"/>
+      <c r="Q138" s="11"/>
+      <c r="R138" s="11"/>
+      <c r="S138" s="11"/>
+      <c r="T138" s="11"/>
+      <c r="X138" s="9"/>
+      <c r="Y138" s="5"/>
+      <c r="Z138" s="5"/>
+      <c r="AN138" s="10"/>
+    </row>
+    <row r="139" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G139" s="7"/>
+      <c r="H139" s="11"/>
+      <c r="O139" s="7"/>
+      <c r="P139" s="9"/>
+      <c r="Q139" s="11"/>
+      <c r="R139" s="11"/>
+      <c r="S139" s="11"/>
+      <c r="T139" s="11"/>
+      <c r="X139" s="9"/>
+      <c r="Y139" s="5"/>
+      <c r="Z139" s="5"/>
+      <c r="AN139" s="10"/>
+    </row>
+    <row r="140" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G140" s="7"/>
+      <c r="H140" s="11"/>
+      <c r="O140" s="7"/>
+      <c r="P140" s="9"/>
+      <c r="Q140" s="11"/>
+      <c r="R140" s="11"/>
+      <c r="S140" s="11"/>
+      <c r="T140" s="11"/>
+      <c r="X140" s="9"/>
+      <c r="Y140" s="5"/>
+      <c r="Z140" s="5"/>
+      <c r="AN140" s="10"/>
+    </row>
+    <row r="141" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G141" s="7"/>
+      <c r="H141" s="11"/>
+      <c r="O141" s="7"/>
+      <c r="P141" s="9"/>
+      <c r="Q141" s="11"/>
+      <c r="R141" s="11"/>
+      <c r="S141" s="11"/>
+      <c r="T141" s="11"/>
+      <c r="X141" s="9"/>
+      <c r="Y141" s="5"/>
+      <c r="Z141" s="5"/>
+      <c r="AN141" s="10"/>
+    </row>
+    <row r="142" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G142" s="7"/>
+      <c r="H142" s="11"/>
+      <c r="O142" s="7"/>
+      <c r="P142" s="9"/>
+      <c r="Q142" s="11"/>
+      <c r="R142" s="11"/>
+      <c r="S142" s="11"/>
+      <c r="T142" s="11"/>
+      <c r="X142" s="9"/>
+      <c r="Y142" s="5"/>
+      <c r="Z142" s="5"/>
+      <c r="AN142" s="10"/>
+    </row>
+    <row r="143" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G143" s="7"/>
+      <c r="H143" s="11"/>
+      <c r="O143" s="7"/>
+      <c r="P143" s="9"/>
+      <c r="Q143" s="11"/>
+      <c r="R143" s="11"/>
+      <c r="S143" s="11"/>
+      <c r="T143" s="11"/>
+      <c r="X143" s="9"/>
+      <c r="Y143" s="5"/>
+      <c r="Z143" s="5"/>
+      <c r="AN143" s="10"/>
+    </row>
+    <row r="144" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G144" s="7"/>
+      <c r="H144" s="11"/>
+      <c r="O144" s="7"/>
+      <c r="P144" s="9"/>
+      <c r="Q144" s="11"/>
+      <c r="R144" s="11"/>
+      <c r="S144" s="11"/>
+      <c r="T144" s="11"/>
+      <c r="X144" s="9"/>
+      <c r="Y144" s="5"/>
+      <c r="Z144" s="5"/>
+      <c r="AN144" s="10"/>
+    </row>
+    <row r="145" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G145" s="7"/>
+      <c r="H145" s="11"/>
+      <c r="O145" s="7"/>
+      <c r="P145" s="9"/>
+      <c r="Q145" s="11"/>
+      <c r="R145" s="11"/>
+      <c r="S145" s="11"/>
+      <c r="T145" s="11"/>
+      <c r="X145" s="9"/>
+      <c r="Y145" s="5"/>
+      <c r="Z145" s="5"/>
+      <c r="AN145" s="10"/>
+    </row>
+    <row r="146" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G146" s="7"/>
+      <c r="H146" s="11"/>
+      <c r="O146" s="7"/>
+      <c r="P146" s="9"/>
+      <c r="Q146" s="11"/>
+      <c r="R146" s="11"/>
+      <c r="S146" s="11"/>
+      <c r="T146" s="11"/>
+      <c r="X146" s="9"/>
+      <c r="Y146" s="5"/>
+      <c r="Z146" s="5"/>
+      <c r="AN146" s="10"/>
+    </row>
+    <row r="147" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G147" s="7"/>
+      <c r="H147" s="11"/>
+      <c r="O147" s="7"/>
+      <c r="P147" s="9"/>
+      <c r="Q147" s="11"/>
+      <c r="R147" s="11"/>
+      <c r="S147" s="11"/>
+      <c r="T147" s="11"/>
+      <c r="X147" s="9"/>
+      <c r="Y147" s="5"/>
+      <c r="Z147" s="5"/>
+      <c r="AN147" s="10"/>
+    </row>
+    <row r="148" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G148" s="7"/>
+      <c r="H148" s="11"/>
+      <c r="O148" s="7"/>
+      <c r="P148" s="9"/>
+      <c r="Q148" s="11"/>
+      <c r="R148" s="11"/>
+      <c r="S148" s="11"/>
+      <c r="T148" s="11"/>
+      <c r="X148" s="9"/>
+      <c r="Y148" s="5"/>
+      <c r="Z148" s="5"/>
+      <c r="AN148" s="10"/>
+    </row>
+    <row r="149" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G149" s="7"/>
+      <c r="H149" s="11"/>
+      <c r="O149" s="7"/>
+      <c r="P149" s="9"/>
+      <c r="Q149" s="11"/>
+      <c r="R149" s="11"/>
+      <c r="S149" s="11"/>
+      <c r="T149" s="11"/>
+      <c r="X149" s="9"/>
+      <c r="Y149" s="5"/>
+      <c r="Z149" s="5"/>
+      <c r="AN149" s="10"/>
+    </row>
+    <row r="150" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G150" s="7"/>
+      <c r="H150" s="11"/>
+      <c r="O150" s="7"/>
+      <c r="P150" s="9"/>
+      <c r="Q150" s="11"/>
+      <c r="R150" s="11"/>
+      <c r="S150" s="11"/>
+      <c r="T150" s="11"/>
+      <c r="X150" s="9"/>
+      <c r="Y150" s="5"/>
+      <c r="Z150" s="5"/>
+      <c r="AN150" s="10"/>
+    </row>
+    <row r="151" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G151" s="7"/>
+      <c r="H151" s="11"/>
+      <c r="O151" s="7"/>
+      <c r="P151" s="9"/>
+      <c r="Q151" s="11"/>
+      <c r="R151" s="11"/>
+      <c r="S151" s="11"/>
+      <c r="T151" s="11"/>
+      <c r="X151" s="9"/>
+      <c r="Y151" s="5"/>
+      <c r="Z151" s="5"/>
+      <c r="AN151" s="10"/>
+    </row>
+    <row r="152" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G152" s="7"/>
+      <c r="H152" s="11"/>
+      <c r="O152" s="7"/>
+      <c r="P152" s="9"/>
+      <c r="Q152" s="11"/>
+      <c r="R152" s="11"/>
+      <c r="S152" s="11"/>
+      <c r="T152" s="11"/>
+      <c r="X152" s="9"/>
+      <c r="Y152" s="5"/>
+      <c r="Z152" s="5"/>
+      <c r="AN152" s="10"/>
+    </row>
+    <row r="153" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G153" s="7"/>
+      <c r="H153" s="11"/>
+      <c r="O153" s="7"/>
+      <c r="P153" s="9"/>
+      <c r="Q153" s="11"/>
+      <c r="R153" s="11"/>
+      <c r="S153" s="11"/>
+      <c r="T153" s="11"/>
+      <c r="X153" s="9"/>
+      <c r="Y153" s="5"/>
+      <c r="Z153" s="5"/>
+      <c r="AN153" s="10"/>
+    </row>
+    <row r="154" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G154" s="7"/>
+      <c r="H154" s="11"/>
+      <c r="O154" s="7"/>
+      <c r="P154" s="9"/>
+      <c r="Q154" s="11"/>
+      <c r="R154" s="11"/>
+      <c r="S154" s="11"/>
+      <c r="T154" s="11"/>
+      <c r="X154" s="9"/>
+      <c r="Y154" s="5"/>
+      <c r="Z154" s="5"/>
+      <c r="AN154" s="10"/>
+    </row>
+    <row r="155" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G155" s="7"/>
+      <c r="H155" s="11"/>
+      <c r="O155" s="7"/>
+      <c r="P155" s="9"/>
+      <c r="Q155" s="11"/>
+      <c r="R155" s="11"/>
+      <c r="S155" s="11"/>
+      <c r="T155" s="11"/>
+      <c r="X155" s="9"/>
+      <c r="Y155" s="5"/>
+      <c r="Z155" s="5"/>
+      <c r="AN155" s="10"/>
+    </row>
+    <row r="156" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G156" s="7"/>
+      <c r="H156" s="11"/>
+      <c r="O156" s="7"/>
+      <c r="P156" s="9"/>
+      <c r="Q156" s="11"/>
+      <c r="R156" s="11"/>
+      <c r="S156" s="11"/>
+      <c r="T156" s="11"/>
+      <c r="X156" s="9"/>
+      <c r="Y156" s="5"/>
+      <c r="Z156" s="5"/>
+      <c r="AN156" s="10"/>
+    </row>
+    <row r="157" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G157" s="7"/>
+      <c r="H157" s="11"/>
+      <c r="O157" s="7"/>
+      <c r="P157" s="9"/>
+      <c r="Q157" s="11"/>
+      <c r="R157" s="11"/>
+      <c r="S157" s="11"/>
+      <c r="T157" s="11"/>
+      <c r="X157" s="9"/>
+      <c r="Y157" s="5"/>
+      <c r="Z157" s="5"/>
+      <c r="AN157" s="10"/>
+    </row>
+    <row r="158" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G158" s="7"/>
+      <c r="H158" s="11"/>
+      <c r="O158" s="7"/>
+      <c r="P158" s="9"/>
+      <c r="Q158" s="11"/>
+      <c r="R158" s="11"/>
+      <c r="S158" s="11"/>
+      <c r="T158" s="11"/>
+      <c r="X158" s="9"/>
+      <c r="Y158" s="5"/>
+      <c r="Z158" s="5"/>
+      <c r="AN158" s="10"/>
+    </row>
+    <row r="159" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G159" s="7"/>
+      <c r="H159" s="11"/>
+      <c r="O159" s="7"/>
+      <c r="P159" s="9"/>
+      <c r="Q159" s="11"/>
+      <c r="R159" s="11"/>
+      <c r="S159" s="11"/>
+      <c r="T159" s="11"/>
+      <c r="X159" s="9"/>
+      <c r="Y159" s="5"/>
+      <c r="Z159" s="5"/>
+      <c r="AN159" s="10"/>
+    </row>
+    <row r="160" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G160" s="7"/>
+      <c r="H160" s="11"/>
+      <c r="O160" s="7"/>
+      <c r="P160" s="9"/>
+      <c r="Q160" s="11"/>
+      <c r="R160" s="11"/>
+      <c r="S160" s="11"/>
+      <c r="T160" s="11"/>
+      <c r="X160" s="9"/>
+      <c r="Y160" s="5"/>
+      <c r="Z160" s="5"/>
+      <c r="AN160" s="10"/>
+    </row>
+    <row r="161" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G161" s="7"/>
+      <c r="H161" s="11"/>
+      <c r="O161" s="7"/>
+      <c r="P161" s="9"/>
+      <c r="Q161" s="11"/>
+      <c r="R161" s="11"/>
+      <c r="S161" s="11"/>
+      <c r="T161" s="11"/>
+      <c r="X161" s="9"/>
+      <c r="Y161" s="5"/>
+      <c r="Z161" s="5"/>
+      <c r="AN161" s="10"/>
+    </row>
+    <row r="162" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G162" s="7"/>
+      <c r="H162" s="11"/>
+      <c r="O162" s="7"/>
+      <c r="P162" s="9"/>
+      <c r="Q162" s="11"/>
+      <c r="R162" s="11"/>
+      <c r="S162" s="11"/>
+      <c r="T162" s="11"/>
+      <c r="X162" s="9"/>
+      <c r="Y162" s="5"/>
+      <c r="Z162" s="5"/>
+      <c r="AN162" s="10"/>
+    </row>
+    <row r="163" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G163" s="7"/>
+      <c r="H163" s="11"/>
+      <c r="O163" s="7"/>
+      <c r="P163" s="9"/>
+      <c r="Q163" s="11"/>
+      <c r="R163" s="11"/>
+      <c r="S163" s="11"/>
+      <c r="T163" s="11"/>
+      <c r="X163" s="9"/>
+      <c r="Y163" s="5"/>
+      <c r="Z163" s="5"/>
+      <c r="AN163" s="10"/>
+    </row>
+    <row r="164" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G164" s="7"/>
+      <c r="H164" s="11"/>
+      <c r="O164" s="7"/>
+      <c r="P164" s="9"/>
+      <c r="Q164" s="11"/>
+      <c r="R164" s="11"/>
+      <c r="S164" s="11"/>
+      <c r="T164" s="11"/>
+      <c r="X164" s="9"/>
+      <c r="Y164" s="5"/>
+      <c r="Z164" s="5"/>
+      <c r="AN164" s="10"/>
+    </row>
+    <row r="165" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G165" s="7"/>
+      <c r="H165" s="11"/>
+      <c r="O165" s="7"/>
+      <c r="P165" s="9"/>
+      <c r="Q165" s="11"/>
+      <c r="R165" s="11"/>
+      <c r="S165" s="11"/>
+      <c r="T165" s="11"/>
+      <c r="X165" s="9"/>
+      <c r="Y165" s="5"/>
+      <c r="Z165" s="5"/>
+      <c r="AN165" s="10"/>
+    </row>
+    <row r="166" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G166" s="7"/>
+      <c r="H166" s="11"/>
+      <c r="O166" s="7"/>
+      <c r="P166" s="9"/>
+      <c r="Q166" s="11"/>
+      <c r="R166" s="11"/>
+      <c r="S166" s="11"/>
+      <c r="T166" s="11"/>
+      <c r="X166" s="9"/>
+      <c r="Y166" s="5"/>
+      <c r="Z166" s="5"/>
+      <c r="AN166" s="10"/>
+    </row>
+    <row r="167" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G167" s="7"/>
+      <c r="H167" s="11"/>
+      <c r="O167" s="7"/>
+      <c r="P167" s="9"/>
+      <c r="Q167" s="11"/>
+      <c r="R167" s="11"/>
+      <c r="S167" s="11"/>
+      <c r="T167" s="11"/>
+      <c r="X167" s="9"/>
+      <c r="Y167" s="5"/>
+      <c r="Z167" s="5"/>
+      <c r="AN167" s="10"/>
+    </row>
+    <row r="168" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G168" s="7"/>
+      <c r="H168" s="11"/>
+      <c r="O168" s="7"/>
+      <c r="P168" s="9"/>
+      <c r="Q168" s="11"/>
+      <c r="R168" s="11"/>
+      <c r="S168" s="11"/>
+      <c r="T168" s="11"/>
+      <c r="X168" s="9"/>
+      <c r="Y168" s="5"/>
+      <c r="Z168" s="5"/>
+      <c r="AN168" s="10"/>
+    </row>
+    <row r="169" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G169" s="7"/>
+      <c r="H169" s="11"/>
+      <c r="O169" s="7"/>
+      <c r="P169" s="9"/>
+      <c r="Q169" s="11"/>
+      <c r="R169" s="11"/>
+      <c r="S169" s="11"/>
+      <c r="T169" s="11"/>
+      <c r="X169" s="9"/>
+      <c r="Y169" s="5"/>
+      <c r="Z169" s="5"/>
+      <c r="AN169" s="10"/>
+    </row>
+    <row r="170" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G170" s="7"/>
+      <c r="H170" s="11"/>
+      <c r="O170" s="7"/>
+      <c r="P170" s="9"/>
+      <c r="Q170" s="11"/>
+      <c r="R170" s="11"/>
+      <c r="S170" s="11"/>
+      <c r="T170" s="11"/>
+      <c r="X170" s="9"/>
+      <c r="Y170" s="5"/>
+      <c r="Z170" s="5"/>
+      <c r="AN170" s="10"/>
+    </row>
+    <row r="171" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G171" s="7"/>
+      <c r="H171" s="11"/>
+      <c r="O171" s="7"/>
+      <c r="P171" s="9"/>
+      <c r="Q171" s="11"/>
+      <c r="R171" s="11"/>
+      <c r="S171" s="11"/>
+      <c r="T171" s="11"/>
+      <c r="X171" s="9"/>
+      <c r="Y171" s="5"/>
+      <c r="Z171" s="5"/>
+      <c r="AN171" s="10"/>
+    </row>
+    <row r="172" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G172" s="7"/>
+      <c r="H172" s="11"/>
+      <c r="O172" s="7"/>
+      <c r="P172" s="9"/>
+      <c r="Q172" s="11"/>
+      <c r="R172" s="11"/>
+      <c r="S172" s="11"/>
+      <c r="T172" s="11"/>
+      <c r="X172" s="9"/>
+      <c r="Y172" s="5"/>
+      <c r="Z172" s="5"/>
+      <c r="AN172" s="10"/>
+    </row>
+    <row r="173" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G173" s="7"/>
+      <c r="H173" s="11"/>
+      <c r="O173" s="7"/>
+      <c r="P173" s="9"/>
+      <c r="Q173" s="11"/>
+      <c r="R173" s="11"/>
+      <c r="S173" s="11"/>
+      <c r="T173" s="11"/>
+      <c r="X173" s="9"/>
+      <c r="Y173" s="5"/>
+      <c r="Z173" s="5"/>
+      <c r="AN173" s="10"/>
+    </row>
+    <row r="174" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G174" s="7"/>
+      <c r="H174" s="11"/>
+      <c r="O174" s="7"/>
+      <c r="P174" s="9"/>
+      <c r="Q174" s="11"/>
+      <c r="R174" s="11"/>
+      <c r="S174" s="11"/>
+      <c r="T174" s="11"/>
+      <c r="X174" s="9"/>
+      <c r="Y174" s="5"/>
+      <c r="Z174" s="5"/>
+      <c r="AN174" s="10"/>
+    </row>
+    <row r="175" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G175" s="7"/>
+      <c r="H175" s="11"/>
+      <c r="O175" s="7"/>
+      <c r="P175" s="9"/>
+      <c r="Q175" s="11"/>
+      <c r="R175" s="11"/>
+      <c r="S175" s="11"/>
+      <c r="T175" s="11"/>
+      <c r="X175" s="9"/>
+      <c r="Y175" s="5"/>
+      <c r="Z175" s="5"/>
+      <c r="AN175" s="10"/>
+    </row>
+    <row r="176" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G176" s="7"/>
+      <c r="H176" s="11"/>
+      <c r="O176" s="7"/>
+      <c r="P176" s="9"/>
+      <c r="Q176" s="11"/>
+      <c r="R176" s="11"/>
+      <c r="S176" s="11"/>
+      <c r="T176" s="11"/>
+      <c r="X176" s="9"/>
+      <c r="Y176" s="5"/>
+      <c r="Z176" s="5"/>
+      <c r="AN176" s="10"/>
+    </row>
+    <row r="177" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G177" s="7"/>
+      <c r="H177" s="11"/>
+      <c r="O177" s="7"/>
+      <c r="P177" s="9"/>
+      <c r="Q177" s="11"/>
+      <c r="R177" s="11"/>
+      <c r="S177" s="11"/>
+      <c r="T177" s="11"/>
+      <c r="X177" s="9"/>
+      <c r="Y177" s="5"/>
+      <c r="Z177" s="5"/>
+      <c r="AN177" s="10"/>
+    </row>
+    <row r="178" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G178" s="7"/>
+      <c r="H178" s="11"/>
+      <c r="O178" s="7"/>
+      <c r="P178" s="9"/>
+      <c r="Q178" s="11"/>
+      <c r="R178" s="11"/>
+      <c r="S178" s="11"/>
+      <c r="T178" s="11"/>
+      <c r="X178" s="9"/>
+      <c r="Y178" s="5"/>
+      <c r="Z178" s="5"/>
+      <c r="AN178" s="10"/>
+    </row>
+    <row r="179" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G179" s="7"/>
+      <c r="H179" s="11"/>
+      <c r="O179" s="7"/>
+      <c r="P179" s="9"/>
+      <c r="Q179" s="11"/>
+      <c r="R179" s="11"/>
+      <c r="S179" s="11"/>
+      <c r="T179" s="11"/>
+      <c r="X179" s="9"/>
+      <c r="Y179" s="5"/>
+      <c r="Z179" s="5"/>
+      <c r="AN179" s="10"/>
+    </row>
+    <row r="180" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G180" s="7"/>
+      <c r="H180" s="11"/>
+      <c r="O180" s="7"/>
+      <c r="P180" s="9"/>
+      <c r="Q180" s="11"/>
+      <c r="R180" s="11"/>
+      <c r="S180" s="11"/>
+      <c r="T180" s="11"/>
+      <c r="X180" s="9"/>
+      <c r="Y180" s="5"/>
+      <c r="Z180" s="5"/>
+      <c r="AN180" s="10"/>
+    </row>
+    <row r="181" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G181" s="7"/>
+      <c r="H181" s="11"/>
+      <c r="O181" s="7"/>
+      <c r="P181" s="9"/>
+      <c r="Q181" s="11"/>
+      <c r="R181" s="11"/>
+      <c r="S181" s="11"/>
+      <c r="T181" s="11"/>
+      <c r="X181" s="9"/>
+      <c r="Y181" s="5"/>
+      <c r="Z181" s="5"/>
+      <c r="AN181" s="10"/>
+    </row>
+    <row r="182" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G182" s="7"/>
+      <c r="H182" s="11"/>
+      <c r="O182" s="7"/>
+      <c r="P182" s="9"/>
+      <c r="Q182" s="11"/>
+      <c r="R182" s="11"/>
+      <c r="S182" s="11"/>
+      <c r="T182" s="11"/>
+      <c r="X182" s="9"/>
+      <c r="Y182" s="5"/>
+      <c r="Z182" s="5"/>
+      <c r="AN182" s="10"/>
+    </row>
+    <row r="183" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G183" s="7"/>
+      <c r="H183" s="11"/>
+      <c r="O183" s="7"/>
+      <c r="P183" s="9"/>
+      <c r="Q183" s="11"/>
+      <c r="R183" s="11"/>
+      <c r="S183" s="11"/>
+      <c r="T183" s="11"/>
+      <c r="X183" s="9"/>
+      <c r="Y183" s="5"/>
+      <c r="Z183" s="5"/>
+      <c r="AN183" s="10"/>
+    </row>
+    <row r="184" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G184" s="7"/>
+      <c r="H184" s="11"/>
+      <c r="O184" s="7"/>
+      <c r="P184" s="9"/>
+      <c r="Q184" s="11"/>
+      <c r="R184" s="11"/>
+      <c r="S184" s="11"/>
+      <c r="T184" s="11"/>
+      <c r="X184" s="9"/>
+      <c r="Y184" s="5"/>
+      <c r="Z184" s="5"/>
+      <c r="AN184" s="10"/>
+    </row>
+    <row r="185" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G185" s="7"/>
+      <c r="H185" s="11"/>
+      <c r="O185" s="7"/>
+      <c r="P185" s="9"/>
+      <c r="Q185" s="11"/>
+      <c r="R185" s="11"/>
+      <c r="S185" s="11"/>
+      <c r="T185" s="11"/>
+      <c r="X185" s="9"/>
+      <c r="Y185" s="5"/>
+      <c r="Z185" s="5"/>
+      <c r="AN185" s="10"/>
+    </row>
+    <row r="186" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G186" s="7"/>
+      <c r="H186" s="11"/>
+      <c r="O186" s="7"/>
+      <c r="P186" s="9"/>
+      <c r="Q186" s="11"/>
+      <c r="R186" s="11"/>
+      <c r="S186" s="11"/>
+      <c r="T186" s="11"/>
+      <c r="X186" s="9"/>
+      <c r="Y186" s="5"/>
+      <c r="Z186" s="5"/>
+      <c r="AN186" s="10"/>
+    </row>
+    <row r="187" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G187" s="7"/>
+      <c r="H187" s="11"/>
+      <c r="O187" s="7"/>
+      <c r="P187" s="9"/>
+      <c r="Q187" s="11"/>
+      <c r="R187" s="11"/>
+      <c r="S187" s="11"/>
+      <c r="T187" s="11"/>
+      <c r="X187" s="9"/>
+      <c r="Y187" s="5"/>
+      <c r="Z187" s="5"/>
+      <c r="AN187" s="10"/>
+    </row>
+    <row r="188" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G188" s="7"/>
+      <c r="H188" s="11"/>
+      <c r="O188" s="7"/>
+      <c r="P188" s="9"/>
+      <c r="Q188" s="11"/>
+      <c r="R188" s="11"/>
+      <c r="S188" s="11"/>
+      <c r="T188" s="11"/>
+      <c r="X188" s="9"/>
+      <c r="Y188" s="5"/>
+      <c r="Z188" s="5"/>
+      <c r="AN188" s="10"/>
+    </row>
+    <row r="189" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G189" s="7"/>
+      <c r="H189" s="11"/>
+      <c r="O189" s="7"/>
+      <c r="P189" s="9"/>
+      <c r="Q189" s="11"/>
+      <c r="R189" s="11"/>
+      <c r="S189" s="11"/>
+      <c r="T189" s="11"/>
+      <c r="X189" s="9"/>
+      <c r="Y189" s="5"/>
+      <c r="Z189" s="5"/>
+      <c r="AN189" s="10"/>
+    </row>
+    <row r="190" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G190" s="7"/>
+      <c r="H190" s="11"/>
+      <c r="O190" s="7"/>
+      <c r="P190" s="9"/>
+      <c r="Q190" s="11"/>
+      <c r="R190" s="11"/>
+      <c r="S190" s="11"/>
+      <c r="T190" s="11"/>
+      <c r="X190" s="9"/>
+      <c r="Y190" s="5"/>
+      <c r="Z190" s="5"/>
+      <c r="AN190" s="10"/>
+    </row>
+    <row r="191" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G191" s="7"/>
+      <c r="H191" s="11"/>
+      <c r="O191" s="7"/>
+      <c r="P191" s="9"/>
+      <c r="Q191" s="11"/>
+      <c r="R191" s="11"/>
+      <c r="S191" s="11"/>
+      <c r="T191" s="11"/>
+      <c r="X191" s="9"/>
+      <c r="Y191" s="5"/>
+      <c r="Z191" s="5"/>
+      <c r="AN191" s="10"/>
+    </row>
+    <row r="192" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G192" s="7"/>
+      <c r="H192" s="11"/>
+      <c r="O192" s="7"/>
+      <c r="P192" s="9"/>
+      <c r="Q192" s="11"/>
+      <c r="R192" s="11"/>
+      <c r="S192" s="11"/>
+      <c r="T192" s="11"/>
+      <c r="X192" s="9"/>
+      <c r="Y192" s="5"/>
+      <c r="Z192" s="5"/>
+      <c r="AN192" s="10"/>
+    </row>
+    <row r="193" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G193" s="7"/>
+      <c r="H193" s="11"/>
+      <c r="O193" s="7"/>
+      <c r="P193" s="9"/>
+      <c r="Q193" s="11"/>
+      <c r="R193" s="11"/>
+      <c r="S193" s="11"/>
+      <c r="T193" s="11"/>
+      <c r="X193" s="9"/>
+      <c r="Y193" s="5"/>
+      <c r="Z193" s="5"/>
+      <c r="AN193" s="10"/>
+    </row>
+    <row r="194" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G194" s="7"/>
+      <c r="H194" s="11"/>
+      <c r="O194" s="7"/>
+      <c r="P194" s="9"/>
+      <c r="Q194" s="11"/>
+      <c r="R194" s="11"/>
+      <c r="S194" s="11"/>
+      <c r="T194" s="11"/>
+      <c r="X194" s="9"/>
+      <c r="Y194" s="5"/>
+      <c r="Z194" s="5"/>
+      <c r="AN194" s="10"/>
+    </row>
+    <row r="195" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G195" s="7"/>
+      <c r="H195" s="11"/>
+      <c r="O195" s="7"/>
+      <c r="P195" s="9"/>
+      <c r="Q195" s="11"/>
+      <c r="R195" s="11"/>
+      <c r="S195" s="11"/>
+      <c r="T195" s="11"/>
+      <c r="X195" s="9"/>
+      <c r="Y195" s="5"/>
+      <c r="Z195" s="5"/>
+      <c r="AN195" s="10"/>
+    </row>
+    <row r="196" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G196" s="7"/>
+      <c r="H196" s="11"/>
+      <c r="O196" s="7"/>
+      <c r="P196" s="9"/>
+      <c r="Q196" s="11"/>
+      <c r="R196" s="11"/>
+      <c r="S196" s="11"/>
+      <c r="T196" s="11"/>
+      <c r="X196" s="9"/>
+      <c r="Y196" s="5"/>
+      <c r="Z196" s="5"/>
+      <c r="AN196" s="10"/>
+    </row>
+    <row r="197" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G197" s="7"/>
+      <c r="H197" s="11"/>
+      <c r="O197" s="7"/>
+      <c r="P197" s="9"/>
+      <c r="Q197" s="11"/>
+      <c r="R197" s="11"/>
+      <c r="S197" s="11"/>
+      <c r="T197" s="11"/>
+      <c r="X197" s="9"/>
+      <c r="Y197" s="5"/>
+      <c r="Z197" s="5"/>
+      <c r="AN197" s="10"/>
+    </row>
+    <row r="198" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G198" s="7"/>
+      <c r="H198" s="11"/>
+      <c r="O198" s="7"/>
+      <c r="P198" s="9"/>
+      <c r="Q198" s="11"/>
+      <c r="R198" s="11"/>
+      <c r="S198" s="11"/>
+      <c r="T198" s="11"/>
+      <c r="X198" s="9"/>
+      <c r="Y198" s="5"/>
+      <c r="Z198" s="5"/>
+      <c r="AN198" s="10"/>
+    </row>
+    <row r="199" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G199" s="7"/>
+      <c r="H199" s="11"/>
+      <c r="O199" s="7"/>
+      <c r="P199" s="9"/>
+      <c r="Q199" s="11"/>
+      <c r="R199" s="11"/>
+      <c r="S199" s="11"/>
+      <c r="T199" s="11"/>
+      <c r="X199" s="9"/>
+      <c r="Y199" s="5"/>
+      <c r="Z199" s="5"/>
+      <c r="AN199" s="10"/>
+    </row>
+    <row r="200" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G200" s="7"/>
+      <c r="H200" s="11"/>
+      <c r="O200" s="7"/>
+      <c r="P200" s="9"/>
+      <c r="Q200" s="11"/>
+      <c r="R200" s="11"/>
+      <c r="S200" s="11"/>
+      <c r="T200" s="11"/>
+      <c r="X200" s="9"/>
+      <c r="Y200" s="5"/>
+      <c r="Z200" s="5"/>
+      <c r="AN200" s="10"/>
+    </row>
+    <row r="201" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G201" s="7"/>
+      <c r="H201" s="11"/>
+      <c r="O201" s="7"/>
+      <c r="P201" s="9"/>
+      <c r="Q201" s="11"/>
+      <c r="R201" s="11"/>
+      <c r="S201" s="11"/>
+      <c r="T201" s="11"/>
+      <c r="X201" s="9"/>
+      <c r="Y201" s="5"/>
+      <c r="Z201" s="5"/>
+      <c r="AN201" s="10"/>
+    </row>
+    <row r="202" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G202" s="7"/>
+      <c r="H202" s="11"/>
+      <c r="O202" s="7"/>
+      <c r="P202" s="9"/>
+      <c r="Q202" s="11"/>
+      <c r="R202" s="11"/>
+      <c r="S202" s="11"/>
+      <c r="T202" s="11"/>
+      <c r="X202" s="9"/>
+      <c r="Y202" s="5"/>
+      <c r="Z202" s="5"/>
+      <c r="AN202" s="10"/>
+    </row>
+    <row r="203" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G203" s="7"/>
+      <c r="H203" s="11"/>
+      <c r="O203" s="7"/>
+      <c r="P203" s="9"/>
+      <c r="Q203" s="11"/>
+      <c r="R203" s="11"/>
+      <c r="S203" s="11"/>
+      <c r="T203" s="11"/>
+      <c r="X203" s="9"/>
+      <c r="Y203" s="5"/>
+      <c r="Z203" s="5"/>
+      <c r="AN203" s="10"/>
+    </row>
+    <row r="204" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G204" s="7"/>
+      <c r="H204" s="11"/>
+      <c r="O204" s="7"/>
+      <c r="P204" s="9"/>
+      <c r="Q204" s="11"/>
+      <c r="R204" s="11"/>
+      <c r="S204" s="11"/>
+      <c r="T204" s="11"/>
+      <c r="X204" s="9"/>
+      <c r="Y204" s="5"/>
+      <c r="Z204" s="5"/>
+      <c r="AN204" s="10"/>
+    </row>
+    <row r="205" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G205" s="7"/>
+      <c r="H205" s="11"/>
+      <c r="O205" s="7"/>
+      <c r="P205" s="9"/>
+      <c r="Q205" s="11"/>
+      <c r="R205" s="11"/>
+      <c r="S205" s="11"/>
+      <c r="T205" s="11"/>
+      <c r="X205" s="9"/>
+      <c r="Y205" s="5"/>
+      <c r="Z205" s="5"/>
+      <c r="AN205" s="10"/>
+    </row>
+    <row r="206" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G206" s="7"/>
+      <c r="H206" s="11"/>
+      <c r="O206" s="7"/>
+      <c r="P206" s="9"/>
+      <c r="Q206" s="11"/>
+      <c r="R206" s="11"/>
+      <c r="S206" s="11"/>
+      <c r="T206" s="11"/>
+      <c r="X206" s="9"/>
+      <c r="Y206" s="5"/>
+      <c r="Z206" s="5"/>
+      <c r="AN206" s="10"/>
+    </row>
+    <row r="207" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G207" s="7"/>
+      <c r="H207" s="11"/>
+      <c r="O207" s="7"/>
+      <c r="P207" s="9"/>
+      <c r="Q207" s="11"/>
+      <c r="R207" s="11"/>
+      <c r="S207" s="11"/>
+      <c r="T207" s="11"/>
+      <c r="X207" s="9"/>
+      <c r="Y207" s="5"/>
+      <c r="Z207" s="5"/>
+      <c r="AN207" s="10"/>
+    </row>
+    <row r="208" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G208" s="7"/>
+      <c r="H208" s="11"/>
+      <c r="O208" s="7"/>
+      <c r="P208" s="9"/>
+      <c r="Q208" s="11"/>
+      <c r="R208" s="11"/>
+      <c r="S208" s="11"/>
+      <c r="T208" s="11"/>
+      <c r="X208" s="9"/>
+      <c r="Y208" s="5"/>
+      <c r="Z208" s="5"/>
+      <c r="AN208" s="10"/>
+    </row>
+    <row r="209" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G209" s="7"/>
+      <c r="H209" s="11"/>
+      <c r="O209" s="7"/>
+      <c r="P209" s="9"/>
+      <c r="Q209" s="11"/>
+      <c r="R209" s="11"/>
+      <c r="S209" s="11"/>
+      <c r="T209" s="11"/>
+      <c r="X209" s="9"/>
+      <c r="Y209" s="5"/>
+      <c r="Z209" s="5"/>
+      <c r="AN209" s="10"/>
+    </row>
+    <row r="210" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G210" s="7"/>
+      <c r="H210" s="11"/>
+      <c r="O210" s="7"/>
+      <c r="P210" s="9"/>
+      <c r="Q210" s="11"/>
+      <c r="R210" s="11"/>
+      <c r="S210" s="11"/>
+      <c r="T210" s="11"/>
+      <c r="X210" s="9"/>
+      <c r="Y210" s="5"/>
+      <c r="Z210" s="5"/>
+      <c r="AN210" s="10"/>
+    </row>
+    <row r="211" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G211" s="7"/>
+      <c r="H211" s="11"/>
+      <c r="O211" s="7"/>
+      <c r="P211" s="9"/>
+      <c r="Q211" s="11"/>
+      <c r="R211" s="11"/>
+      <c r="S211" s="11"/>
+      <c r="T211" s="11"/>
+      <c r="X211" s="9"/>
+      <c r="Y211" s="5"/>
+      <c r="Z211" s="5"/>
+      <c r="AN211" s="10"/>
+    </row>
+    <row r="212" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G212" s="7"/>
+      <c r="H212" s="11"/>
+      <c r="O212" s="7"/>
+      <c r="P212" s="9"/>
+      <c r="Q212" s="11"/>
+      <c r="R212" s="11"/>
+      <c r="S212" s="11"/>
+      <c r="T212" s="11"/>
+      <c r="X212" s="9"/>
+      <c r="Y212" s="5"/>
+      <c r="Z212" s="5"/>
+      <c r="AN212" s="10"/>
+    </row>
+    <row r="213" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G213" s="7"/>
+      <c r="H213" s="11"/>
+      <c r="O213" s="7"/>
+      <c r="P213" s="9"/>
+      <c r="Q213" s="11"/>
+      <c r="R213" s="11"/>
+      <c r="S213" s="11"/>
+      <c r="T213" s="11"/>
+      <c r="X213" s="9"/>
+      <c r="Y213" s="5"/>
+      <c r="Z213" s="5"/>
+      <c r="AN213" s="10"/>
+    </row>
+    <row r="214" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G214" s="7"/>
+      <c r="H214" s="11"/>
+      <c r="O214" s="7"/>
+      <c r="P214" s="9"/>
+      <c r="Q214" s="11"/>
+      <c r="R214" s="11"/>
+      <c r="S214" s="11"/>
+      <c r="T214" s="11"/>
+      <c r="X214" s="9"/>
+      <c r="Y214" s="5"/>
+      <c r="Z214" s="5"/>
+      <c r="AN214" s="10"/>
+    </row>
+    <row r="215" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G215" s="7"/>
+      <c r="H215" s="11"/>
+      <c r="O215" s="7"/>
+      <c r="P215" s="9"/>
+      <c r="Q215" s="11"/>
+      <c r="R215" s="11"/>
+      <c r="S215" s="11"/>
+      <c r="T215" s="11"/>
+      <c r="X215" s="9"/>
+      <c r="Y215" s="5"/>
+      <c r="Z215" s="5"/>
+      <c r="AN215" s="10"/>
+    </row>
+    <row r="216" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G216" s="7"/>
+      <c r="H216" s="11"/>
+      <c r="O216" s="7"/>
+      <c r="P216" s="9"/>
+      <c r="Q216" s="11"/>
+      <c r="R216" s="11"/>
+      <c r="S216" s="11"/>
+      <c r="T216" s="11"/>
+      <c r="X216" s="9"/>
+      <c r="Y216" s="5"/>
+      <c r="Z216" s="5"/>
+      <c r="AN216" s="10"/>
+    </row>
+    <row r="217" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G217" s="7"/>
+      <c r="H217" s="11"/>
+      <c r="O217" s="7"/>
+      <c r="P217" s="9"/>
+      <c r="Q217" s="11"/>
+      <c r="R217" s="11"/>
+      <c r="S217" s="11"/>
+      <c r="T217" s="11"/>
+      <c r="X217" s="9"/>
+      <c r="Y217" s="5"/>
+      <c r="Z217" s="5"/>
+      <c r="AN217" s="10"/>
+    </row>
+    <row r="218" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G218" s="7"/>
+      <c r="H218" s="11"/>
+      <c r="O218" s="7"/>
+      <c r="P218" s="9"/>
+      <c r="Q218" s="11"/>
+      <c r="R218" s="11"/>
+      <c r="S218" s="11"/>
+      <c r="T218" s="11"/>
+      <c r="X218" s="9"/>
+      <c r="Y218" s="5"/>
+      <c r="Z218" s="5"/>
+      <c r="AN218" s="10"/>
+    </row>
+    <row r="219" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G219" s="7"/>
+      <c r="H219" s="11"/>
+      <c r="O219" s="7"/>
+      <c r="P219" s="9"/>
+      <c r="Q219" s="11"/>
+      <c r="R219" s="11"/>
+      <c r="S219" s="11"/>
+      <c r="T219" s="11"/>
+      <c r="X219" s="9"/>
+      <c r="Y219" s="5"/>
+      <c r="Z219" s="5"/>
+      <c r="AN219" s="10"/>
+    </row>
+    <row r="220" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G220" s="7"/>
+      <c r="H220" s="11"/>
+      <c r="O220" s="7"/>
+      <c r="P220" s="9"/>
+      <c r="Q220" s="11"/>
+      <c r="R220" s="11"/>
+      <c r="S220" s="11"/>
+      <c r="T220" s="11"/>
+      <c r="X220" s="9"/>
+      <c r="Y220" s="5"/>
+      <c r="Z220" s="5"/>
+      <c r="AN220" s="10"/>
+    </row>
+    <row r="221" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G221" s="7"/>
+      <c r="O221" s="7"/>
+      <c r="P221" s="12"/>
+      <c r="X221" s="9"/>
+    </row>
+    <row r="222" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G222" s="7"/>
+      <c r="O222" s="7"/>
+      <c r="P222" s="12"/>
+      <c r="X222" s="9"/>
+    </row>
+    <row r="223" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G223" s="7"/>
+      <c r="O223" s="7"/>
+      <c r="P223" s="12"/>
+      <c r="X223" s="9"/>
+    </row>
+    <row r="224" spans="7:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G224" s="7"/>
+      <c r="O224" s="7"/>
+      <c r="P224" s="12"/>
+      <c r="X224" s="9"/>
+    </row>
+    <row r="225" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G225" s="7"/>
+      <c r="O225" s="7"/>
+      <c r="P225" s="12"/>
+      <c r="X225" s="9"/>
+    </row>
+    <row r="226" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G226" s="7"/>
+      <c r="O226" s="7"/>
+      <c r="P226" s="12"/>
+      <c r="X226" s="9"/>
+    </row>
+    <row r="227" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G227" s="7"/>
+      <c r="O227" s="7"/>
+      <c r="P227" s="12"/>
+      <c r="X227" s="9"/>
+    </row>
+    <row r="228" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G228" s="7"/>
+      <c r="O228" s="7"/>
+      <c r="P228" s="12"/>
+      <c r="X228" s="9"/>
+    </row>
+    <row r="229" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G229" s="7"/>
+      <c r="O229" s="7"/>
+      <c r="P229" s="12"/>
+      <c r="X229" s="9"/>
+    </row>
+    <row r="230" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G230" s="7"/>
+      <c r="O230" s="7"/>
+      <c r="P230" s="12"/>
+      <c r="X230" s="9"/>
+    </row>
+    <row r="231" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G231" s="7"/>
+      <c r="O231" s="7"/>
+      <c r="P231" s="12"/>
+      <c r="X231" s="9"/>
+    </row>
+    <row r="232" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G232" s="7"/>
+      <c r="O232" s="7"/>
+      <c r="P232" s="12"/>
+      <c r="X232" s="9"/>
+    </row>
+    <row r="233" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G233" s="7"/>
+      <c r="O233" s="7"/>
+      <c r="P233" s="12"/>
+      <c r="X233" s="9"/>
+    </row>
+    <row r="234" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G234" s="7"/>
+      <c r="O234" s="7"/>
+      <c r="P234" s="12"/>
+      <c r="X234" s="9"/>
+    </row>
+    <row r="235" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G235" s="7"/>
+      <c r="O235" s="7"/>
+      <c r="P235" s="12"/>
+      <c r="X235" s="9"/>
+    </row>
+    <row r="236" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G236" s="7"/>
+      <c r="O236" s="7"/>
+      <c r="P236" s="12"/>
+      <c r="X236" s="9"/>
+    </row>
+    <row r="237" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G237" s="7"/>
+      <c r="O237" s="7"/>
+      <c r="P237" s="12"/>
+      <c r="X237" s="9"/>
+    </row>
+    <row r="238" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G238" s="7"/>
+      <c r="O238" s="7"/>
+      <c r="P238" s="12"/>
+      <c r="X238" s="9"/>
+    </row>
+    <row r="239" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G239" s="7"/>
+      <c r="O239" s="7"/>
+      <c r="P239" s="12"/>
+      <c r="X239" s="9"/>
+    </row>
+    <row r="240" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G240" s="7"/>
+      <c r="O240" s="7"/>
+      <c r="P240" s="12"/>
+      <c r="X240" s="9"/>
+    </row>
+    <row r="241" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G241" s="7"/>
+      <c r="O241" s="7"/>
+      <c r="P241" s="12"/>
+      <c r="X241" s="9"/>
+    </row>
+    <row r="242" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G242" s="7"/>
+      <c r="O242" s="7"/>
+      <c r="P242" s="12"/>
+      <c r="X242" s="9"/>
+    </row>
+    <row r="243" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G243" s="7"/>
+      <c r="O243" s="7"/>
+      <c r="P243" s="12"/>
+      <c r="X243" s="9"/>
+    </row>
+    <row r="244" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G244" s="7"/>
+      <c r="O244" s="7"/>
+      <c r="P244" s="12"/>
+      <c r="X244" s="9"/>
+    </row>
+    <row r="245" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G245" s="7"/>
+      <c r="O245" s="7"/>
+      <c r="P245" s="12"/>
+      <c r="X245" s="9"/>
+    </row>
+    <row r="246" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G246" s="7"/>
+      <c r="O246" s="7"/>
+      <c r="P246" s="12"/>
+      <c r="X246" s="9"/>
+    </row>
+    <row r="247" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G247" s="7"/>
+      <c r="O247" s="7"/>
+      <c r="P247" s="12"/>
+      <c r="X247" s="9"/>
+    </row>
+    <row r="248" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G248" s="7"/>
+      <c r="O248" s="7"/>
+      <c r="P248" s="12"/>
+      <c r="X248" s="9"/>
+    </row>
+    <row r="249" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G249" s="7"/>
+      <c r="O249" s="7"/>
+      <c r="P249" s="12"/>
+      <c r="X249" s="9"/>
+    </row>
+    <row r="250" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G250" s="7"/>
+      <c r="O250" s="7"/>
+      <c r="P250" s="12"/>
+      <c r="X250" s="9"/>
+    </row>
+    <row r="251" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G251" s="7"/>
+      <c r="O251" s="7"/>
+      <c r="P251" s="12"/>
+      <c r="X251" s="9"/>
+    </row>
+    <row r="252" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G252" s="7"/>
+      <c r="O252" s="7"/>
+      <c r="P252" s="12"/>
+      <c r="X252" s="9"/>
+    </row>
+    <row r="253" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G253" s="7"/>
+      <c r="O253" s="7"/>
+      <c r="P253" s="12"/>
+      <c r="X253" s="9"/>
+    </row>
+    <row r="254" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G254" s="7"/>
+      <c r="O254" s="7"/>
+      <c r="P254" s="12"/>
+      <c r="X254" s="9"/>
+    </row>
+    <row r="255" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G255" s="7"/>
+      <c r="O255" s="7"/>
+      <c r="P255" s="12"/>
+      <c r="X255" s="9"/>
+    </row>
+    <row r="256" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G256" s="7"/>
+      <c r="O256" s="7"/>
+      <c r="P256" s="12"/>
+      <c r="X256" s="9"/>
+    </row>
+    <row r="257" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G257" s="7"/>
+      <c r="O257" s="7"/>
+      <c r="P257" s="12"/>
+      <c r="X257" s="9"/>
+    </row>
+    <row r="258" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G258" s="7"/>
+      <c r="O258" s="7"/>
+      <c r="P258" s="12"/>
+      <c r="X258" s="9"/>
+    </row>
+    <row r="259" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G259" s="7"/>
+      <c r="O259" s="7"/>
+      <c r="P259" s="12"/>
+      <c r="X259" s="9"/>
+    </row>
+    <row r="260" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G260" s="7"/>
+      <c r="O260" s="7"/>
+      <c r="P260" s="12"/>
+      <c r="X260" s="9"/>
+    </row>
+    <row r="261" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G261" s="7"/>
+      <c r="O261" s="7"/>
+      <c r="P261" s="12"/>
+      <c r="X261" s="9"/>
+    </row>
+    <row r="262" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G262" s="7"/>
+      <c r="O262" s="7"/>
+      <c r="P262" s="12"/>
+      <c r="X262" s="9"/>
+    </row>
+    <row r="263" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G263" s="7"/>
+      <c r="O263" s="7"/>
+      <c r="P263" s="12"/>
+      <c r="X263" s="9"/>
+    </row>
+    <row r="264" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G264" s="7"/>
+      <c r="O264" s="7"/>
+      <c r="P264" s="12"/>
+      <c r="X264" s="9"/>
+    </row>
+    <row r="265" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G265" s="7"/>
+      <c r="O265" s="7"/>
+      <c r="P265" s="12"/>
+      <c r="X265" s="9"/>
+    </row>
+    <row r="266" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G266" s="7"/>
+      <c r="O266" s="7"/>
+      <c r="P266" s="12"/>
+      <c r="X266" s="9"/>
+    </row>
+    <row r="267" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G267" s="7"/>
+      <c r="O267" s="7"/>
+      <c r="P267" s="12"/>
+      <c r="X267" s="9"/>
+    </row>
+    <row r="268" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G268" s="7"/>
+      <c r="O268" s="7"/>
+      <c r="P268" s="12"/>
+      <c r="X268" s="9"/>
+    </row>
+    <row r="269" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G269" s="7"/>
+      <c r="O269" s="7"/>
+      <c r="P269" s="12"/>
+      <c r="X269" s="9"/>
+    </row>
+    <row r="270" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G270" s="7"/>
+      <c r="O270" s="7"/>
+      <c r="P270" s="12"/>
+      <c r="X270" s="9"/>
+    </row>
+    <row r="271" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G271" s="7"/>
+      <c r="O271" s="7"/>
+      <c r="P271" s="12"/>
+      <c r="X271" s="9"/>
+    </row>
+    <row r="272" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G272" s="7"/>
+      <c r="O272" s="7"/>
+      <c r="P272" s="12"/>
+      <c r="X272" s="9"/>
+    </row>
+    <row r="273" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G273" s="7"/>
+      <c r="O273" s="7"/>
+      <c r="P273" s="12"/>
+      <c r="X273" s="9"/>
+    </row>
+    <row r="274" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G274" s="7"/>
+      <c r="O274" s="7"/>
+      <c r="P274" s="12"/>
+      <c r="X274" s="9"/>
+    </row>
+    <row r="275" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G275" s="7"/>
+      <c r="O275" s="7"/>
+      <c r="P275" s="12"/>
+      <c r="X275" s="9"/>
+    </row>
+    <row r="276" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G276" s="7"/>
+      <c r="O276" s="7"/>
+      <c r="P276" s="12"/>
+      <c r="X276" s="9"/>
+    </row>
+    <row r="277" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G277" s="7"/>
+      <c r="O277" s="7"/>
+      <c r="P277" s="12"/>
+      <c r="X277" s="9"/>
+    </row>
+    <row r="278" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G278" s="7"/>
+      <c r="O278" s="7"/>
+      <c r="P278" s="12"/>
+      <c r="X278" s="9"/>
+    </row>
+    <row r="279" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G279" s="7"/>
+      <c r="O279" s="7"/>
+      <c r="P279" s="12"/>
+      <c r="X279" s="9"/>
+    </row>
+    <row r="280" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G280" s="7"/>
+      <c r="O280" s="7"/>
+      <c r="P280" s="12"/>
+      <c r="X280" s="9"/>
+    </row>
+    <row r="281" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G281" s="7"/>
+      <c r="O281" s="7"/>
+      <c r="P281" s="12"/>
+      <c r="X281" s="9"/>
+    </row>
+    <row r="282" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G282" s="7"/>
+      <c r="O282" s="7"/>
+      <c r="P282" s="12"/>
+      <c r="X282" s="9"/>
+    </row>
+    <row r="283" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G283" s="7"/>
+      <c r="O283" s="7"/>
+      <c r="P283" s="12"/>
+      <c r="X283" s="9"/>
+    </row>
+    <row r="284" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G284" s="7"/>
+      <c r="O284" s="7"/>
+      <c r="P284" s="12"/>
+      <c r="X284" s="9"/>
+    </row>
+    <row r="285" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G285" s="7"/>
+      <c r="O285" s="7"/>
+      <c r="P285" s="12"/>
+      <c r="X285" s="9"/>
+    </row>
+    <row r="286" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G286" s="7"/>
+      <c r="O286" s="7"/>
+      <c r="P286" s="12"/>
+      <c r="X286" s="9"/>
+    </row>
+    <row r="287" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G287" s="7"/>
+      <c r="O287" s="7"/>
+      <c r="P287" s="12"/>
+      <c r="X287" s="9"/>
+    </row>
+    <row r="288" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G288" s="7"/>
+      <c r="O288" s="7"/>
+      <c r="P288" s="12"/>
+      <c r="X288" s="9"/>
+    </row>
+    <row r="289" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G289" s="7"/>
+      <c r="O289" s="7"/>
+      <c r="P289" s="12"/>
+      <c r="X289" s="9"/>
+    </row>
+    <row r="290" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G290" s="7"/>
+      <c r="O290" s="7"/>
+      <c r="P290" s="12"/>
+      <c r="X290" s="9"/>
+    </row>
+    <row r="291" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G291" s="7"/>
+      <c r="O291" s="7"/>
+      <c r="P291" s="12"/>
+      <c r="X291" s="9"/>
+    </row>
+    <row r="292" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G292" s="7"/>
+      <c r="O292" s="7"/>
+      <c r="P292" s="12"/>
+      <c r="X292" s="9"/>
+    </row>
+    <row r="293" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G293" s="7"/>
+      <c r="O293" s="7"/>
+      <c r="P293" s="12"/>
+      <c r="X293" s="9"/>
+    </row>
+    <row r="294" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G294" s="7"/>
+      <c r="O294" s="7"/>
+      <c r="P294" s="12"/>
+      <c r="X294" s="9"/>
+    </row>
+    <row r="295" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G295" s="7"/>
+      <c r="O295" s="7"/>
+      <c r="P295" s="12"/>
+      <c r="X295" s="9"/>
+    </row>
+    <row r="296" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G296" s="7"/>
+      <c r="O296" s="7"/>
+      <c r="P296" s="12"/>
+      <c r="X296" s="9"/>
+    </row>
+    <row r="297" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G297" s="7"/>
+      <c r="O297" s="7"/>
+      <c r="P297" s="12"/>
+      <c r="X297" s="9"/>
+    </row>
+    <row r="298" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G298" s="7"/>
+      <c r="O298" s="7"/>
+      <c r="P298" s="12"/>
+      <c r="X298" s="9"/>
+    </row>
+    <row r="299" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G299" s="7"/>
+      <c r="O299" s="7"/>
+      <c r="P299" s="12"/>
+      <c r="X299" s="9"/>
+    </row>
+    <row r="300" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G300" s="7"/>
+      <c r="O300" s="7"/>
+      <c r="P300" s="12"/>
+      <c r="X300" s="9"/>
+    </row>
+    <row r="301" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G301" s="7"/>
+      <c r="O301" s="7"/>
+      <c r="P301" s="12"/>
+      <c r="X301" s="9"/>
+    </row>
+    <row r="302" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G302" s="7"/>
+      <c r="O302" s="7"/>
+      <c r="P302" s="12"/>
+      <c r="X302" s="9"/>
+    </row>
+    <row r="303" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G303" s="7"/>
+      <c r="O303" s="7"/>
+      <c r="P303" s="12"/>
+      <c r="X303" s="9"/>
+    </row>
+    <row r="304" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G304" s="7"/>
+      <c r="O304" s="7"/>
+      <c r="P304" s="12"/>
+      <c r="X304" s="9"/>
+    </row>
+    <row r="305" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G305" s="7"/>
+      <c r="O305" s="7"/>
+      <c r="P305" s="12"/>
+      <c r="X305" s="9"/>
+    </row>
+    <row r="306" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G306" s="7"/>
+      <c r="O306" s="7"/>
+      <c r="P306" s="12"/>
+      <c r="X306" s="9"/>
+    </row>
+    <row r="307" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G307" s="7"/>
+      <c r="O307" s="7"/>
+      <c r="P307" s="12"/>
+      <c r="X307" s="9"/>
+    </row>
+    <row r="308" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G308" s="7"/>
+      <c r="O308" s="7"/>
+      <c r="P308" s="12"/>
+      <c r="X308" s="9"/>
+    </row>
+    <row r="309" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G309" s="7"/>
+      <c r="O309" s="7"/>
+      <c r="P309" s="12"/>
+      <c r="X309" s="9"/>
+    </row>
+    <row r="310" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G310" s="7"/>
+      <c r="O310" s="7"/>
+      <c r="P310" s="12"/>
+      <c r="X310" s="9"/>
+    </row>
+    <row r="311" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G311" s="7"/>
+      <c r="O311" s="7"/>
+      <c r="P311" s="12"/>
+      <c r="X311" s="9"/>
+    </row>
+    <row r="312" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G312" s="7"/>
+      <c r="O312" s="7"/>
+      <c r="P312" s="12"/>
+      <c r="X312" s="9"/>
+    </row>
+    <row r="313" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G313" s="7"/>
+      <c r="O313" s="7"/>
+      <c r="P313" s="12"/>
+      <c r="X313" s="9"/>
+    </row>
+    <row r="314" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G314" s="7"/>
+      <c r="O314" s="7"/>
+      <c r="P314" s="12"/>
+      <c r="X314" s="9"/>
+    </row>
+    <row r="315" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G315" s="7"/>
+      <c r="O315" s="7"/>
+      <c r="P315" s="12"/>
+      <c r="X315" s="9"/>
+    </row>
+    <row r="316" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G316" s="7"/>
+      <c r="O316" s="7"/>
+      <c r="P316" s="12"/>
+      <c r="X316" s="9"/>
+    </row>
+    <row r="317" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G317" s="7"/>
+      <c r="O317" s="7"/>
+      <c r="P317" s="12"/>
+      <c r="X317" s="9"/>
+    </row>
+    <row r="318" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G318" s="7"/>
+      <c r="O318" s="7"/>
+      <c r="P318" s="12"/>
+      <c r="X318" s="9"/>
+    </row>
+    <row r="319" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G319" s="7"/>
+      <c r="O319" s="7"/>
+      <c r="P319" s="12"/>
+      <c r="X319" s="9"/>
+    </row>
+    <row r="320" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G320" s="7"/>
+      <c r="O320" s="7"/>
+      <c r="P320" s="12"/>
+      <c r="X320" s="9"/>
+    </row>
+    <row r="321" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G321" s="7"/>
+      <c r="O321" s="7"/>
+      <c r="P321" s="12"/>
+      <c r="X321" s="9"/>
+    </row>
+    <row r="322" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G322" s="7"/>
+      <c r="O322" s="7"/>
+      <c r="P322" s="12"/>
+      <c r="X322" s="9"/>
+    </row>
+    <row r="323" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G323" s="7"/>
+      <c r="O323" s="7"/>
+      <c r="P323" s="12"/>
+      <c r="X323" s="9"/>
+    </row>
+    <row r="324" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G324" s="7"/>
+      <c r="O324" s="7"/>
+      <c r="P324" s="12"/>
+      <c r="X324" s="9"/>
+    </row>
+    <row r="325" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G325" s="7"/>
+      <c r="O325" s="7"/>
+      <c r="P325" s="12"/>
+      <c r="X325" s="9"/>
+    </row>
+    <row r="326" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G326" s="7"/>
+      <c r="O326" s="7"/>
+      <c r="P326" s="12"/>
+      <c r="X326" s="9"/>
+    </row>
+    <row r="327" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G327" s="7"/>
+      <c r="O327" s="7"/>
+      <c r="P327" s="12"/>
+      <c r="X327" s="9"/>
+    </row>
+    <row r="328" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G328" s="7"/>
+      <c r="O328" s="7"/>
+      <c r="P328" s="12"/>
+      <c r="X328" s="9"/>
+    </row>
+    <row r="329" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G329" s="7"/>
+      <c r="O329" s="7"/>
+      <c r="P329" s="12"/>
+      <c r="X329" s="9"/>
+    </row>
+    <row r="330" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G330" s="7"/>
+      <c r="O330" s="7"/>
+      <c r="P330" s="12"/>
+      <c r="X330" s="9"/>
+    </row>
+    <row r="331" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G331" s="7"/>
+      <c r="O331" s="7"/>
+      <c r="P331" s="12"/>
+      <c r="X331" s="9"/>
+    </row>
+    <row r="332" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G332" s="7"/>
+      <c r="O332" s="7"/>
+      <c r="P332" s="12"/>
+      <c r="X332" s="9"/>
+    </row>
+    <row r="333" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G333" s="7"/>
+      <c r="O333" s="7"/>
+      <c r="P333" s="12"/>
+      <c r="X333" s="9"/>
+    </row>
+    <row r="334" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G334" s="7"/>
+      <c r="O334" s="7"/>
+      <c r="P334" s="12"/>
+      <c r="X334" s="9"/>
+    </row>
+    <row r="335" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G335" s="7"/>
+      <c r="O335" s="7"/>
+      <c r="P335" s="12"/>
+      <c r="X335" s="9"/>
+    </row>
+    <row r="336" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G336" s="7"/>
+      <c r="O336" s="7"/>
+      <c r="P336" s="12"/>
+      <c r="X336" s="9"/>
+    </row>
+    <row r="337" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G337" s="7"/>
+      <c r="O337" s="7"/>
+      <c r="P337" s="12"/>
+      <c r="X337" s="9"/>
+    </row>
+    <row r="338" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G338" s="7"/>
+      <c r="O338" s="7"/>
+      <c r="P338" s="12"/>
+      <c r="X338" s="9"/>
+    </row>
+    <row r="339" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G339" s="7"/>
+      <c r="O339" s="7"/>
+      <c r="P339" s="12"/>
+      <c r="X339" s="9"/>
+    </row>
+    <row r="340" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G340" s="7"/>
+      <c r="O340" s="7"/>
+      <c r="P340" s="12"/>
+      <c r="X340" s="9"/>
+    </row>
+    <row r="341" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G341" s="7"/>
+      <c r="O341" s="7"/>
+      <c r="P341" s="12"/>
+      <c r="X341" s="9"/>
+    </row>
+    <row r="342" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G342" s="7"/>
+      <c r="O342" s="7"/>
+      <c r="P342" s="12"/>
+      <c r="X342" s="9"/>
+    </row>
+    <row r="343" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G343" s="7"/>
+      <c r="O343" s="7"/>
+      <c r="P343" s="12"/>
+      <c r="X343" s="9"/>
+    </row>
+    <row r="344" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G344" s="7"/>
+      <c r="O344" s="7"/>
+      <c r="P344" s="12"/>
+      <c r="X344" s="9"/>
+    </row>
+    <row r="345" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G345" s="7"/>
+      <c r="O345" s="7"/>
+      <c r="P345" s="12"/>
+      <c r="X345" s="9"/>
+    </row>
+    <row r="346" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G346" s="7"/>
+      <c r="O346" s="7"/>
+      <c r="P346" s="12"/>
+      <c r="X346" s="9"/>
+    </row>
+    <row r="347" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G347" s="7"/>
+      <c r="O347" s="7"/>
+      <c r="P347" s="12"/>
+      <c r="X347" s="9"/>
+    </row>
+    <row r="348" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G348" s="7"/>
+      <c r="O348" s="7"/>
+      <c r="P348" s="12"/>
+      <c r="X348" s="9"/>
+    </row>
+    <row r="349" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G349" s="7"/>
+      <c r="O349" s="7"/>
+      <c r="P349" s="12"/>
+      <c r="X349" s="9"/>
+    </row>
+    <row r="350" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G350" s="7"/>
+      <c r="O350" s="7"/>
+      <c r="P350" s="12"/>
+      <c r="X350" s="9"/>
+    </row>
+    <row r="351" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G351" s="7"/>
+      <c r="O351" s="7"/>
+      <c r="P351" s="12"/>
+      <c r="X351" s="9"/>
+    </row>
+    <row r="352" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G352" s="7"/>
+      <c r="O352" s="7"/>
+      <c r="P352" s="12"/>
+      <c r="X352" s="9"/>
+    </row>
+    <row r="353" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G353" s="7"/>
+      <c r="O353" s="7"/>
+      <c r="P353" s="12"/>
+      <c r="X353" s="9"/>
+    </row>
+    <row r="354" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G354" s="7"/>
+      <c r="O354" s="7"/>
+      <c r="P354" s="12"/>
+      <c r="X354" s="9"/>
+    </row>
+    <row r="355" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G355" s="7"/>
+      <c r="O355" s="7"/>
+      <c r="P355" s="12"/>
+      <c r="X355" s="9"/>
+    </row>
+    <row r="356" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G356" s="7"/>
+      <c r="O356" s="7"/>
+      <c r="P356" s="12"/>
+      <c r="X356" s="9"/>
+    </row>
+    <row r="357" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G357" s="7"/>
+      <c r="O357" s="7"/>
+      <c r="P357" s="12"/>
+      <c r="X357" s="9"/>
+    </row>
+    <row r="358" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G358" s="7"/>
+      <c r="O358" s="7"/>
+      <c r="P358" s="12"/>
+      <c r="X358" s="9"/>
+    </row>
+    <row r="359" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G359" s="7"/>
+      <c r="O359" s="7"/>
+      <c r="P359" s="12"/>
+      <c r="X359" s="9"/>
+    </row>
+    <row r="360" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G360" s="7"/>
+      <c r="O360" s="7"/>
+      <c r="P360" s="12"/>
+      <c r="X360" s="9"/>
+    </row>
+    <row r="361" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G361" s="7"/>
+      <c r="O361" s="7"/>
+      <c r="P361" s="12"/>
+      <c r="X361" s="9"/>
+    </row>
+    <row r="362" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G362" s="7"/>
+      <c r="O362" s="7"/>
+      <c r="P362" s="12"/>
+      <c r="X362" s="9"/>
+    </row>
+    <row r="363" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G363" s="7"/>
+      <c r="O363" s="7"/>
+      <c r="P363" s="12"/>
+      <c r="X363" s="9"/>
+    </row>
+    <row r="364" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G364" s="7"/>
+      <c r="O364" s="7"/>
+      <c r="P364" s="12"/>
+      <c r="X364" s="9"/>
+    </row>
+    <row r="365" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G365" s="7"/>
+      <c r="O365" s="7"/>
+      <c r="P365" s="12"/>
+      <c r="X365" s="9"/>
+    </row>
+    <row r="366" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G366" s="7"/>
+      <c r="O366" s="7"/>
+      <c r="P366" s="12"/>
+      <c r="X366" s="9"/>
+    </row>
+    <row r="367" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G367" s="7"/>
+      <c r="O367" s="7"/>
+      <c r="P367" s="12"/>
+      <c r="X367" s="9"/>
+    </row>
+    <row r="368" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G368" s="7"/>
+      <c r="O368" s="7"/>
+      <c r="P368" s="12"/>
+      <c r="X368" s="9"/>
+    </row>
+    <row r="369" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G369" s="7"/>
+      <c r="O369" s="7"/>
+      <c r="P369" s="12"/>
+      <c r="X369" s="9"/>
+    </row>
+    <row r="370" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G370" s="7"/>
+      <c r="O370" s="7"/>
+      <c r="P370" s="12"/>
+      <c r="X370" s="9"/>
+    </row>
+    <row r="371" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G371" s="7"/>
+      <c r="O371" s="7"/>
+      <c r="P371" s="12"/>
+      <c r="X371" s="9"/>
+    </row>
+    <row r="372" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G372" s="7"/>
+      <c r="O372" s="7"/>
+      <c r="P372" s="12"/>
+      <c r="X372" s="9"/>
+    </row>
+    <row r="373" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G373" s="7"/>
+      <c r="O373" s="7"/>
+      <c r="P373" s="12"/>
+      <c r="X373" s="9"/>
+    </row>
+    <row r="374" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G374" s="7"/>
+      <c r="O374" s="7"/>
+      <c r="P374" s="12"/>
+      <c r="X374" s="9"/>
+    </row>
+    <row r="375" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G375" s="7"/>
+      <c r="O375" s="7"/>
+      <c r="P375" s="12"/>
+      <c r="X375" s="9"/>
+    </row>
+    <row r="376" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G376" s="7"/>
+      <c r="O376" s="7"/>
+      <c r="P376" s="12"/>
+      <c r="X376" s="9"/>
+    </row>
+    <row r="377" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G377" s="7"/>
+      <c r="O377" s="7"/>
+      <c r="P377" s="12"/>
+      <c r="X377" s="9"/>
+    </row>
+    <row r="378" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G378" s="7"/>
+      <c r="O378" s="7"/>
+      <c r="P378" s="12"/>
+      <c r="X378" s="9"/>
+    </row>
+    <row r="379" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G379" s="7"/>
+      <c r="O379" s="7"/>
+      <c r="P379" s="12"/>
+      <c r="X379" s="9"/>
+    </row>
+    <row r="380" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G380" s="7"/>
+      <c r="O380" s="7"/>
+      <c r="P380" s="12"/>
+      <c r="X380" s="9"/>
+    </row>
+    <row r="381" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G381" s="7"/>
+      <c r="O381" s="7"/>
+      <c r="P381" s="12"/>
+      <c r="X381" s="9"/>
+    </row>
+    <row r="382" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G382" s="7"/>
+      <c r="O382" s="7"/>
+      <c r="P382" s="12"/>
+      <c r="X382" s="9"/>
+    </row>
+    <row r="383" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G383" s="7"/>
+      <c r="O383" s="7"/>
+      <c r="P383" s="12"/>
+      <c r="X383" s="9"/>
+    </row>
+    <row r="384" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G384" s="7"/>
+      <c r="O384" s="7"/>
+      <c r="P384" s="12"/>
+      <c r="X384" s="9"/>
+    </row>
+    <row r="385" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G385" s="7"/>
+      <c r="O385" s="7"/>
+      <c r="P385" s="12"/>
+      <c r="X385" s="9"/>
+    </row>
+    <row r="386" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G386" s="7"/>
+      <c r="O386" s="7"/>
+      <c r="P386" s="12"/>
+      <c r="X386" s="9"/>
+    </row>
+    <row r="387" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G387" s="7"/>
+      <c r="O387" s="7"/>
+      <c r="P387" s="12"/>
+      <c r="X387" s="9"/>
+    </row>
+    <row r="388" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G388" s="7"/>
+      <c r="O388" s="7"/>
+      <c r="P388" s="12"/>
+      <c r="X388" s="9"/>
+    </row>
+    <row r="389" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G389" s="7"/>
+      <c r="O389" s="7"/>
+      <c r="P389" s="12"/>
+      <c r="X389" s="9"/>
+    </row>
+    <row r="390" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G390" s="7"/>
+      <c r="O390" s="7"/>
+      <c r="P390" s="12"/>
+      <c r="X390" s="9"/>
+    </row>
+    <row r="391" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G391" s="7"/>
+      <c r="O391" s="7"/>
+      <c r="P391" s="12"/>
+      <c r="X391" s="9"/>
+    </row>
+    <row r="392" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G392" s="7"/>
+      <c r="O392" s="7"/>
+      <c r="P392" s="12"/>
+      <c r="X392" s="9"/>
+    </row>
+    <row r="393" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G393" s="7"/>
+      <c r="O393" s="7"/>
+      <c r="P393" s="12"/>
+      <c r="X393" s="9"/>
+    </row>
+    <row r="394" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G394" s="7"/>
+      <c r="O394" s="7"/>
+      <c r="P394" s="12"/>
+      <c r="X394" s="9"/>
+    </row>
+    <row r="395" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G395" s="7"/>
+      <c r="O395" s="7"/>
+      <c r="P395" s="12"/>
+      <c r="X395" s="9"/>
+    </row>
+    <row r="396" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G396" s="7"/>
+      <c r="O396" s="7"/>
+      <c r="P396" s="12"/>
+      <c r="X396" s="9"/>
+    </row>
+    <row r="397" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G397" s="7"/>
+      <c r="O397" s="7"/>
+      <c r="P397" s="12"/>
+      <c r="X397" s="9"/>
+    </row>
+    <row r="398" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G398" s="7"/>
+      <c r="O398" s="7"/>
+      <c r="P398" s="12"/>
+      <c r="X398" s="9"/>
+    </row>
+    <row r="399" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G399" s="7"/>
+      <c r="O399" s="7"/>
+      <c r="P399" s="12"/>
+      <c r="X399" s="9"/>
+    </row>
+    <row r="400" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G400" s="7"/>
+      <c r="O400" s="7"/>
+      <c r="P400" s="12"/>
+      <c r="X400" s="9"/>
+    </row>
+    <row r="401" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G401" s="7"/>
+      <c r="O401" s="7"/>
+      <c r="P401" s="12"/>
+      <c r="X401" s="9"/>
+    </row>
+    <row r="402" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G402" s="7"/>
+      <c r="O402" s="7"/>
+      <c r="P402" s="12"/>
+      <c r="X402" s="9"/>
+    </row>
+    <row r="403" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G403" s="7"/>
+      <c r="O403" s="7"/>
+      <c r="P403" s="12"/>
+      <c r="X403" s="9"/>
+    </row>
+    <row r="404" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G404" s="7"/>
+      <c r="O404" s="7"/>
+      <c r="P404" s="12"/>
+      <c r="X404" s="9"/>
+    </row>
+    <row r="405" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G405" s="7"/>
+      <c r="O405" s="7"/>
+      <c r="P405" s="12"/>
+      <c r="X405" s="9"/>
+    </row>
+    <row r="406" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G406" s="7"/>
+      <c r="O406" s="7"/>
+      <c r="P406" s="12"/>
+      <c r="X406" s="9"/>
+    </row>
+    <row r="407" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G407" s="7"/>
+      <c r="O407" s="7"/>
+      <c r="P407" s="12"/>
+      <c r="X407" s="9"/>
+    </row>
+    <row r="408" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G408" s="7"/>
+      <c r="O408" s="7"/>
+      <c r="P408" s="12"/>
+      <c r="X408" s="9"/>
+    </row>
+    <row r="409" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G409" s="7"/>
+      <c r="O409" s="7"/>
+      <c r="P409" s="12"/>
+      <c r="X409" s="9"/>
+    </row>
+    <row r="410" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G410" s="7"/>
+      <c r="O410" s="7"/>
+      <c r="P410" s="12"/>
+      <c r="X410" s="9"/>
+    </row>
+    <row r="411" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G411" s="7"/>
+      <c r="O411" s="7"/>
+      <c r="P411" s="12"/>
+      <c r="X411" s="9"/>
+    </row>
+    <row r="412" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G412" s="7"/>
+      <c r="O412" s="7"/>
+      <c r="P412" s="12"/>
+      <c r="X412" s="9"/>
+    </row>
+    <row r="413" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G413" s="7"/>
+      <c r="O413" s="7"/>
+      <c r="P413" s="12"/>
+      <c r="X413" s="9"/>
+    </row>
+    <row r="414" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G414" s="7"/>
+      <c r="O414" s="7"/>
+      <c r="P414" s="12"/>
+      <c r="X414" s="9"/>
+    </row>
+    <row r="415" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G415" s="7"/>
+      <c r="O415" s="7"/>
+      <c r="P415" s="12"/>
+      <c r="X415" s="9"/>
+    </row>
+    <row r="416" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G416" s="7"/>
+      <c r="O416" s="7"/>
+      <c r="P416" s="12"/>
+      <c r="X416" s="9"/>
+    </row>
+    <row r="417" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G417" s="7"/>
+      <c r="O417" s="7"/>
+      <c r="P417" s="12"/>
+      <c r="X417" s="9"/>
+    </row>
+    <row r="418" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G418" s="7"/>
+      <c r="O418" s="7"/>
+      <c r="P418" s="12"/>
+      <c r="X418" s="9"/>
+    </row>
+    <row r="419" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G419" s="7"/>
+      <c r="O419" s="7"/>
+      <c r="P419" s="12"/>
+      <c r="X419" s="9"/>
+    </row>
+    <row r="420" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G420" s="7"/>
+      <c r="O420" s="7"/>
+      <c r="P420" s="12"/>
+      <c r="X420" s="9"/>
+    </row>
+    <row r="421" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G421" s="7"/>
+      <c r="O421" s="7"/>
+      <c r="P421" s="12"/>
+      <c r="X421" s="9"/>
+    </row>
+    <row r="422" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G422" s="7"/>
+      <c r="O422" s="7"/>
+      <c r="P422" s="12"/>
+      <c r="X422" s="9"/>
+    </row>
+    <row r="423" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G423" s="7"/>
+      <c r="O423" s="7"/>
+      <c r="P423" s="12"/>
+      <c r="X423" s="9"/>
+    </row>
+    <row r="424" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G424" s="7"/>
+      <c r="O424" s="7"/>
+      <c r="P424" s="12"/>
+      <c r="X424" s="9"/>
+    </row>
+    <row r="425" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G425" s="7"/>
+      <c r="O425" s="7"/>
+      <c r="P425" s="12"/>
+      <c r="X425" s="9"/>
+    </row>
+    <row r="426" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G426" s="7"/>
+      <c r="O426" s="7"/>
+      <c r="P426" s="12"/>
+      <c r="X426" s="9"/>
+    </row>
+    <row r="427" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G427" s="7"/>
+      <c r="O427" s="7"/>
+      <c r="P427" s="12"/>
+      <c r="X427" s="9"/>
+    </row>
+    <row r="428" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G428" s="7"/>
+      <c r="O428" s="7"/>
+      <c r="P428" s="12"/>
+      <c r="X428" s="9"/>
+    </row>
+    <row r="429" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G429" s="7"/>
+      <c r="O429" s="7"/>
+      <c r="P429" s="12"/>
+      <c r="X429" s="9"/>
+    </row>
+    <row r="430" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G430" s="7"/>
+      <c r="O430" s="7"/>
+      <c r="P430" s="12"/>
+      <c r="X430" s="9"/>
+    </row>
+    <row r="431" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G431" s="7"/>
+      <c r="O431" s="7"/>
+      <c r="P431" s="12"/>
+      <c r="X431" s="9"/>
+    </row>
+    <row r="432" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G432" s="7"/>
+      <c r="O432" s="7"/>
+      <c r="P432" s="12"/>
+      <c r="X432" s="9"/>
+    </row>
+    <row r="433" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G433" s="7"/>
+      <c r="O433" s="7"/>
+      <c r="P433" s="12"/>
+      <c r="X433" s="9"/>
+    </row>
+    <row r="434" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G434" s="7"/>
+      <c r="O434" s="7"/>
+      <c r="P434" s="12"/>
+      <c r="X434" s="9"/>
+    </row>
+    <row r="435" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G435" s="7"/>
+      <c r="O435" s="7"/>
+      <c r="P435" s="12"/>
+      <c r="X435" s="9"/>
+    </row>
+    <row r="436" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G436" s="7"/>
+      <c r="O436" s="7"/>
+      <c r="P436" s="12"/>
+      <c r="X436" s="9"/>
+    </row>
+    <row r="437" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G437" s="7"/>
+      <c r="O437" s="7"/>
+      <c r="P437" s="12"/>
+      <c r="X437" s="9"/>
+    </row>
+    <row r="438" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G438" s="7"/>
+      <c r="O438" s="7"/>
+      <c r="P438" s="12"/>
+      <c r="X438" s="9"/>
+    </row>
+    <row r="439" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G439" s="7"/>
+      <c r="O439" s="7"/>
+      <c r="P439" s="12"/>
+      <c r="X439" s="9"/>
+    </row>
+    <row r="440" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G440" s="7"/>
+      <c r="O440" s="7"/>
+      <c r="P440" s="12"/>
+      <c r="X440" s="9"/>
+    </row>
+    <row r="441" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G441" s="7"/>
+      <c r="O441" s="7"/>
+      <c r="P441" s="12"/>
+      <c r="X441" s="9"/>
+    </row>
+    <row r="442" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G442" s="7"/>
+      <c r="O442" s="7"/>
+      <c r="P442" s="12"/>
+      <c r="X442" s="9"/>
+    </row>
+    <row r="443" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G443" s="7"/>
+      <c r="O443" s="7"/>
+      <c r="P443" s="12"/>
+      <c r="X443" s="9"/>
+    </row>
+    <row r="444" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G444" s="7"/>
+      <c r="O444" s="7"/>
+      <c r="P444" s="12"/>
+      <c r="X444" s="9"/>
+    </row>
+    <row r="445" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G445" s="7"/>
+      <c r="O445" s="7"/>
+      <c r="P445" s="12"/>
+      <c r="X445" s="9"/>
+    </row>
+    <row r="446" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G446" s="7"/>
+      <c r="O446" s="7"/>
+      <c r="P446" s="12"/>
+      <c r="X446" s="9"/>
+    </row>
+    <row r="447" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G447" s="7"/>
+      <c r="O447" s="7"/>
+      <c r="P447" s="12"/>
+      <c r="X447" s="9"/>
+    </row>
+    <row r="448" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G448" s="7"/>
+      <c r="O448" s="7"/>
+      <c r="P448" s="12"/>
+      <c r="X448" s="9"/>
+    </row>
+    <row r="449" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G449" s="7"/>
+      <c r="O449" s="7"/>
+      <c r="P449" s="12"/>
+      <c r="X449" s="9"/>
+    </row>
+    <row r="450" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G450" s="7"/>
+      <c r="O450" s="7"/>
+      <c r="P450" s="12"/>
+      <c r="X450" s="9"/>
+    </row>
+    <row r="451" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G451" s="7"/>
+      <c r="O451" s="7"/>
+      <c r="P451" s="12"/>
+      <c r="X451" s="9"/>
+    </row>
+    <row r="452" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G452" s="7"/>
+      <c r="O452" s="7"/>
+      <c r="P452" s="12"/>
+      <c r="X452" s="9"/>
+    </row>
+    <row r="453" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G453" s="7"/>
+      <c r="O453" s="7"/>
+      <c r="P453" s="12"/>
+      <c r="X453" s="9"/>
+    </row>
+    <row r="454" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G454" s="7"/>
+      <c r="O454" s="7"/>
+      <c r="P454" s="12"/>
+      <c r="X454" s="9"/>
+    </row>
+    <row r="455" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G455" s="7"/>
+      <c r="O455" s="7"/>
+      <c r="P455" s="12"/>
+      <c r="X455" s="9"/>
+    </row>
+    <row r="456" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G456" s="7"/>
+      <c r="O456" s="7"/>
+      <c r="P456" s="12"/>
+      <c r="X456" s="9"/>
+    </row>
+    <row r="457" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G457" s="7"/>
+      <c r="O457" s="7"/>
+      <c r="P457" s="12"/>
+      <c r="X457" s="9"/>
+    </row>
+    <row r="458" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G458" s="7"/>
+      <c r="O458" s="7"/>
+      <c r="P458" s="12"/>
+      <c r="X458" s="9"/>
+    </row>
+    <row r="459" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G459" s="7"/>
+      <c r="O459" s="7"/>
+      <c r="P459" s="12"/>
+      <c r="X459" s="9"/>
+    </row>
+    <row r="460" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G460" s="7"/>
+      <c r="O460" s="7"/>
+      <c r="P460" s="12"/>
+      <c r="X460" s="9"/>
+    </row>
+    <row r="461" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G461" s="7"/>
+      <c r="O461" s="7"/>
+      <c r="P461" s="12"/>
+      <c r="X461" s="9"/>
+    </row>
+    <row r="462" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G462" s="7"/>
+      <c r="O462" s="7"/>
+      <c r="P462" s="12"/>
+      <c r="X462" s="9"/>
+    </row>
+    <row r="463" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G463" s="7"/>
+      <c r="O463" s="7"/>
+      <c r="P463" s="12"/>
+      <c r="X463" s="9"/>
+    </row>
+    <row r="464" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G464" s="7"/>
+      <c r="O464" s="7"/>
+      <c r="P464" s="12"/>
+      <c r="X464" s="9"/>
+    </row>
+    <row r="465" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G465" s="7"/>
+      <c r="O465" s="7"/>
+      <c r="P465" s="12"/>
+      <c r="X465" s="9"/>
+    </row>
+    <row r="466" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G466" s="7"/>
+      <c r="O466" s="7"/>
+      <c r="P466" s="12"/>
+      <c r="X466" s="9"/>
+    </row>
+    <row r="467" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G467" s="7"/>
+      <c r="O467" s="7"/>
+      <c r="P467" s="12"/>
+      <c r="X467" s="9"/>
+    </row>
+    <row r="468" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G468" s="7"/>
+      <c r="O468" s="7"/>
+      <c r="P468" s="12"/>
+      <c r="X468" s="9"/>
+    </row>
+    <row r="469" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G469" s="7"/>
+      <c r="O469" s="7"/>
+      <c r="P469" s="12"/>
+      <c r="X469" s="9"/>
+    </row>
+    <row r="470" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G470" s="7"/>
+      <c r="O470" s="7"/>
+      <c r="P470" s="12"/>
+      <c r="X470" s="9"/>
+    </row>
+    <row r="471" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G471" s="7"/>
+      <c r="O471" s="7"/>
+      <c r="P471" s="12"/>
+      <c r="X471" s="9"/>
+    </row>
+    <row r="472" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G472" s="7"/>
+      <c r="O472" s="7"/>
+      <c r="P472" s="12"/>
+      <c r="X472" s="9"/>
+    </row>
+    <row r="473" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G473" s="7"/>
+      <c r="O473" s="7"/>
+      <c r="P473" s="12"/>
+      <c r="X473" s="9"/>
+    </row>
+    <row r="474" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G474" s="7"/>
+      <c r="O474" s="7"/>
+      <c r="P474" s="12"/>
+      <c r="X474" s="9"/>
+    </row>
+    <row r="475" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G475" s="7"/>
+      <c r="O475" s="7"/>
+      <c r="P475" s="12"/>
+      <c r="X475" s="9"/>
+    </row>
+    <row r="476" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G476" s="7"/>
+      <c r="O476" s="7"/>
+      <c r="P476" s="12"/>
+      <c r="X476" s="9"/>
+    </row>
+    <row r="477" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G477" s="7"/>
+      <c r="O477" s="7"/>
+      <c r="P477" s="12"/>
+      <c r="X477" s="9"/>
+    </row>
+    <row r="478" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G478" s="7"/>
+      <c r="O478" s="7"/>
+      <c r="P478" s="12"/>
+      <c r="X478" s="9"/>
+    </row>
+    <row r="479" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G479" s="7"/>
+      <c r="O479" s="7"/>
+      <c r="P479" s="12"/>
+      <c r="X479" s="9"/>
+    </row>
+    <row r="480" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G480" s="7"/>
+      <c r="O480" s="7"/>
+      <c r="P480" s="12"/>
+      <c r="X480" s="9"/>
+    </row>
+    <row r="481" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G481" s="7"/>
+      <c r="O481" s="7"/>
+      <c r="P481" s="12"/>
+      <c r="X481" s="9"/>
+    </row>
+    <row r="482" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G482" s="7"/>
+      <c r="O482" s="7"/>
+      <c r="P482" s="12"/>
+      <c r="X482" s="9"/>
+    </row>
+    <row r="483" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G483" s="7"/>
+      <c r="O483" s="7"/>
+      <c r="P483" s="12"/>
+      <c r="X483" s="9"/>
+    </row>
+    <row r="484" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G484" s="7"/>
+      <c r="O484" s="7"/>
+      <c r="P484" s="12"/>
+      <c r="X484" s="9"/>
+    </row>
+    <row r="485" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G485" s="7"/>
+      <c r="O485" s="7"/>
+      <c r="P485" s="12"/>
+      <c r="X485" s="9"/>
+    </row>
+    <row r="486" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G486" s="7"/>
+      <c r="O486" s="7"/>
+      <c r="P486" s="12"/>
+      <c r="X486" s="9"/>
+    </row>
+    <row r="487" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G487" s="7"/>
+      <c r="O487" s="7"/>
+      <c r="P487" s="12"/>
+      <c r="X487" s="9"/>
+    </row>
+    <row r="488" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G488" s="7"/>
+      <c r="O488" s="7"/>
+      <c r="P488" s="12"/>
+      <c r="X488" s="9"/>
+    </row>
+    <row r="489" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G489" s="7"/>
+      <c r="O489" s="7"/>
+      <c r="P489" s="12"/>
+      <c r="X489" s="9"/>
+    </row>
+    <row r="490" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G490" s="7"/>
+      <c r="O490" s="7"/>
+      <c r="P490" s="12"/>
+      <c r="X490" s="9"/>
+    </row>
+    <row r="491" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G491" s="7"/>
+      <c r="O491" s="7"/>
+      <c r="P491" s="12"/>
+      <c r="X491" s="9"/>
+    </row>
+    <row r="492" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G492" s="7"/>
+      <c r="O492" s="7"/>
+      <c r="P492" s="12"/>
+      <c r="X492" s="9"/>
+    </row>
+    <row r="493" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G493" s="7"/>
+      <c r="O493" s="7"/>
+      <c r="P493" s="12"/>
+      <c r="X493" s="9"/>
+    </row>
+    <row r="494" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G494" s="7"/>
+      <c r="O494" s="7"/>
+      <c r="P494" s="12"/>
+      <c r="X494" s="9"/>
+    </row>
+    <row r="495" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G495" s="7"/>
+      <c r="O495" s="7"/>
+      <c r="P495" s="12"/>
+      <c r="X495" s="9"/>
+    </row>
+    <row r="496" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G496" s="7"/>
+      <c r="O496" s="7"/>
+      <c r="P496" s="12"/>
+      <c r="X496" s="9"/>
+    </row>
+    <row r="497" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G497" s="7"/>
+      <c r="O497" s="7"/>
+      <c r="P497" s="12"/>
+      <c r="X497" s="9"/>
+    </row>
+    <row r="498" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G498" s="7"/>
+      <c r="O498" s="7"/>
+      <c r="P498" s="12"/>
+      <c r="X498" s="9"/>
+    </row>
+    <row r="499" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G499" s="7"/>
+      <c r="O499" s="7"/>
+      <c r="P499" s="12"/>
+      <c r="X499" s="9"/>
+    </row>
+    <row r="500" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G500" s="7"/>
+      <c r="O500" s="7"/>
+      <c r="P500" s="12"/>
+      <c r="X500" s="9"/>
+    </row>
+    <row r="501" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G501" s="7"/>
+      <c r="O501" s="7"/>
+      <c r="P501" s="12"/>
+      <c r="X501" s="9"/>
+    </row>
+    <row r="502" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G502" s="7"/>
+      <c r="O502" s="7"/>
+      <c r="P502" s="12"/>
+      <c r="X502" s="9"/>
+    </row>
+    <row r="503" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G503" s="7"/>
+      <c r="O503" s="7"/>
+      <c r="P503" s="12"/>
+      <c r="X503" s="9"/>
+    </row>
+    <row r="504" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G504" s="7"/>
+      <c r="O504" s="7"/>
+      <c r="P504" s="12"/>
+      <c r="X504" s="9"/>
+    </row>
+    <row r="505" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G505" s="7"/>
+      <c r="O505" s="7"/>
+      <c r="P505" s="12"/>
+      <c r="X505" s="9"/>
+    </row>
+    <row r="506" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G506" s="7"/>
+      <c r="O506" s="7"/>
+      <c r="P506" s="12"/>
+      <c r="X506" s="9"/>
+    </row>
+    <row r="507" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G507" s="7"/>
+      <c r="O507" s="7"/>
+      <c r="P507" s="12"/>
+      <c r="X507" s="9"/>
+    </row>
+    <row r="508" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G508" s="7"/>
+      <c r="O508" s="7"/>
+      <c r="P508" s="12"/>
+      <c r="X508" s="9"/>
+    </row>
+    <row r="509" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G509" s="7"/>
+      <c r="O509" s="7"/>
+      <c r="P509" s="12"/>
+      <c r="X509" s="9"/>
+    </row>
+    <row r="510" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G510" s="7"/>
+      <c r="O510" s="7"/>
+      <c r="P510" s="12"/>
+      <c r="X510" s="9"/>
+    </row>
+    <row r="511" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G511" s="7"/>
+      <c r="O511" s="7"/>
+      <c r="P511" s="12"/>
+      <c r="X511" s="9"/>
+    </row>
+    <row r="512" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G512" s="7"/>
+      <c r="O512" s="7"/>
+      <c r="P512" s="12"/>
+      <c r="X512" s="9"/>
+    </row>
+    <row r="513" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G513" s="7"/>
+      <c r="O513" s="7"/>
+      <c r="P513" s="12"/>
+      <c r="X513" s="9"/>
+    </row>
+    <row r="514" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G514" s="7"/>
+      <c r="O514" s="7"/>
+      <c r="P514" s="12"/>
+      <c r="X514" s="9"/>
+    </row>
+    <row r="515" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G515" s="7"/>
+      <c r="O515" s="7"/>
+      <c r="P515" s="12"/>
+      <c r="X515" s="9"/>
+    </row>
+    <row r="516" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G516" s="7"/>
+      <c r="O516" s="7"/>
+      <c r="P516" s="12"/>
+      <c r="X516" s="9"/>
+    </row>
+    <row r="517" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G517" s="7"/>
+      <c r="O517" s="7"/>
+      <c r="P517" s="12"/>
+      <c r="X517" s="9"/>
+    </row>
+    <row r="518" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G518" s="7"/>
+      <c r="O518" s="7"/>
+      <c r="P518" s="12"/>
+      <c r="X518" s="9"/>
+    </row>
+    <row r="519" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G519" s="7"/>
+      <c r="O519" s="7"/>
+      <c r="P519" s="12"/>
+      <c r="X519" s="9"/>
+    </row>
+    <row r="520" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G520" s="7"/>
+      <c r="O520" s="7"/>
+      <c r="P520" s="12"/>
+      <c r="X520" s="9"/>
+    </row>
+    <row r="521" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G521" s="7"/>
+      <c r="O521" s="7"/>
+      <c r="P521" s="12"/>
+      <c r="X521" s="9"/>
+    </row>
+    <row r="522" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G522" s="7"/>
+      <c r="O522" s="7"/>
+      <c r="P522" s="12"/>
+      <c r="X522" s="9"/>
+    </row>
+    <row r="523" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G523" s="7"/>
+      <c r="O523" s="7"/>
+      <c r="P523" s="12"/>
+      <c r="X523" s="9"/>
+    </row>
+    <row r="524" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G524" s="7"/>
+      <c r="O524" s="7"/>
+      <c r="P524" s="12"/>
+      <c r="X524" s="9"/>
+    </row>
+    <row r="525" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G525" s="7"/>
+      <c r="O525" s="7"/>
+      <c r="P525" s="12"/>
+      <c r="X525" s="9"/>
+    </row>
+    <row r="526" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G526" s="7"/>
+      <c r="O526" s="7"/>
+      <c r="P526" s="12"/>
+      <c r="X526" s="9"/>
+    </row>
+    <row r="527" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G527" s="7"/>
+      <c r="O527" s="7"/>
+      <c r="P527" s="12"/>
+      <c r="X527" s="9"/>
+    </row>
+    <row r="528" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G528" s="7"/>
+      <c r="O528" s="7"/>
+      <c r="P528" s="12"/>
+      <c r="X528" s="9"/>
+    </row>
+    <row r="529" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G529" s="7"/>
+      <c r="O529" s="7"/>
+      <c r="P529" s="12"/>
+      <c r="X529" s="9"/>
+    </row>
+    <row r="530" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G530" s="7"/>
+      <c r="O530" s="7"/>
+      <c r="P530" s="12"/>
+      <c r="X530" s="9"/>
+    </row>
+    <row r="531" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G531" s="7"/>
+      <c r="O531" s="7"/>
+      <c r="P531" s="12"/>
+      <c r="X531" s="9"/>
+    </row>
+    <row r="532" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G532" s="7"/>
+      <c r="O532" s="7"/>
+      <c r="P532" s="12"/>
+      <c r="X532" s="9"/>
+    </row>
+    <row r="533" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G533" s="7"/>
+      <c r="O533" s="7"/>
+      <c r="P533" s="12"/>
+      <c r="X533" s="9"/>
+    </row>
+    <row r="534" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G534" s="7"/>
+      <c r="O534" s="7"/>
+      <c r="P534" s="12"/>
+      <c r="X534" s="9"/>
+    </row>
+    <row r="535" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G535" s="7"/>
+      <c r="O535" s="7"/>
+      <c r="P535" s="12"/>
+      <c r="X535" s="9"/>
+    </row>
+    <row r="536" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G536" s="7"/>
+      <c r="O536" s="7"/>
+      <c r="P536" s="12"/>
+      <c r="X536" s="9"/>
+    </row>
+    <row r="537" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G537" s="7"/>
+      <c r="O537" s="7"/>
+      <c r="P537" s="12"/>
+      <c r="X537" s="9"/>
+    </row>
+    <row r="538" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G538" s="7"/>
+      <c r="O538" s="7"/>
+      <c r="P538" s="12"/>
+      <c r="X538" s="9"/>
+    </row>
+    <row r="539" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G539" s="7"/>
+      <c r="O539" s="7"/>
+      <c r="P539" s="12"/>
+      <c r="X539" s="9"/>
+    </row>
+    <row r="540" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G540" s="7"/>
+      <c r="O540" s="7"/>
+      <c r="P540" s="12"/>
+      <c r="X540" s="9"/>
+    </row>
+    <row r="541" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G541" s="7"/>
+      <c r="O541" s="7"/>
+      <c r="P541" s="12"/>
+      <c r="X541" s="9"/>
+    </row>
+    <row r="542" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G542" s="7"/>
+      <c r="O542" s="7"/>
+      <c r="P542" s="12"/>
+      <c r="X542" s="9"/>
+    </row>
+    <row r="543" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G543" s="7"/>
+      <c r="O543" s="7"/>
+      <c r="P543" s="12"/>
+      <c r="X543" s="9"/>
+    </row>
+    <row r="544" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G544" s="7"/>
+      <c r="O544" s="7"/>
+      <c r="P544" s="12"/>
+      <c r="X544" s="9"/>
+    </row>
+    <row r="545" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G545" s="7"/>
+      <c r="O545" s="7"/>
+      <c r="P545" s="12"/>
+      <c r="X545" s="9"/>
+    </row>
+    <row r="546" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G546" s="7"/>
+      <c r="O546" s="7"/>
+      <c r="P546" s="12"/>
+      <c r="X546" s="9"/>
+    </row>
+    <row r="547" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G547" s="7"/>
+      <c r="O547" s="7"/>
+      <c r="P547" s="12"/>
+      <c r="X547" s="9"/>
+    </row>
+    <row r="548" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G548" s="7"/>
+      <c r="O548" s="7"/>
+      <c r="P548" s="12"/>
+      <c r="X548" s="9"/>
+    </row>
+    <row r="549" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G549" s="7"/>
+      <c r="O549" s="7"/>
+      <c r="P549" s="12"/>
+      <c r="X549" s="9"/>
+    </row>
+    <row r="550" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G550" s="7"/>
+      <c r="O550" s="7"/>
+      <c r="P550" s="12"/>
+      <c r="X550" s="9"/>
+    </row>
+    <row r="551" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G551" s="7"/>
+      <c r="O551" s="7"/>
+      <c r="P551" s="12"/>
+      <c r="X551" s="9"/>
+    </row>
+    <row r="552" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G552" s="7"/>
+      <c r="O552" s="7"/>
+      <c r="P552" s="12"/>
+      <c r="X552" s="9"/>
+    </row>
+    <row r="553" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G553" s="7"/>
+      <c r="O553" s="7"/>
+      <c r="P553" s="12"/>
+      <c r="X553" s="9"/>
+    </row>
+    <row r="554" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G554" s="7"/>
+      <c r="O554" s="7"/>
+      <c r="P554" s="12"/>
+      <c r="X554" s="9"/>
+    </row>
+    <row r="555" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G555" s="7"/>
+      <c r="O555" s="7"/>
+      <c r="P555" s="12"/>
+      <c r="X555" s="9"/>
+    </row>
+    <row r="556" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G556" s="7"/>
+      <c r="O556" s="7"/>
+      <c r="P556" s="12"/>
+      <c r="X556" s="9"/>
+    </row>
+    <row r="557" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G557" s="7"/>
+      <c r="O557" s="7"/>
+      <c r="P557" s="12"/>
+      <c r="X557" s="9"/>
+    </row>
+    <row r="558" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G558" s="7"/>
+      <c r="O558" s="7"/>
+      <c r="P558" s="12"/>
+      <c r="X558" s="9"/>
+    </row>
+    <row r="559" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G559" s="7"/>
+      <c r="O559" s="7"/>
+      <c r="P559" s="12"/>
+      <c r="X559" s="9"/>
+    </row>
+    <row r="560" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G560" s="7"/>
+      <c r="O560" s="7"/>
+      <c r="P560" s="12"/>
+      <c r="X560" s="9"/>
+    </row>
+    <row r="561" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G561" s="7"/>
+      <c r="O561" s="7"/>
+      <c r="P561" s="12"/>
+      <c r="X561" s="9"/>
+    </row>
+    <row r="562" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G562" s="7"/>
+      <c r="O562" s="7"/>
+      <c r="P562" s="12"/>
+      <c r="X562" s="9"/>
+    </row>
+    <row r="563" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G563" s="7"/>
+      <c r="O563" s="7"/>
+      <c r="P563" s="12"/>
+      <c r="X563" s="9"/>
+    </row>
+    <row r="564" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G564" s="7"/>
+      <c r="O564" s="7"/>
+      <c r="P564" s="12"/>
+      <c r="X564" s="9"/>
+    </row>
+    <row r="565" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G565" s="7"/>
+      <c r="O565" s="7"/>
+      <c r="P565" s="12"/>
+      <c r="X565" s="9"/>
+    </row>
+    <row r="566" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G566" s="7"/>
+      <c r="O566" s="7"/>
+      <c r="P566" s="12"/>
+      <c r="X566" s="9"/>
+    </row>
+    <row r="567" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G567" s="7"/>
+      <c r="O567" s="7"/>
+      <c r="P567" s="12"/>
+      <c r="X567" s="9"/>
+    </row>
+    <row r="568" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G568" s="7"/>
+      <c r="O568" s="7"/>
+      <c r="P568" s="12"/>
+      <c r="X568" s="9"/>
+    </row>
+    <row r="569" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G569" s="7"/>
+      <c r="O569" s="7"/>
+      <c r="P569" s="12"/>
+      <c r="X569" s="9"/>
+    </row>
+    <row r="570" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G570" s="7"/>
+      <c r="O570" s="7"/>
+      <c r="P570" s="12"/>
+      <c r="X570" s="9"/>
+    </row>
+    <row r="571" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G571" s="7"/>
+      <c r="O571" s="7"/>
+      <c r="P571" s="12"/>
+      <c r="X571" s="9"/>
+    </row>
+    <row r="572" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G572" s="7"/>
+      <c r="O572" s="7"/>
+      <c r="P572" s="12"/>
+      <c r="X572" s="9"/>
+    </row>
+    <row r="573" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G573" s="7"/>
+      <c r="O573" s="7"/>
+      <c r="P573" s="12"/>
+      <c r="X573" s="9"/>
+    </row>
+    <row r="574" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G574" s="7"/>
+      <c r="O574" s="7"/>
+      <c r="P574" s="12"/>
+      <c r="X574" s="9"/>
+    </row>
+    <row r="575" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G575" s="7"/>
+      <c r="O575" s="7"/>
+      <c r="P575" s="12"/>
+      <c r="X575" s="9"/>
+    </row>
+    <row r="576" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G576" s="7"/>
+      <c r="O576" s="7"/>
+      <c r="P576" s="12"/>
+      <c r="X576" s="9"/>
+    </row>
+    <row r="577" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G577" s="7"/>
+      <c r="O577" s="7"/>
+      <c r="P577" s="12"/>
+      <c r="X577" s="9"/>
+    </row>
+    <row r="578" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G578" s="7"/>
+      <c r="O578" s="7"/>
+      <c r="P578" s="12"/>
+      <c r="X578" s="9"/>
+    </row>
+    <row r="579" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G579" s="7"/>
+      <c r="O579" s="7"/>
+      <c r="P579" s="12"/>
+      <c r="X579" s="9"/>
+    </row>
+    <row r="580" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G580" s="7"/>
+      <c r="O580" s="7"/>
+      <c r="P580" s="12"/>
+      <c r="X580" s="9"/>
+    </row>
+    <row r="581" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G581" s="7"/>
+      <c r="O581" s="7"/>
+      <c r="P581" s="12"/>
+      <c r="X581" s="9"/>
+    </row>
+    <row r="582" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G582" s="7"/>
+      <c r="O582" s="7"/>
+      <c r="P582" s="12"/>
+      <c r="X582" s="9"/>
+    </row>
+    <row r="583" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G583" s="7"/>
+      <c r="O583" s="7"/>
+      <c r="P583" s="12"/>
+      <c r="X583" s="9"/>
+    </row>
+    <row r="584" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G584" s="7"/>
+      <c r="O584" s="7"/>
+      <c r="P584" s="12"/>
+      <c r="X584" s="9"/>
+    </row>
+    <row r="585" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G585" s="7"/>
+      <c r="O585" s="7"/>
+      <c r="P585" s="12"/>
+      <c r="X585" s="9"/>
+    </row>
+    <row r="586" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G586" s="7"/>
+      <c r="O586" s="7"/>
+      <c r="P586" s="12"/>
+      <c r="X586" s="9"/>
+    </row>
+    <row r="587" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G587" s="7"/>
+      <c r="O587" s="7"/>
+      <c r="P587" s="12"/>
+      <c r="X587" s="9"/>
+    </row>
+    <row r="588" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G588" s="7"/>
+      <c r="O588" s="7"/>
+      <c r="P588" s="12"/>
+      <c r="X588" s="9"/>
+    </row>
+    <row r="589" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G589" s="7"/>
+      <c r="O589" s="7"/>
+      <c r="P589" s="12"/>
+      <c r="X589" s="9"/>
+    </row>
+    <row r="590" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G590" s="7"/>
+      <c r="O590" s="7"/>
+      <c r="P590" s="12"/>
+      <c r="X590" s="9"/>
+    </row>
+    <row r="591" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G591" s="7"/>
+      <c r="O591" s="7"/>
+      <c r="P591" s="12"/>
+      <c r="X591" s="9"/>
+    </row>
+    <row r="592" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G592" s="7"/>
+      <c r="O592" s="7"/>
+      <c r="P592" s="12"/>
+      <c r="X592" s="9"/>
+    </row>
+    <row r="593" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G593" s="7"/>
+      <c r="O593" s="7"/>
+      <c r="P593" s="12"/>
+      <c r="X593" s="9"/>
+    </row>
+    <row r="594" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G594" s="7"/>
+      <c r="O594" s="7"/>
+      <c r="P594" s="12"/>
+      <c r="X594" s="9"/>
+    </row>
+    <row r="595" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G595" s="7"/>
+      <c r="O595" s="7"/>
+      <c r="P595" s="12"/>
+      <c r="X595" s="9"/>
+    </row>
+    <row r="596" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G596" s="7"/>
+      <c r="O596" s="7"/>
+      <c r="P596" s="12"/>
+      <c r="X596" s="9"/>
+    </row>
+    <row r="597" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G597" s="7"/>
+      <c r="O597" s="7"/>
+      <c r="P597" s="12"/>
+      <c r="X597" s="9"/>
+    </row>
+    <row r="598" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G598" s="7"/>
+      <c r="O598" s="7"/>
+      <c r="P598" s="12"/>
+      <c r="X598" s="9"/>
+    </row>
+    <row r="599" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G599" s="7"/>
+      <c r="O599" s="7"/>
+      <c r="P599" s="12"/>
+      <c r="X599" s="9"/>
+    </row>
+    <row r="600" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G600" s="7"/>
+      <c r="O600" s="7"/>
+      <c r="P600" s="12"/>
+      <c r="X600" s="9"/>
+    </row>
+    <row r="601" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G601" s="7"/>
+      <c r="O601" s="7"/>
+      <c r="P601" s="12"/>
+      <c r="X601" s="9"/>
+    </row>
+    <row r="602" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G602" s="7"/>
+      <c r="O602" s="7"/>
+      <c r="P602" s="12"/>
+      <c r="X602" s="9"/>
+    </row>
+    <row r="603" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G603" s="7"/>
+      <c r="O603" s="7"/>
+      <c r="P603" s="12"/>
+      <c r="X603" s="9"/>
+    </row>
+    <row r="604" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G604" s="7"/>
+      <c r="O604" s="7"/>
+      <c r="P604" s="12"/>
+      <c r="X604" s="9"/>
+    </row>
+    <row r="605" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G605" s="7"/>
+      <c r="O605" s="7"/>
+      <c r="P605" s="12"/>
+      <c r="X605" s="9"/>
+    </row>
+    <row r="606" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G606" s="7"/>
+      <c r="O606" s="7"/>
+      <c r="P606" s="12"/>
+      <c r="X606" s="9"/>
+    </row>
+    <row r="607" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G607" s="7"/>
+      <c r="O607" s="7"/>
+      <c r="P607" s="12"/>
+      <c r="X607" s="9"/>
+    </row>
+    <row r="608" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G608" s="7"/>
+      <c r="O608" s="7"/>
+      <c r="P608" s="12"/>
+      <c r="X608" s="9"/>
+    </row>
+    <row r="609" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G609" s="7"/>
+      <c r="O609" s="7"/>
+      <c r="P609" s="12"/>
+      <c r="X609" s="9"/>
+    </row>
+    <row r="610" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G610" s="7"/>
+      <c r="O610" s="7"/>
+      <c r="P610" s="12"/>
+      <c r="X610" s="9"/>
+    </row>
+    <row r="611" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G611" s="7"/>
+      <c r="O611" s="7"/>
+      <c r="P611" s="12"/>
+      <c r="X611" s="9"/>
+    </row>
+    <row r="612" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G612" s="7"/>
+      <c r="O612" s="7"/>
+      <c r="P612" s="12"/>
+      <c r="X612" s="9"/>
+    </row>
+    <row r="613" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G613" s="7"/>
+      <c r="O613" s="7"/>
+      <c r="P613" s="12"/>
+      <c r="X613" s="9"/>
+    </row>
+    <row r="614" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G614" s="7"/>
+      <c r="O614" s="7"/>
+      <c r="P614" s="12"/>
+      <c r="X614" s="9"/>
+    </row>
+    <row r="615" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G615" s="7"/>
+      <c r="O615" s="7"/>
+      <c r="P615" s="12"/>
+      <c r="X615" s="9"/>
+    </row>
+    <row r="616" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G616" s="7"/>
+      <c r="O616" s="7"/>
+      <c r="P616" s="12"/>
+      <c r="X616" s="9"/>
+    </row>
+    <row r="617" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G617" s="7"/>
+      <c r="O617" s="7"/>
+      <c r="P617" s="12"/>
+      <c r="X617" s="9"/>
+    </row>
+    <row r="618" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G618" s="7"/>
+      <c r="O618" s="7"/>
+      <c r="P618" s="12"/>
+      <c r="X618" s="9"/>
+    </row>
+    <row r="619" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G619" s="7"/>
+      <c r="O619" s="7"/>
+      <c r="P619" s="12"/>
+      <c r="X619" s="9"/>
+    </row>
+    <row r="620" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G620" s="7"/>
+      <c r="O620" s="7"/>
+      <c r="P620" s="12"/>
+      <c r="X620" s="9"/>
+    </row>
+    <row r="621" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G621" s="7"/>
+      <c r="O621" s="7"/>
+      <c r="P621" s="12"/>
+      <c r="X621" s="9"/>
+    </row>
+    <row r="622" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G622" s="7"/>
+      <c r="O622" s="7"/>
+      <c r="P622" s="12"/>
+      <c r="X622" s="9"/>
+    </row>
+    <row r="623" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G623" s="7"/>
+      <c r="O623" s="7"/>
+      <c r="P623" s="12"/>
+      <c r="X623" s="9"/>
+    </row>
+    <row r="624" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G624" s="7"/>
+      <c r="O624" s="7"/>
+      <c r="P624" s="12"/>
+      <c r="X624" s="9"/>
+    </row>
+    <row r="625" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G625" s="7"/>
+      <c r="O625" s="7"/>
+      <c r="P625" s="12"/>
+      <c r="X625" s="9"/>
+    </row>
+    <row r="626" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G626" s="7"/>
+      <c r="O626" s="7"/>
+      <c r="P626" s="12"/>
+      <c r="X626" s="9"/>
+    </row>
+    <row r="627" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G627" s="7"/>
+      <c r="O627" s="7"/>
+      <c r="P627" s="12"/>
+      <c r="X627" s="9"/>
+    </row>
+    <row r="628" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G628" s="7"/>
+      <c r="O628" s="7"/>
+      <c r="P628" s="12"/>
+      <c r="X628" s="9"/>
+    </row>
+    <row r="629" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G629" s="7"/>
+      <c r="O629" s="7"/>
+      <c r="P629" s="12"/>
+      <c r="X629" s="9"/>
+    </row>
+    <row r="630" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G630" s="7"/>
+      <c r="O630" s="7"/>
+      <c r="P630" s="12"/>
+      <c r="X630" s="9"/>
+    </row>
+    <row r="631" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G631" s="7"/>
+      <c r="O631" s="7"/>
+      <c r="P631" s="12"/>
+      <c r="X631" s="9"/>
+    </row>
+    <row r="632" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G632" s="7"/>
+      <c r="O632" s="7"/>
+      <c r="P632" s="12"/>
+      <c r="X632" s="9"/>
+    </row>
+    <row r="633" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G633" s="7"/>
+      <c r="O633" s="7"/>
+      <c r="P633" s="12"/>
+      <c r="X633" s="9"/>
+    </row>
+    <row r="634" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G634" s="7"/>
+      <c r="O634" s="7"/>
+      <c r="P634" s="12"/>
+      <c r="X634" s="9"/>
+    </row>
+    <row r="635" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G635" s="7"/>
+      <c r="O635" s="7"/>
+      <c r="P635" s="12"/>
+      <c r="X635" s="9"/>
+    </row>
+    <row r="636" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G636" s="7"/>
+      <c r="O636" s="7"/>
+      <c r="P636" s="12"/>
+      <c r="X636" s="9"/>
+    </row>
+    <row r="637" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G637" s="7"/>
+      <c r="O637" s="7"/>
+      <c r="P637" s="12"/>
+      <c r="X637" s="9"/>
+    </row>
+    <row r="638" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G638" s="7"/>
+      <c r="O638" s="7"/>
+      <c r="P638" s="12"/>
+      <c r="X638" s="9"/>
+    </row>
+    <row r="639" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G639" s="7"/>
+      <c r="O639" s="7"/>
+      <c r="P639" s="12"/>
+      <c r="X639" s="9"/>
+    </row>
+    <row r="640" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G640" s="7"/>
+      <c r="O640" s="7"/>
+      <c r="P640" s="12"/>
+      <c r="X640" s="9"/>
+    </row>
+    <row r="641" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G641" s="7"/>
+      <c r="O641" s="7"/>
+      <c r="P641" s="12"/>
+      <c r="X641" s="9"/>
+    </row>
+    <row r="642" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G642" s="7"/>
+      <c r="O642" s="7"/>
+      <c r="P642" s="12"/>
+      <c r="X642" s="9"/>
+    </row>
+    <row r="643" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G643" s="7"/>
+      <c r="O643" s="7"/>
+      <c r="P643" s="12"/>
+      <c r="X643" s="9"/>
+    </row>
+    <row r="644" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G644" s="7"/>
+      <c r="O644" s="7"/>
+      <c r="P644" s="12"/>
+      <c r="X644" s="9"/>
+    </row>
+    <row r="645" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G645" s="7"/>
+      <c r="O645" s="7"/>
+      <c r="P645" s="12"/>
+      <c r="X645" s="9"/>
+    </row>
+    <row r="646" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G646" s="7"/>
+      <c r="O646" s="7"/>
+      <c r="P646" s="12"/>
+      <c r="X646" s="9"/>
+    </row>
+    <row r="647" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G647" s="7"/>
+      <c r="O647" s="7"/>
+      <c r="P647" s="12"/>
+      <c r="X647" s="9"/>
+    </row>
+    <row r="648" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G648" s="7"/>
+      <c r="O648" s="7"/>
+      <c r="P648" s="12"/>
+      <c r="X648" s="9"/>
+    </row>
+    <row r="649" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G649" s="7"/>
+      <c r="O649" s="7"/>
+      <c r="P649" s="12"/>
+      <c r="X649" s="9"/>
+    </row>
+    <row r="650" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G650" s="7"/>
+      <c r="O650" s="7"/>
+      <c r="P650" s="12"/>
+      <c r="X650" s="9"/>
+    </row>
+    <row r="651" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G651" s="7"/>
+      <c r="O651" s="7"/>
+      <c r="P651" s="12"/>
+      <c r="X651" s="9"/>
+    </row>
+    <row r="652" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G652" s="7"/>
+      <c r="O652" s="7"/>
+      <c r="P652" s="12"/>
+      <c r="X652" s="9"/>
+    </row>
+    <row r="653" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G653" s="7"/>
+      <c r="O653" s="7"/>
+      <c r="P653" s="12"/>
+      <c r="X653" s="9"/>
+    </row>
+    <row r="654" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G654" s="7"/>
+      <c r="O654" s="7"/>
+      <c r="P654" s="12"/>
+      <c r="X654" s="9"/>
+    </row>
+    <row r="655" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G655" s="7"/>
+      <c r="O655" s="7"/>
+      <c r="P655" s="12"/>
+      <c r="X655" s="9"/>
+    </row>
+    <row r="656" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G656" s="7"/>
+      <c r="O656" s="7"/>
+      <c r="P656" s="12"/>
+      <c r="X656" s="9"/>
+    </row>
+    <row r="657" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G657" s="7"/>
+      <c r="O657" s="7"/>
+      <c r="P657" s="12"/>
+      <c r="X657" s="9"/>
+    </row>
+    <row r="658" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G658" s="7"/>
+      <c r="O658" s="7"/>
+      <c r="P658" s="12"/>
+      <c r="X658" s="9"/>
+    </row>
+    <row r="659" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G659" s="7"/>
+      <c r="O659" s="7"/>
+      <c r="P659" s="12"/>
+      <c r="X659" s="9"/>
+    </row>
+    <row r="660" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G660" s="7"/>
+      <c r="O660" s="7"/>
+      <c r="P660" s="12"/>
+      <c r="X660" s="9"/>
+    </row>
+    <row r="661" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G661" s="7"/>
+      <c r="O661" s="7"/>
+      <c r="P661" s="12"/>
+      <c r="X661" s="9"/>
+    </row>
+    <row r="662" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G662" s="7"/>
+      <c r="O662" s="7"/>
+      <c r="P662" s="12"/>
+      <c r="X662" s="9"/>
+    </row>
+    <row r="663" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G663" s="7"/>
+      <c r="O663" s="7"/>
+      <c r="P663" s="12"/>
+      <c r="X663" s="9"/>
+    </row>
+    <row r="664" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G664" s="7"/>
+      <c r="O664" s="7"/>
+      <c r="P664" s="12"/>
+      <c r="X664" s="9"/>
+    </row>
+    <row r="665" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G665" s="7"/>
+      <c r="O665" s="7"/>
+      <c r="P665" s="12"/>
+      <c r="X665" s="9"/>
+    </row>
+    <row r="666" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G666" s="7"/>
+      <c r="O666" s="7"/>
+      <c r="P666" s="12"/>
+      <c r="X666" s="9"/>
+    </row>
+    <row r="667" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G667" s="7"/>
+      <c r="O667" s="7"/>
+      <c r="P667" s="12"/>
+      <c r="X667" s="9"/>
+    </row>
+    <row r="668" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G668" s="7"/>
+      <c r="O668" s="7"/>
+      <c r="P668" s="12"/>
+      <c r="X668" s="9"/>
+    </row>
+    <row r="669" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G669" s="7"/>
+      <c r="O669" s="7"/>
+      <c r="P669" s="12"/>
+      <c r="X669" s="9"/>
+    </row>
+    <row r="670" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G670" s="7"/>
+      <c r="O670" s="7"/>
+      <c r="P670" s="12"/>
+      <c r="X670" s="9"/>
+    </row>
+    <row r="671" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G671" s="7"/>
+      <c r="O671" s="7"/>
+      <c r="P671" s="12"/>
+      <c r="X671" s="9"/>
+    </row>
+    <row r="672" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G672" s="7"/>
+      <c r="O672" s="7"/>
+      <c r="P672" s="12"/>
+      <c r="X672" s="9"/>
+    </row>
+    <row r="673" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G673" s="7"/>
+      <c r="O673" s="7"/>
+      <c r="P673" s="12"/>
+      <c r="X673" s="9"/>
+    </row>
+    <row r="674" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G674" s="7"/>
+      <c r="O674" s="7"/>
+      <c r="P674" s="12"/>
+      <c r="X674" s="9"/>
+    </row>
+    <row r="675" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G675" s="7"/>
+      <c r="O675" s="7"/>
+      <c r="P675" s="12"/>
+      <c r="X675" s="9"/>
+    </row>
+    <row r="676" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G676" s="7"/>
+      <c r="O676" s="7"/>
+      <c r="P676" s="12"/>
+      <c r="X676" s="9"/>
+    </row>
+    <row r="677" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G677" s="7"/>
+      <c r="O677" s="7"/>
+      <c r="P677" s="12"/>
+      <c r="X677" s="9"/>
+    </row>
+    <row r="678" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G678" s="7"/>
+      <c r="O678" s="7"/>
+      <c r="P678" s="12"/>
+      <c r="X678" s="9"/>
+    </row>
+    <row r="679" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G679" s="7"/>
+      <c r="O679" s="7"/>
+      <c r="P679" s="12"/>
+      <c r="X679" s="9"/>
+    </row>
+    <row r="680" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G680" s="7"/>
+      <c r="O680" s="7"/>
+      <c r="P680" s="12"/>
+      <c r="X680" s="9"/>
+    </row>
+    <row r="681" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G681" s="7"/>
+      <c r="O681" s="7"/>
+      <c r="P681" s="12"/>
+      <c r="X681" s="9"/>
+    </row>
+    <row r="682" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G682" s="7"/>
+      <c r="O682" s="7"/>
+      <c r="P682" s="12"/>
+      <c r="X682" s="9"/>
+    </row>
+    <row r="683" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G683" s="7"/>
+      <c r="O683" s="7"/>
+      <c r="P683" s="12"/>
+      <c r="X683" s="9"/>
+    </row>
+    <row r="684" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G684" s="7"/>
+      <c r="O684" s="7"/>
+      <c r="P684" s="12"/>
+      <c r="X684" s="9"/>
+    </row>
+    <row r="685" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G685" s="7"/>
+      <c r="O685" s="7"/>
+      <c r="P685" s="12"/>
+      <c r="X685" s="9"/>
+    </row>
+    <row r="686" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G686" s="7"/>
+      <c r="O686" s="7"/>
+      <c r="P686" s="12"/>
+      <c r="X686" s="9"/>
+    </row>
+    <row r="687" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G687" s="7"/>
+      <c r="O687" s="7"/>
+      <c r="P687" s="12"/>
+      <c r="X687" s="9"/>
+    </row>
+    <row r="688" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G688" s="7"/>
+      <c r="O688" s="7"/>
+      <c r="P688" s="12"/>
+      <c r="X688" s="9"/>
+    </row>
+    <row r="689" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G689" s="7"/>
+      <c r="O689" s="7"/>
+      <c r="P689" s="12"/>
+      <c r="X689" s="9"/>
+    </row>
+    <row r="690" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G690" s="7"/>
+      <c r="O690" s="7"/>
+      <c r="P690" s="12"/>
+      <c r="X690" s="9"/>
+    </row>
+    <row r="691" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G691" s="7"/>
+      <c r="O691" s="7"/>
+      <c r="P691" s="12"/>
+      <c r="X691" s="9"/>
+    </row>
+    <row r="692" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G692" s="7"/>
+      <c r="O692" s="7"/>
+      <c r="P692" s="12"/>
+      <c r="X692" s="9"/>
+    </row>
+    <row r="693" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G693" s="7"/>
+      <c r="O693" s="7"/>
+      <c r="P693" s="12"/>
+      <c r="X693" s="9"/>
+    </row>
+    <row r="694" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G694" s="7"/>
+      <c r="O694" s="7"/>
+      <c r="P694" s="12"/>
+      <c r="X694" s="9"/>
+    </row>
+    <row r="695" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G695" s="7"/>
+      <c r="O695" s="7"/>
+      <c r="P695" s="12"/>
+      <c r="X695" s="9"/>
+    </row>
+    <row r="696" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G696" s="7"/>
+      <c r="O696" s="7"/>
+      <c r="P696" s="12"/>
+      <c r="X696" s="9"/>
+    </row>
+    <row r="697" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G697" s="7"/>
+      <c r="O697" s="7"/>
+      <c r="P697" s="12"/>
+      <c r="X697" s="9"/>
+    </row>
+    <row r="698" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G698" s="7"/>
+      <c r="O698" s="7"/>
+      <c r="P698" s="12"/>
+      <c r="X698" s="9"/>
+    </row>
+    <row r="699" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G699" s="7"/>
+      <c r="O699" s="7"/>
+      <c r="P699" s="12"/>
+      <c r="X699" s="9"/>
+    </row>
+    <row r="700" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G700" s="7"/>
+      <c r="O700" s="7"/>
+      <c r="P700" s="12"/>
+      <c r="X700" s="9"/>
+    </row>
+    <row r="701" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G701" s="7"/>
+      <c r="O701" s="7"/>
+      <c r="P701" s="12"/>
+      <c r="X701" s="9"/>
+    </row>
+    <row r="702" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G702" s="7"/>
+      <c r="O702" s="7"/>
+      <c r="P702" s="12"/>
+      <c r="X702" s="9"/>
+    </row>
+    <row r="703" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G703" s="7"/>
+      <c r="O703" s="7"/>
+      <c r="P703" s="12"/>
+      <c r="X703" s="9"/>
+    </row>
+    <row r="704" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G704" s="7"/>
+      <c r="O704" s="7"/>
+      <c r="P704" s="12"/>
+      <c r="X704" s="9"/>
+    </row>
+    <row r="705" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G705" s="7"/>
+      <c r="O705" s="7"/>
+      <c r="P705" s="12"/>
+      <c r="X705" s="9"/>
+    </row>
+    <row r="706" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G706" s="7"/>
+      <c r="O706" s="7"/>
+      <c r="P706" s="12"/>
+      <c r="X706" s="9"/>
+    </row>
+    <row r="707" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G707" s="7"/>
+      <c r="O707" s="7"/>
+      <c r="P707" s="12"/>
+      <c r="X707" s="9"/>
+    </row>
+    <row r="708" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G708" s="7"/>
+      <c r="O708" s="7"/>
+      <c r="P708" s="12"/>
+      <c r="X708" s="9"/>
+    </row>
+    <row r="709" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G709" s="7"/>
+      <c r="O709" s="7"/>
+      <c r="P709" s="12"/>
+      <c r="X709" s="9"/>
+    </row>
+    <row r="710" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G710" s="7"/>
+      <c r="O710" s="7"/>
+      <c r="P710" s="12"/>
+      <c r="X710" s="9"/>
+    </row>
+    <row r="711" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G711" s="7"/>
+      <c r="O711" s="7"/>
+      <c r="P711" s="12"/>
+      <c r="X711" s="9"/>
+    </row>
+    <row r="712" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G712" s="7"/>
+      <c r="O712" s="7"/>
+      <c r="P712" s="12"/>
+      <c r="X712" s="9"/>
+    </row>
+    <row r="713" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G713" s="7"/>
+      <c r="O713" s="7"/>
+      <c r="P713" s="12"/>
+      <c r="X713" s="9"/>
+    </row>
+    <row r="714" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G714" s="7"/>
+      <c r="O714" s="7"/>
+      <c r="P714" s="12"/>
+      <c r="X714" s="9"/>
+    </row>
+    <row r="715" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G715" s="7"/>
+      <c r="O715" s="7"/>
+      <c r="P715" s="12"/>
+      <c r="X715" s="9"/>
+    </row>
+    <row r="716" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G716" s="7"/>
+      <c r="O716" s="7"/>
+      <c r="P716" s="12"/>
+      <c r="X716" s="9"/>
+    </row>
+    <row r="717" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G717" s="7"/>
+      <c r="O717" s="7"/>
+      <c r="P717" s="12"/>
+      <c r="X717" s="9"/>
+    </row>
+    <row r="718" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G718" s="7"/>
+      <c r="O718" s="7"/>
+      <c r="P718" s="12"/>
+      <c r="X718" s="9"/>
+    </row>
+    <row r="719" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G719" s="7"/>
+      <c r="O719" s="7"/>
+      <c r="P719" s="12"/>
+      <c r="X719" s="9"/>
+    </row>
+    <row r="720" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G720" s="7"/>
+      <c r="O720" s="7"/>
+      <c r="P720" s="12"/>
+      <c r="X720" s="9"/>
+    </row>
+    <row r="721" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G721" s="7"/>
+      <c r="O721" s="7"/>
+      <c r="P721" s="12"/>
+      <c r="X721" s="9"/>
+    </row>
+    <row r="722" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G722" s="7"/>
+      <c r="O722" s="7"/>
+      <c r="P722" s="12"/>
+      <c r="X722" s="9"/>
+    </row>
+    <row r="723" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G723" s="7"/>
+      <c r="O723" s="7"/>
+      <c r="P723" s="12"/>
+      <c r="X723" s="9"/>
+    </row>
+    <row r="724" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G724" s="7"/>
+      <c r="O724" s="7"/>
+      <c r="P724" s="12"/>
+      <c r="X724" s="9"/>
+    </row>
+    <row r="725" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G725" s="7"/>
+      <c r="O725" s="7"/>
+      <c r="P725" s="12"/>
+      <c r="X725" s="9"/>
+    </row>
+    <row r="726" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G726" s="7"/>
+      <c r="O726" s="7"/>
+      <c r="P726" s="12"/>
+      <c r="X726" s="9"/>
+    </row>
+    <row r="727" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G727" s="7"/>
+      <c r="O727" s="7"/>
+      <c r="P727" s="12"/>
+      <c r="X727" s="9"/>
+    </row>
+    <row r="728" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G728" s="7"/>
+      <c r="O728" s="7"/>
+      <c r="P728" s="12"/>
+      <c r="X728" s="9"/>
+    </row>
+    <row r="729" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G729" s="7"/>
+      <c r="O729" s="7"/>
+      <c r="P729" s="12"/>
+      <c r="X729" s="9"/>
+    </row>
+    <row r="730" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G730" s="7"/>
+      <c r="O730" s="7"/>
+      <c r="P730" s="12"/>
+      <c r="X730" s="9"/>
+    </row>
+    <row r="731" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G731" s="7"/>
+      <c r="O731" s="7"/>
+      <c r="P731" s="12"/>
+      <c r="X731" s="9"/>
+    </row>
+    <row r="732" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G732" s="7"/>
+      <c r="O732" s="7"/>
+      <c r="P732" s="12"/>
+      <c r="X732" s="9"/>
+    </row>
+    <row r="733" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G733" s="7"/>
+      <c r="O733" s="7"/>
+      <c r="P733" s="12"/>
+      <c r="X733" s="9"/>
+    </row>
+    <row r="734" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G734" s="7"/>
+      <c r="O734" s="7"/>
+      <c r="P734" s="12"/>
+      <c r="X734" s="9"/>
+    </row>
+    <row r="735" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G735" s="7"/>
+      <c r="O735" s="7"/>
+      <c r="P735" s="12"/>
+      <c r="X735" s="9"/>
+    </row>
+    <row r="736" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G736" s="7"/>
+      <c r="O736" s="7"/>
+      <c r="P736" s="12"/>
+      <c r="X736" s="9"/>
+    </row>
+    <row r="737" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G737" s="7"/>
+      <c r="O737" s="7"/>
+      <c r="P737" s="12"/>
+      <c r="X737" s="9"/>
+    </row>
+    <row r="738" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G738" s="7"/>
+      <c r="O738" s="7"/>
+      <c r="P738" s="12"/>
+      <c r="X738" s="9"/>
+    </row>
+    <row r="739" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G739" s="7"/>
+      <c r="O739" s="7"/>
+      <c r="P739" s="12"/>
+      <c r="X739" s="9"/>
+    </row>
+    <row r="740" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G740" s="7"/>
+      <c r="O740" s="7"/>
+      <c r="P740" s="12"/>
+      <c r="X740" s="9"/>
+    </row>
+    <row r="741" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G741" s="7"/>
+      <c r="O741" s="7"/>
+      <c r="P741" s="12"/>
+      <c r="X741" s="9"/>
+    </row>
+    <row r="742" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G742" s="7"/>
+      <c r="O742" s="7"/>
+      <c r="P742" s="12"/>
+      <c r="X742" s="9"/>
+    </row>
+    <row r="743" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G743" s="7"/>
+      <c r="O743" s="7"/>
+      <c r="P743" s="12"/>
+      <c r="X743" s="9"/>
+    </row>
+    <row r="744" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G744" s="7"/>
+      <c r="O744" s="7"/>
+      <c r="P744" s="12"/>
+      <c r="X744" s="9"/>
+    </row>
+    <row r="745" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G745" s="7"/>
+      <c r="O745" s="7"/>
+      <c r="P745" s="12"/>
+      <c r="X745" s="9"/>
+    </row>
+    <row r="746" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G746" s="7"/>
+      <c r="O746" s="7"/>
+      <c r="P746" s="12"/>
+      <c r="X746" s="9"/>
+    </row>
+    <row r="747" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G747" s="7"/>
+      <c r="O747" s="7"/>
+      <c r="P747" s="12"/>
+      <c r="X747" s="9"/>
+    </row>
+    <row r="748" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G748" s="7"/>
+      <c r="O748" s="7"/>
+      <c r="P748" s="12"/>
+      <c r="X748" s="9"/>
+    </row>
+    <row r="749" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G749" s="7"/>
+      <c r="O749" s="7"/>
+      <c r="P749" s="12"/>
+      <c r="X749" s="9"/>
+    </row>
+    <row r="750" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G750" s="7"/>
+      <c r="O750" s="7"/>
+      <c r="P750" s="12"/>
+      <c r="X750" s="9"/>
+    </row>
+    <row r="751" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G751" s="7"/>
+      <c r="O751" s="7"/>
+      <c r="P751" s="12"/>
+      <c r="X751" s="9"/>
+    </row>
+    <row r="752" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G752" s="7"/>
+      <c r="O752" s="7"/>
+      <c r="P752" s="12"/>
+      <c r="X752" s="9"/>
+    </row>
+    <row r="753" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G753" s="7"/>
+      <c r="O753" s="7"/>
+      <c r="P753" s="12"/>
+      <c r="X753" s="9"/>
+    </row>
+    <row r="754" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G754" s="7"/>
+      <c r="O754" s="7"/>
+      <c r="P754" s="12"/>
+      <c r="X754" s="9"/>
+    </row>
+    <row r="755" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G755" s="7"/>
+      <c r="O755" s="7"/>
+      <c r="P755" s="12"/>
+      <c r="X755" s="9"/>
+    </row>
+    <row r="756" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G756" s="7"/>
+      <c r="O756" s="7"/>
+      <c r="P756" s="12"/>
+      <c r="X756" s="9"/>
+    </row>
+    <row r="757" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G757" s="7"/>
+      <c r="O757" s="7"/>
+      <c r="P757" s="12"/>
+      <c r="X757" s="9"/>
+    </row>
+    <row r="758" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G758" s="7"/>
+      <c r="O758" s="7"/>
+      <c r="P758" s="12"/>
+      <c r="X758" s="9"/>
+    </row>
+    <row r="759" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G759" s="7"/>
+      <c r="O759" s="7"/>
+      <c r="P759" s="12"/>
+      <c r="X759" s="9"/>
+    </row>
+    <row r="760" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G760" s="7"/>
+      <c r="O760" s="7"/>
+      <c r="P760" s="12"/>
+      <c r="X760" s="9"/>
+    </row>
+    <row r="761" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G761" s="7"/>
+      <c r="O761" s="7"/>
+      <c r="P761" s="12"/>
+      <c r="X761" s="9"/>
+    </row>
+    <row r="762" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G762" s="7"/>
+      <c r="O762" s="7"/>
+      <c r="P762" s="12"/>
+      <c r="X762" s="9"/>
+    </row>
+    <row r="763" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G763" s="7"/>
+      <c r="O763" s="7"/>
+      <c r="P763" s="12"/>
+      <c r="X763" s="9"/>
+    </row>
+    <row r="764" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G764" s="7"/>
+      <c r="O764" s="7"/>
+      <c r="P764" s="12"/>
+      <c r="X764" s="9"/>
+    </row>
+    <row r="765" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G765" s="7"/>
+      <c r="O765" s="7"/>
+      <c r="P765" s="12"/>
+      <c r="X765" s="9"/>
+    </row>
+    <row r="766" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G766" s="7"/>
+      <c r="O766" s="7"/>
+      <c r="P766" s="12"/>
+      <c r="X766" s="9"/>
+    </row>
+    <row r="767" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G767" s="7"/>
+      <c r="O767" s="7"/>
+      <c r="P767" s="12"/>
+      <c r="X767" s="9"/>
+    </row>
+    <row r="768" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G768" s="7"/>
+      <c r="O768" s="7"/>
+      <c r="P768" s="12"/>
+      <c r="X768" s="9"/>
+    </row>
+    <row r="769" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G769" s="7"/>
+      <c r="O769" s="7"/>
+      <c r="P769" s="12"/>
+      <c r="X769" s="9"/>
+    </row>
+    <row r="770" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G770" s="7"/>
+      <c r="O770" s="7"/>
+      <c r="P770" s="12"/>
+      <c r="X770" s="9"/>
+    </row>
+    <row r="771" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G771" s="7"/>
+      <c r="O771" s="7"/>
+      <c r="P771" s="12"/>
+      <c r="X771" s="9"/>
+    </row>
+    <row r="772" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G772" s="7"/>
+      <c r="O772" s="7"/>
+      <c r="P772" s="12"/>
+      <c r="X772" s="9"/>
+    </row>
+    <row r="773" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G773" s="7"/>
+      <c r="O773" s="7"/>
+      <c r="P773" s="12"/>
+      <c r="X773" s="9"/>
+    </row>
+    <row r="774" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G774" s="7"/>
+      <c r="O774" s="7"/>
+      <c r="P774" s="12"/>
+      <c r="X774" s="9"/>
+    </row>
+    <row r="775" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G775" s="7"/>
+      <c r="O775" s="7"/>
+      <c r="P775" s="12"/>
+      <c r="X775" s="9"/>
+    </row>
+    <row r="776" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G776" s="7"/>
+      <c r="O776" s="7"/>
+      <c r="P776" s="12"/>
+      <c r="X776" s="9"/>
+    </row>
+    <row r="777" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G777" s="7"/>
+      <c r="O777" s="7"/>
+      <c r="P777" s="12"/>
+      <c r="X777" s="9"/>
+    </row>
+    <row r="778" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G778" s="7"/>
+      <c r="O778" s="7"/>
+      <c r="P778" s="12"/>
+      <c r="X778" s="9"/>
+    </row>
+    <row r="779" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G779" s="7"/>
+      <c r="O779" s="7"/>
+      <c r="P779" s="12"/>
+      <c r="X779" s="9"/>
+    </row>
+    <row r="780" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G780" s="7"/>
+      <c r="O780" s="7"/>
+      <c r="P780" s="12"/>
+      <c r="X780" s="9"/>
+    </row>
+    <row r="781" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G781" s="7"/>
+      <c r="O781" s="7"/>
+      <c r="P781" s="12"/>
+      <c r="X781" s="9"/>
+    </row>
+    <row r="782" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G782" s="7"/>
+      <c r="O782" s="7"/>
+      <c r="P782" s="12"/>
+      <c r="X782" s="9"/>
+    </row>
+    <row r="783" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G783" s="7"/>
+      <c r="O783" s="7"/>
+      <c r="P783" s="12"/>
+      <c r="X783" s="9"/>
+    </row>
+    <row r="784" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G784" s="7"/>
+      <c r="O784" s="7"/>
+      <c r="P784" s="12"/>
+      <c r="X784" s="9"/>
+    </row>
+    <row r="785" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G785" s="7"/>
+      <c r="O785" s="7"/>
+      <c r="P785" s="12"/>
+      <c r="X785" s="9"/>
+    </row>
+    <row r="786" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G786" s="7"/>
+      <c r="O786" s="7"/>
+      <c r="P786" s="12"/>
+      <c r="X786" s="9"/>
+    </row>
+    <row r="787" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G787" s="7"/>
+      <c r="O787" s="7"/>
+      <c r="P787" s="12"/>
+      <c r="X787" s="9"/>
+    </row>
+    <row r="788" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G788" s="7"/>
+      <c r="O788" s="7"/>
+      <c r="P788" s="12"/>
+      <c r="X788" s="9"/>
+    </row>
+    <row r="789" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G789" s="7"/>
+      <c r="O789" s="7"/>
+      <c r="P789" s="12"/>
+      <c r="X789" s="9"/>
+    </row>
+    <row r="790" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G790" s="7"/>
+      <c r="O790" s="7"/>
+      <c r="P790" s="12"/>
+      <c r="X790" s="9"/>
+    </row>
+    <row r="791" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G791" s="7"/>
+      <c r="O791" s="7"/>
+      <c r="P791" s="12"/>
+      <c r="X791" s="9"/>
+    </row>
+    <row r="792" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G792" s="7"/>
+      <c r="O792" s="7"/>
+      <c r="P792" s="12"/>
+      <c r="X792" s="9"/>
+    </row>
+    <row r="793" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G793" s="7"/>
+      <c r="O793" s="7"/>
+      <c r="P793" s="12"/>
+      <c r="X793" s="9"/>
+    </row>
+    <row r="794" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G794" s="7"/>
+      <c r="O794" s="7"/>
+      <c r="P794" s="12"/>
+      <c r="X794" s="9"/>
+    </row>
+    <row r="795" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G795" s="7"/>
+      <c r="O795" s="7"/>
+      <c r="P795" s="12"/>
+      <c r="X795" s="9"/>
+    </row>
+    <row r="796" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G796" s="7"/>
+      <c r="O796" s="7"/>
+      <c r="P796" s="12"/>
+      <c r="X796" s="9"/>
+    </row>
+    <row r="797" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G797" s="7"/>
+      <c r="O797" s="7"/>
+      <c r="P797" s="12"/>
+      <c r="X797" s="9"/>
+    </row>
+    <row r="798" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G798" s="7"/>
+      <c r="O798" s="7"/>
+      <c r="P798" s="12"/>
+      <c r="X798" s="9"/>
+    </row>
+    <row r="799" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G799" s="7"/>
+      <c r="O799" s="7"/>
+      <c r="P799" s="12"/>
+      <c r="X799" s="9"/>
+    </row>
+    <row r="800" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G800" s="7"/>
+      <c r="O800" s="7"/>
+      <c r="P800" s="12"/>
+      <c r="X800" s="9"/>
+    </row>
+    <row r="801" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G801" s="7"/>
+      <c r="O801" s="7"/>
+      <c r="P801" s="12"/>
+      <c r="X801" s="9"/>
+    </row>
+    <row r="802" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G802" s="7"/>
+      <c r="O802" s="7"/>
+      <c r="P802" s="12"/>
+      <c r="X802" s="9"/>
+    </row>
+    <row r="803" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G803" s="7"/>
+      <c r="O803" s="7"/>
+      <c r="P803" s="12"/>
+      <c r="X803" s="9"/>
+    </row>
+    <row r="804" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G804" s="7"/>
+      <c r="O804" s="7"/>
+      <c r="P804" s="12"/>
+      <c r="X804" s="9"/>
+    </row>
+    <row r="805" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G805" s="7"/>
+      <c r="O805" s="7"/>
+      <c r="P805" s="12"/>
+      <c r="X805" s="9"/>
+    </row>
+    <row r="806" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G806" s="7"/>
+      <c r="O806" s="7"/>
+      <c r="P806" s="12"/>
+      <c r="X806" s="9"/>
+    </row>
+    <row r="807" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G807" s="7"/>
+      <c r="O807" s="7"/>
+      <c r="P807" s="12"/>
+      <c r="X807" s="9"/>
+    </row>
+    <row r="808" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G808" s="7"/>
+      <c r="O808" s="7"/>
+      <c r="P808" s="12"/>
+      <c r="X808" s="9"/>
+    </row>
+    <row r="809" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G809" s="7"/>
+      <c r="O809" s="7"/>
+      <c r="P809" s="12"/>
+      <c r="X809" s="9"/>
+    </row>
+    <row r="810" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G810" s="7"/>
+      <c r="O810" s="7"/>
+      <c r="P810" s="12"/>
+      <c r="X810" s="9"/>
+    </row>
+    <row r="811" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G811" s="7"/>
+      <c r="O811" s="7"/>
+      <c r="P811" s="12"/>
+      <c r="X811" s="9"/>
+    </row>
+    <row r="812" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G812" s="7"/>
+      <c r="O812" s="7"/>
+      <c r="P812" s="12"/>
+      <c r="X812" s="9"/>
+    </row>
+    <row r="813" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G813" s="7"/>
+      <c r="O813" s="7"/>
+      <c r="P813" s="12"/>
+      <c r="X813" s="9"/>
+    </row>
+    <row r="814" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G814" s="7"/>
+      <c r="O814" s="7"/>
+      <c r="P814" s="12"/>
+      <c r="X814" s="9"/>
+    </row>
+    <row r="815" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G815" s="7"/>
+      <c r="O815" s="7"/>
+      <c r="P815" s="12"/>
+      <c r="X815" s="9"/>
+    </row>
+    <row r="816" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G816" s="7"/>
+      <c r="O816" s="7"/>
+      <c r="P816" s="12"/>
+      <c r="X816" s="9"/>
+    </row>
+    <row r="817" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G817" s="7"/>
+      <c r="O817" s="7"/>
+      <c r="P817" s="12"/>
+      <c r="X817" s="9"/>
+    </row>
+    <row r="818" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G818" s="7"/>
+      <c r="O818" s="7"/>
+      <c r="P818" s="12"/>
+      <c r="X818" s="9"/>
+    </row>
+    <row r="819" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G819" s="7"/>
+      <c r="O819" s="7"/>
+      <c r="P819" s="12"/>
+      <c r="X819" s="9"/>
+    </row>
+    <row r="820" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G820" s="7"/>
+      <c r="O820" s="7"/>
+      <c r="P820" s="12"/>
+      <c r="X820" s="9"/>
+    </row>
+    <row r="821" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G821" s="7"/>
+      <c r="O821" s="7"/>
+      <c r="P821" s="12"/>
+      <c r="X821" s="9"/>
+    </row>
+    <row r="822" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G822" s="7"/>
+      <c r="O822" s="7"/>
+      <c r="P822" s="12"/>
+      <c r="X822" s="9"/>
+    </row>
+    <row r="823" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G823" s="7"/>
+      <c r="O823" s="7"/>
+      <c r="P823" s="12"/>
+      <c r="X823" s="9"/>
+    </row>
+    <row r="824" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G824" s="7"/>
+      <c r="O824" s="7"/>
+      <c r="P824" s="12"/>
+      <c r="X824" s="9"/>
+    </row>
+    <row r="825" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G825" s="7"/>
+      <c r="O825" s="7"/>
+      <c r="P825" s="12"/>
+      <c r="X825" s="9"/>
+    </row>
+    <row r="826" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G826" s="7"/>
+      <c r="O826" s="7"/>
+      <c r="P826" s="12"/>
+      <c r="X826" s="9"/>
+    </row>
+    <row r="827" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G827" s="7"/>
+      <c r="O827" s="7"/>
+      <c r="P827" s="12"/>
+      <c r="X827" s="9"/>
+    </row>
+    <row r="828" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G828" s="7"/>
+      <c r="O828" s="7"/>
+      <c r="P828" s="12"/>
+      <c r="X828" s="9"/>
+    </row>
+    <row r="829" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G829" s="7"/>
+      <c r="O829" s="7"/>
+      <c r="P829" s="12"/>
+      <c r="X829" s="9"/>
+    </row>
+    <row r="830" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G830" s="7"/>
+      <c r="O830" s="7"/>
+      <c r="P830" s="12"/>
+      <c r="X830" s="9"/>
+    </row>
+    <row r="831" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G831" s="7"/>
+      <c r="O831" s="7"/>
+      <c r="P831" s="12"/>
+      <c r="X831" s="9"/>
+    </row>
+    <row r="832" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G832" s="7"/>
+      <c r="O832" s="7"/>
+      <c r="P832" s="12"/>
+      <c r="X832" s="9"/>
+    </row>
+    <row r="833" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G833" s="7"/>
+      <c r="O833" s="7"/>
+      <c r="P833" s="12"/>
+      <c r="X833" s="9"/>
+    </row>
+    <row r="834" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G834" s="7"/>
+      <c r="O834" s="7"/>
+      <c r="P834" s="12"/>
+      <c r="X834" s="9"/>
+    </row>
+    <row r="835" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G835" s="7"/>
+      <c r="O835" s="7"/>
+      <c r="P835" s="12"/>
+      <c r="X835" s="9"/>
+    </row>
+    <row r="836" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G836" s="7"/>
+      <c r="O836" s="7"/>
+      <c r="P836" s="12"/>
+      <c r="X836" s="9"/>
+    </row>
+    <row r="837" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G837" s="7"/>
+      <c r="O837" s="7"/>
+      <c r="P837" s="12"/>
+      <c r="X837" s="9"/>
+    </row>
+    <row r="838" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G838" s="7"/>
+      <c r="O838" s="7"/>
+      <c r="P838" s="12"/>
+      <c r="X838" s="9"/>
+    </row>
+    <row r="839" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G839" s="7"/>
+      <c r="O839" s="7"/>
+      <c r="P839" s="12"/>
+      <c r="X839" s="9"/>
+    </row>
+    <row r="840" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G840" s="7"/>
+      <c r="O840" s="7"/>
+      <c r="P840" s="12"/>
+      <c r="X840" s="9"/>
+    </row>
+    <row r="841" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G841" s="7"/>
+      <c r="O841" s="7"/>
+      <c r="P841" s="12"/>
+      <c r="X841" s="9"/>
+    </row>
+    <row r="842" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G842" s="7"/>
+      <c r="O842" s="7"/>
+      <c r="P842" s="12"/>
+      <c r="X842" s="9"/>
+    </row>
+    <row r="843" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G843" s="7"/>
+      <c r="O843" s="7"/>
+      <c r="P843" s="12"/>
+      <c r="X843" s="9"/>
+    </row>
+    <row r="844" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G844" s="7"/>
+      <c r="O844" s="7"/>
+      <c r="P844" s="12"/>
+      <c r="X844" s="9"/>
+    </row>
+    <row r="845" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G845" s="7"/>
+      <c r="O845" s="7"/>
+      <c r="P845" s="12"/>
+      <c r="X845" s="9"/>
+    </row>
+    <row r="846" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G846" s="7"/>
+      <c r="O846" s="7"/>
+      <c r="P846" s="12"/>
+      <c r="X846" s="9"/>
+    </row>
+    <row r="847" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G847" s="7"/>
+      <c r="O847" s="7"/>
+      <c r="P847" s="12"/>
+      <c r="X847" s="9"/>
+    </row>
+    <row r="848" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G848" s="7"/>
+      <c r="O848" s="7"/>
+      <c r="P848" s="12"/>
+      <c r="X848" s="9"/>
+    </row>
+    <row r="849" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G849" s="7"/>
+      <c r="O849" s="7"/>
+      <c r="P849" s="12"/>
+      <c r="X849" s="9"/>
+    </row>
+    <row r="850" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G850" s="7"/>
+      <c r="O850" s="7"/>
+      <c r="P850" s="12"/>
+      <c r="X850" s="9"/>
+    </row>
+    <row r="851" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G851" s="7"/>
+      <c r="O851" s="7"/>
+      <c r="P851" s="12"/>
+      <c r="X851" s="9"/>
+    </row>
+    <row r="852" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G852" s="7"/>
+      <c r="O852" s="7"/>
+      <c r="P852" s="12"/>
+      <c r="X852" s="9"/>
+    </row>
+    <row r="853" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G853" s="7"/>
+      <c r="O853" s="7"/>
+      <c r="P853" s="12"/>
+      <c r="X853" s="9"/>
+    </row>
+    <row r="854" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G854" s="7"/>
+      <c r="O854" s="7"/>
+      <c r="P854" s="12"/>
+      <c r="X854" s="9"/>
+    </row>
+    <row r="855" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G855" s="7"/>
+      <c r="O855" s="7"/>
+      <c r="P855" s="12"/>
+      <c r="X855" s="9"/>
+    </row>
+    <row r="856" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G856" s="7"/>
+      <c r="O856" s="7"/>
+      <c r="P856" s="12"/>
+      <c r="X856" s="9"/>
+    </row>
+    <row r="857" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G857" s="7"/>
+      <c r="O857" s="7"/>
+      <c r="P857" s="12"/>
+      <c r="X857" s="9"/>
+    </row>
+    <row r="858" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G858" s="7"/>
+      <c r="O858" s="7"/>
+      <c r="P858" s="12"/>
+      <c r="X858" s="9"/>
+    </row>
+    <row r="859" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G859" s="7"/>
+      <c r="O859" s="7"/>
+      <c r="P859" s="12"/>
+      <c r="X859" s="9"/>
+    </row>
+    <row r="860" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G860" s="7"/>
+      <c r="O860" s="7"/>
+      <c r="P860" s="12"/>
+      <c r="X860" s="9"/>
+    </row>
+    <row r="861" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G861" s="7"/>
+      <c r="O861" s="7"/>
+      <c r="P861" s="12"/>
+      <c r="X861" s="9"/>
+    </row>
+    <row r="862" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G862" s="7"/>
+      <c r="O862" s="7"/>
+      <c r="P862" s="12"/>
+      <c r="X862" s="9"/>
+    </row>
+    <row r="863" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G863" s="7"/>
+      <c r="O863" s="7"/>
+      <c r="P863" s="12"/>
+      <c r="X863" s="9"/>
+    </row>
+    <row r="864" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G864" s="7"/>
+      <c r="O864" s="7"/>
+      <c r="P864" s="12"/>
+      <c r="X864" s="9"/>
+    </row>
+    <row r="865" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G865" s="7"/>
+      <c r="O865" s="7"/>
+      <c r="P865" s="12"/>
+      <c r="X865" s="9"/>
+    </row>
+    <row r="866" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G866" s="7"/>
+      <c r="O866" s="7"/>
+      <c r="P866" s="12"/>
+      <c r="X866" s="9"/>
+    </row>
+    <row r="867" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G867" s="7"/>
+      <c r="O867" s="7"/>
+      <c r="P867" s="12"/>
+      <c r="X867" s="9"/>
+    </row>
+    <row r="868" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G868" s="7"/>
+      <c r="O868" s="7"/>
+      <c r="P868" s="12"/>
+      <c r="X868" s="9"/>
+    </row>
+    <row r="869" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G869" s="7"/>
+      <c r="O869" s="7"/>
+      <c r="P869" s="12"/>
+      <c r="X869" s="9"/>
+    </row>
+    <row r="870" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G870" s="7"/>
+      <c r="O870" s="7"/>
+      <c r="P870" s="12"/>
+      <c r="X870" s="9"/>
+    </row>
+    <row r="871" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G871" s="7"/>
+      <c r="O871" s="7"/>
+      <c r="P871" s="12"/>
+      <c r="X871" s="9"/>
+    </row>
+    <row r="872" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G872" s="7"/>
+      <c r="O872" s="7"/>
+      <c r="P872" s="12"/>
+      <c r="X872" s="9"/>
+    </row>
+    <row r="873" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G873" s="7"/>
+      <c r="O873" s="7"/>
+      <c r="P873" s="12"/>
+      <c r="X873" s="9"/>
+    </row>
+    <row r="874" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G874" s="7"/>
+      <c r="O874" s="7"/>
+      <c r="P874" s="12"/>
+      <c r="X874" s="9"/>
+    </row>
+    <row r="875" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G875" s="7"/>
+      <c r="O875" s="7"/>
+      <c r="P875" s="12"/>
+      <c r="X875" s="9"/>
+    </row>
+    <row r="876" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G876" s="7"/>
+      <c r="O876" s="7"/>
+      <c r="P876" s="12"/>
+      <c r="X876" s="9"/>
+    </row>
+    <row r="877" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G877" s="7"/>
+      <c r="O877" s="7"/>
+      <c r="P877" s="12"/>
+      <c r="X877" s="9"/>
+    </row>
+    <row r="878" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G878" s="7"/>
+      <c r="O878" s="7"/>
+      <c r="P878" s="12"/>
+      <c r="X878" s="9"/>
+    </row>
+    <row r="879" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G879" s="7"/>
+      <c r="O879" s="7"/>
+      <c r="P879" s="12"/>
+      <c r="X879" s="9"/>
+    </row>
+    <row r="880" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G880" s="7"/>
+      <c r="O880" s="7"/>
+      <c r="P880" s="12"/>
+      <c r="X880" s="9"/>
+    </row>
+    <row r="881" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G881" s="7"/>
+      <c r="O881" s="7"/>
+      <c r="P881" s="12"/>
+      <c r="X881" s="9"/>
+    </row>
+    <row r="882" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G882" s="7"/>
+      <c r="O882" s="7"/>
+      <c r="P882" s="12"/>
+      <c r="X882" s="9"/>
+    </row>
+    <row r="883" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G883" s="7"/>
+      <c r="O883" s="7"/>
+      <c r="P883" s="12"/>
+      <c r="X883" s="9"/>
+    </row>
+    <row r="884" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G884" s="7"/>
+      <c r="O884" s="7"/>
+      <c r="P884" s="12"/>
+      <c r="X884" s="9"/>
+    </row>
+    <row r="885" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G885" s="7"/>
+      <c r="O885" s="7"/>
+      <c r="P885" s="12"/>
+      <c r="X885" s="9"/>
+    </row>
+    <row r="886" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G886" s="7"/>
+      <c r="O886" s="7"/>
+      <c r="P886" s="12"/>
+      <c r="X886" s="9"/>
+    </row>
+    <row r="887" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G887" s="7"/>
+      <c r="O887" s="7"/>
+      <c r="P887" s="12"/>
+      <c r="X887" s="9"/>
+    </row>
+    <row r="888" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G888" s="7"/>
+      <c r="O888" s="7"/>
+      <c r="P888" s="12"/>
+      <c r="X888" s="9"/>
+    </row>
+    <row r="889" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G889" s="7"/>
+      <c r="O889" s="7"/>
+      <c r="P889" s="12"/>
+      <c r="X889" s="9"/>
+    </row>
+    <row r="890" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G890" s="7"/>
+      <c r="O890" s="7"/>
+      <c r="P890" s="12"/>
+      <c r="X890" s="9"/>
+    </row>
+    <row r="891" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G891" s="7"/>
+      <c r="O891" s="7"/>
+      <c r="P891" s="12"/>
+      <c r="X891" s="9"/>
+    </row>
+    <row r="892" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G892" s="7"/>
+      <c r="O892" s="7"/>
+      <c r="P892" s="12"/>
+      <c r="X892" s="9"/>
+    </row>
+    <row r="893" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G893" s="7"/>
+      <c r="O893" s="7"/>
+      <c r="P893" s="12"/>
+      <c r="X893" s="9"/>
+    </row>
+    <row r="894" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G894" s="7"/>
+      <c r="O894" s="7"/>
+      <c r="P894" s="12"/>
+      <c r="X894" s="9"/>
+    </row>
+    <row r="895" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G895" s="7"/>
+      <c r="O895" s="7"/>
+      <c r="P895" s="12"/>
+      <c r="X895" s="9"/>
+    </row>
+    <row r="896" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G896" s="7"/>
+      <c r="O896" s="7"/>
+      <c r="P896" s="12"/>
+      <c r="X896" s="9"/>
+    </row>
+    <row r="897" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G897" s="7"/>
+      <c r="O897" s="7"/>
+      <c r="P897" s="12"/>
+      <c r="X897" s="9"/>
+    </row>
+    <row r="898" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G898" s="7"/>
+      <c r="O898" s="7"/>
+      <c r="P898" s="12"/>
+      <c r="X898" s="9"/>
+    </row>
+    <row r="899" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G899" s="7"/>
+      <c r="O899" s="7"/>
+      <c r="P899" s="12"/>
+      <c r="X899" s="9"/>
+    </row>
+    <row r="900" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G900" s="7"/>
+      <c r="O900" s="7"/>
+      <c r="P900" s="12"/>
+      <c r="X900" s="9"/>
+    </row>
+    <row r="901" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G901" s="7"/>
+      <c r="O901" s="7"/>
+      <c r="P901" s="12"/>
+      <c r="X901" s="9"/>
+    </row>
+    <row r="902" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G902" s="7"/>
+      <c r="O902" s="7"/>
+      <c r="P902" s="12"/>
+      <c r="X902" s="9"/>
+    </row>
+    <row r="903" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G903" s="7"/>
+      <c r="O903" s="7"/>
+      <c r="P903" s="12"/>
+      <c r="X903" s="9"/>
+    </row>
+    <row r="904" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G904" s="7"/>
+      <c r="O904" s="7"/>
+      <c r="P904" s="12"/>
+      <c r="X904" s="9"/>
+    </row>
+    <row r="905" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G905" s="7"/>
+      <c r="O905" s="7"/>
+      <c r="P905" s="12"/>
+      <c r="X905" s="9"/>
+    </row>
+    <row r="906" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G906" s="7"/>
+      <c r="O906" s="7"/>
+      <c r="P906" s="12"/>
+      <c r="X906" s="9"/>
+    </row>
+    <row r="907" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G907" s="7"/>
+      <c r="O907" s="7"/>
+      <c r="P907" s="12"/>
+      <c r="X907" s="9"/>
+    </row>
+    <row r="908" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G908" s="7"/>
+      <c r="O908" s="7"/>
+      <c r="P908" s="12"/>
+      <c r="X908" s="9"/>
+    </row>
+    <row r="909" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G909" s="7"/>
+      <c r="O909" s="7"/>
+      <c r="P909" s="12"/>
+      <c r="X909" s="9"/>
+    </row>
+    <row r="910" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G910" s="7"/>
+      <c r="O910" s="7"/>
+      <c r="P910" s="12"/>
+      <c r="X910" s="9"/>
+    </row>
+    <row r="911" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G911" s="7"/>
+      <c r="O911" s="7"/>
+      <c r="P911" s="12"/>
+      <c r="X911" s="9"/>
+    </row>
+    <row r="912" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G912" s="7"/>
+      <c r="O912" s="7"/>
+      <c r="P912" s="12"/>
+      <c r="X912" s="9"/>
+    </row>
+    <row r="913" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G913" s="7"/>
+      <c r="O913" s="7"/>
+      <c r="P913" s="12"/>
+      <c r="X913" s="9"/>
+    </row>
+    <row r="914" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G914" s="7"/>
+      <c r="O914" s="7"/>
+      <c r="P914" s="12"/>
+      <c r="X914" s="9"/>
+    </row>
+    <row r="915" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G915" s="7"/>
+      <c r="O915" s="7"/>
+      <c r="P915" s="12"/>
+      <c r="X915" s="9"/>
+    </row>
+    <row r="916" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G916" s="7"/>
+      <c r="O916" s="7"/>
+      <c r="P916" s="12"/>
+      <c r="X916" s="9"/>
+    </row>
+    <row r="917" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G917" s="7"/>
+      <c r="O917" s="7"/>
+      <c r="P917" s="12"/>
+      <c r="X917" s="9"/>
+    </row>
+    <row r="918" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G918" s="7"/>
+      <c r="O918" s="7"/>
+      <c r="P918" s="12"/>
+      <c r="X918" s="9"/>
+    </row>
+    <row r="919" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G919" s="7"/>
+      <c r="O919" s="7"/>
+      <c r="P919" s="12"/>
+      <c r="X919" s="9"/>
+    </row>
+    <row r="920" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G920" s="7"/>
+      <c r="O920" s="7"/>
+      <c r="P920" s="12"/>
+      <c r="X920" s="9"/>
+    </row>
+    <row r="921" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G921" s="7"/>
+      <c r="O921" s="7"/>
+      <c r="P921" s="12"/>
+      <c r="X921" s="9"/>
+    </row>
+    <row r="922" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G922" s="7"/>
+      <c r="O922" s="7"/>
+      <c r="P922" s="12"/>
+      <c r="X922" s="9"/>
+    </row>
+    <row r="923" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G923" s="7"/>
+      <c r="O923" s="7"/>
+      <c r="P923" s="12"/>
+      <c r="X923" s="9"/>
+    </row>
+    <row r="924" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G924" s="7"/>
+      <c r="O924" s="7"/>
+      <c r="P924" s="12"/>
+      <c r="X924" s="9"/>
+    </row>
+    <row r="925" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G925" s="7"/>
+      <c r="O925" s="7"/>
+      <c r="P925" s="12"/>
+      <c r="X925" s="9"/>
+    </row>
+    <row r="926" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G926" s="7"/>
+      <c r="O926" s="7"/>
+      <c r="P926" s="12"/>
+      <c r="X926" s="9"/>
+    </row>
+    <row r="927" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G927" s="7"/>
+      <c r="O927" s="7"/>
+      <c r="P927" s="12"/>
+      <c r="X927" s="9"/>
+    </row>
+    <row r="928" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G928" s="7"/>
+      <c r="O928" s="7"/>
+      <c r="P928" s="12"/>
+      <c r="X928" s="9"/>
+    </row>
+    <row r="929" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G929" s="7"/>
+      <c r="O929" s="7"/>
+      <c r="P929" s="12"/>
+      <c r="X929" s="9"/>
+    </row>
+    <row r="930" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G930" s="7"/>
+      <c r="O930" s="7"/>
+      <c r="P930" s="12"/>
+      <c r="X930" s="9"/>
+    </row>
+    <row r="931" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G931" s="7"/>
+      <c r="O931" s="7"/>
+      <c r="P931" s="12"/>
+      <c r="X931" s="9"/>
+    </row>
+    <row r="932" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G932" s="7"/>
+      <c r="O932" s="7"/>
+      <c r="P932" s="12"/>
+      <c r="X932" s="9"/>
+    </row>
+    <row r="933" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G933" s="7"/>
+      <c r="O933" s="7"/>
+      <c r="P933" s="12"/>
+      <c r="X933" s="9"/>
+    </row>
+    <row r="934" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G934" s="7"/>
+      <c r="O934" s="7"/>
+      <c r="P934" s="12"/>
+      <c r="X934" s="9"/>
+    </row>
+    <row r="935" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G935" s="7"/>
+      <c r="O935" s="7"/>
+      <c r="P935" s="12"/>
+      <c r="X935" s="9"/>
+    </row>
+    <row r="936" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G936" s="7"/>
+      <c r="O936" s="7"/>
+      <c r="P936" s="12"/>
+      <c r="X936" s="9"/>
+    </row>
+    <row r="937" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G937" s="7"/>
+      <c r="O937" s="7"/>
+      <c r="P937" s="12"/>
+      <c r="X937" s="9"/>
+    </row>
+    <row r="938" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G938" s="7"/>
+      <c r="O938" s="7"/>
+      <c r="P938" s="12"/>
+      <c r="X938" s="9"/>
+    </row>
+    <row r="939" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G939" s="7"/>
+      <c r="O939" s="7"/>
+      <c r="P939" s="12"/>
+      <c r="X939" s="9"/>
+    </row>
+    <row r="940" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G940" s="7"/>
+      <c r="O940" s="7"/>
+      <c r="P940" s="12"/>
+      <c r="X940" s="9"/>
+    </row>
+    <row r="941" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G941" s="7"/>
+      <c r="O941" s="7"/>
+      <c r="P941" s="12"/>
+      <c r="X941" s="9"/>
+    </row>
+    <row r="942" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G942" s="7"/>
+      <c r="O942" s="7"/>
+      <c r="P942" s="12"/>
+      <c r="X942" s="9"/>
+    </row>
+    <row r="943" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G943" s="7"/>
+      <c r="O943" s="7"/>
+      <c r="P943" s="12"/>
+      <c r="X943" s="9"/>
+    </row>
+    <row r="944" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G944" s="7"/>
+      <c r="O944" s="7"/>
+      <c r="P944" s="12"/>
+      <c r="X944" s="9"/>
+    </row>
+    <row r="945" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G945" s="7"/>
+      <c r="O945" s="7"/>
+      <c r="P945" s="12"/>
+      <c r="X945" s="9"/>
+    </row>
+    <row r="946" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G946" s="7"/>
+      <c r="O946" s="7"/>
+      <c r="P946" s="12"/>
+      <c r="X946" s="9"/>
+    </row>
+    <row r="947" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G947" s="7"/>
+      <c r="O947" s="7"/>
+      <c r="P947" s="12"/>
+      <c r="X947" s="9"/>
+    </row>
+    <row r="948" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G948" s="7"/>
+      <c r="O948" s="7"/>
+      <c r="P948" s="12"/>
+      <c r="X948" s="9"/>
+    </row>
+    <row r="949" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G949" s="7"/>
+      <c r="O949" s="7"/>
+      <c r="P949" s="12"/>
+      <c r="X949" s="9"/>
+    </row>
+    <row r="950" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G950" s="7"/>
+      <c r="O950" s="7"/>
+      <c r="P950" s="12"/>
+      <c r="X950" s="9"/>
+    </row>
+    <row r="951" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G951" s="7"/>
+      <c r="O951" s="7"/>
+      <c r="P951" s="12"/>
+      <c r="X951" s="9"/>
+    </row>
+    <row r="952" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G952" s="7"/>
+      <c r="O952" s="7"/>
+      <c r="P952" s="12"/>
+      <c r="X952" s="9"/>
+    </row>
+    <row r="953" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G953" s="7"/>
+      <c r="O953" s="7"/>
+      <c r="P953" s="12"/>
+      <c r="X953" s="9"/>
+    </row>
+    <row r="954" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G954" s="7"/>
+      <c r="O954" s="7"/>
+      <c r="P954" s="12"/>
+      <c r="X954" s="9"/>
+    </row>
+    <row r="955" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G955" s="7"/>
+      <c r="O955" s="7"/>
+      <c r="P955" s="12"/>
+      <c r="X955" s="9"/>
+    </row>
+    <row r="956" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G956" s="7"/>
+      <c r="O956" s="7"/>
+      <c r="P956" s="12"/>
+      <c r="X956" s="9"/>
+    </row>
+    <row r="957" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G957" s="7"/>
+      <c r="O957" s="7"/>
+      <c r="P957" s="12"/>
+      <c r="X957" s="9"/>
+    </row>
+    <row r="958" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G958" s="7"/>
+      <c r="O958" s="7"/>
+      <c r="P958" s="12"/>
+      <c r="X958" s="9"/>
+    </row>
+    <row r="959" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G959" s="7"/>
+      <c r="O959" s="7"/>
+      <c r="P959" s="12"/>
+      <c r="X959" s="9"/>
+    </row>
+    <row r="960" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G960" s="7"/>
+      <c r="O960" s="7"/>
+      <c r="P960" s="12"/>
+      <c r="X960" s="9"/>
+    </row>
+    <row r="961" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G961" s="7"/>
+      <c r="O961" s="7"/>
+      <c r="P961" s="12"/>
+      <c r="X961" s="9"/>
+    </row>
+    <row r="962" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G962" s="7"/>
+      <c r="O962" s="7"/>
+      <c r="P962" s="12"/>
+      <c r="X962" s="9"/>
+    </row>
+    <row r="963" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G963" s="7"/>
+      <c r="O963" s="7"/>
+      <c r="P963" s="12"/>
+      <c r="X963" s="9"/>
+    </row>
+    <row r="964" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G964" s="7"/>
+      <c r="O964" s="7"/>
+      <c r="P964" s="12"/>
+      <c r="X964" s="9"/>
+    </row>
+    <row r="965" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G965" s="7"/>
+      <c r="O965" s="7"/>
+      <c r="P965" s="12"/>
+      <c r="X965" s="9"/>
+    </row>
+    <row r="966" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G966" s="7"/>
+      <c r="O966" s="7"/>
+      <c r="P966" s="12"/>
+      <c r="X966" s="9"/>
+    </row>
+    <row r="967" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G967" s="7"/>
+      <c r="O967" s="7"/>
+      <c r="P967" s="12"/>
+      <c r="X967" s="9"/>
+    </row>
+    <row r="968" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G968" s="7"/>
+      <c r="O968" s="7"/>
+      <c r="P968" s="12"/>
+      <c r="X968" s="9"/>
+    </row>
+    <row r="969" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G969" s="7"/>
+      <c r="O969" s="7"/>
+      <c r="P969" s="12"/>
+      <c r="X969" s="9"/>
+    </row>
+    <row r="970" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G970" s="7"/>
+      <c r="O970" s="7"/>
+      <c r="P970" s="12"/>
+      <c r="X970" s="9"/>
+    </row>
+    <row r="971" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G971" s="7"/>
+      <c r="O971" s="7"/>
+      <c r="P971" s="12"/>
+      <c r="X971" s="9"/>
+    </row>
+    <row r="972" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G972" s="7"/>
+      <c r="O972" s="7"/>
+      <c r="P972" s="12"/>
+      <c r="X972" s="9"/>
+    </row>
+    <row r="973" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G973" s="7"/>
+      <c r="O973" s="7"/>
+      <c r="P973" s="12"/>
+      <c r="X973" s="9"/>
+    </row>
+    <row r="974" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G974" s="7"/>
+      <c r="O974" s="7"/>
+      <c r="P974" s="12"/>
+      <c r="X974" s="9"/>
+    </row>
+    <row r="975" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G975" s="7"/>
+      <c r="O975" s="7"/>
+      <c r="P975" s="12"/>
+      <c r="X975" s="9"/>
+    </row>
+    <row r="976" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G976" s="7"/>
+      <c r="O976" s="7"/>
+      <c r="P976" s="12"/>
+      <c r="X976" s="9"/>
+    </row>
+    <row r="977" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G977" s="7"/>
+      <c r="O977" s="7"/>
+      <c r="P977" s="12"/>
+      <c r="X977" s="9"/>
+    </row>
+    <row r="978" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G978" s="7"/>
+      <c r="O978" s="7"/>
+      <c r="P978" s="12"/>
+      <c r="X978" s="9"/>
+    </row>
+    <row r="979" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G979" s="7"/>
+      <c r="O979" s="7"/>
+      <c r="P979" s="12"/>
+      <c r="X979" s="9"/>
+    </row>
+    <row r="980" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G980" s="7"/>
+      <c r="O980" s="7"/>
+      <c r="P980" s="12"/>
+      <c r="X980" s="9"/>
+    </row>
+    <row r="981" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G981" s="7"/>
+      <c r="O981" s="7"/>
+      <c r="P981" s="12"/>
+      <c r="X981" s="9"/>
+    </row>
+    <row r="982" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G982" s="7"/>
+      <c r="O982" s="7"/>
+      <c r="P982" s="12"/>
+      <c r="X982" s="9"/>
+    </row>
+    <row r="983" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G983" s="7"/>
+      <c r="O983" s="7"/>
+      <c r="P983" s="12"/>
+      <c r="X983" s="9"/>
+    </row>
+    <row r="984" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G984" s="7"/>
+      <c r="O984" s="7"/>
+      <c r="P984" s="12"/>
+      <c r="X984" s="9"/>
+    </row>
+    <row r="985" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G985" s="7"/>
+      <c r="O985" s="7"/>
+      <c r="P985" s="12"/>
+      <c r="X985" s="9"/>
+    </row>
+    <row r="986" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G986" s="7"/>
+      <c r="O986" s="7"/>
+      <c r="P986" s="12"/>
+      <c r="X986" s="9"/>
+    </row>
+    <row r="987" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G987" s="7"/>
+      <c r="O987" s="7"/>
+      <c r="P987" s="12"/>
+      <c r="X987" s="9"/>
+    </row>
+    <row r="988" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G988" s="7"/>
+      <c r="O988" s="7"/>
+      <c r="P988" s="12"/>
+      <c r="X988" s="9"/>
+    </row>
+    <row r="989" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G989" s="7"/>
+      <c r="O989" s="7"/>
+      <c r="P989" s="12"/>
+      <c r="X989" s="9"/>
+    </row>
+    <row r="990" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G990" s="7"/>
+      <c r="O990" s="7"/>
+      <c r="P990" s="12"/>
+      <c r="X990" s="9"/>
+    </row>
+    <row r="991" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G991" s="7"/>
+      <c r="O991" s="7"/>
+      <c r="P991" s="12"/>
+      <c r="X991" s="9"/>
+    </row>
+    <row r="992" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G992" s="7"/>
+      <c r="O992" s="7"/>
+      <c r="P992" s="12"/>
+      <c r="X992" s="9"/>
+    </row>
+    <row r="993" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G993" s="7"/>
+      <c r="O993" s="7"/>
+      <c r="P993" s="12"/>
+      <c r="X993" s="9"/>
+    </row>
+    <row r="994" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G994" s="7"/>
+      <c r="O994" s="7"/>
+      <c r="P994" s="12"/>
+      <c r="X994" s="9"/>
+    </row>
+    <row r="995" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G995" s="7"/>
+      <c r="O995" s="7"/>
+      <c r="P995" s="12"/>
+      <c r="X995" s="9"/>
+    </row>
+    <row r="996" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G996" s="7"/>
+      <c r="O996" s="7"/>
+      <c r="P996" s="12"/>
+      <c r="X996" s="9"/>
+    </row>
+    <row r="997" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G997" s="7"/>
+      <c r="O997" s="7"/>
+      <c r="P997" s="12"/>
+      <c r="X997" s="9"/>
+    </row>
+    <row r="998" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G998" s="7"/>
+      <c r="O998" s="7"/>
+      <c r="P998" s="12"/>
+      <c r="X998" s="9"/>
+    </row>
+    <row r="999" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G999" s="7"/>
+      <c r="O999" s="7"/>
+      <c r="P999" s="12"/>
+      <c r="X999" s="9"/>
+    </row>
+    <row r="1000" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G1000" s="7"/>
+      <c r="O1000" s="7"/>
+      <c r="P1000" s="12"/>
+      <c r="X1000" s="9"/>
     </row>
   </sheetData>
-  <dataValidations>
-[...41 lines deleted...]
-  <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
-  <drawing r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="13">
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$K$2:$K$6</xm:f>
+          </x14:formula1>
+          <xm:sqref>AH2:AH3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$B$2:$B$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>E2:E3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$O$2:$O$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>AQ2:AQ3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$H$2:$H$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>V2:V3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000004000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$E$2:$E$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>R2:R3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000005000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$C$2:$C$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>F2:F3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000006000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$D$2:$D$13</xm:f>
+          </x14:formula1>
+          <xm:sqref>Q2:Q3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000007000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$F$2:$F$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>S2:S3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000008000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$I$2:$I$195</xm:f>
+          </x14:formula1>
+          <xm:sqref>AA2:AA3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000009000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$A$2:$A$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>C2:C3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000A000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$G$2:$G$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>T2:T3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000B000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$L$2:$L$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>AI2:AI3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000C000000}">
+          <x14:formula1>
+            <xm:f>'Lista de opciones'!$M$2:$M$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>AO2:AO3</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:O1000"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="11.22" defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="7.33"/>
-[...11 lines deleted...]
-    <col customWidth="1" min="16" max="30" width="11.11"/>
+    <col min="1" max="1" width="7.33203125" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" customWidth="1"/>
+    <col min="3" max="3" width="17" customWidth="1"/>
+    <col min="4" max="4" width="24.83203125" customWidth="1"/>
+    <col min="5" max="7" width="17" customWidth="1"/>
+    <col min="8" max="8" width="37.83203125" customWidth="1"/>
+    <col min="9" max="10" width="22.83203125" customWidth="1"/>
+    <col min="11" max="11" width="14.1640625" customWidth="1"/>
+    <col min="12" max="12" width="14" customWidth="1"/>
+    <col min="13" max="13" width="46.83203125" customWidth="1"/>
+    <col min="14" max="14" width="16.33203125" customWidth="1"/>
+    <col min="15" max="15" width="26.6640625" customWidth="1"/>
+    <col min="16" max="30" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="15.75" customHeight="1">
+    <row r="1" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="D1" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="E1" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F1" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G1" s="5" t="s">
+      <c r="G1" s="3" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>98</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="J1" s="16" t="s">
+      <c r="J1" s="13" t="s">
         <v>100</v>
       </c>
       <c r="K1" s="3" t="s">
         <v>101</v>
       </c>
       <c r="L1" s="3" t="s">
         <v>102</v>
       </c>
       <c r="M1" s="3" t="s">
         <v>40</v>
       </c>
       <c r="N1" s="3" t="s">
         <v>103</v>
       </c>
       <c r="O1" s="3" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="2" ht="15.75" customHeight="1">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="B2" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C2" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D2" s="17" t="s">
+      <c r="D2" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="E2" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="F2" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="G2" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="H2" s="6">
-[...2 lines deleted...]
-      <c r="I2" s="6" t="s">
+      <c r="H2" s="5">
+        <v>0</v>
+      </c>
+      <c r="I2" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="J2" s="6" t="s">
+      <c r="J2" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="K2" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="L2" s="6" t="s">
+      <c r="L2" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="M2" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="N2" s="6" t="s">
+      <c r="N2" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="O2" s="6" t="s">
+      <c r="O2" s="5" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="3" ht="15.75" customHeight="1">
-      <c r="A3" s="6" t="s">
+    <row r="3" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="D3" s="17" t="s">
+      <c r="D3" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="F3" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="G3" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="H3" s="6">
-[...2 lines deleted...]
-      <c r="I3" s="6" t="s">
+      <c r="H3" s="5">
+        <v>1</v>
+      </c>
+      <c r="I3" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="J3" s="6" t="s">
+      <c r="J3" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="K3" s="6" t="s">
+      <c r="K3" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="L3" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="M3" s="6" t="s">
+      <c r="M3" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="N3" s="6" t="s">
+      <c r="N3" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="O3" s="6"/>
-[...2 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="O3" s="5"/>
+    </row>
+    <row r="4" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="D4" s="18" t="s">
+      <c r="D4" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="H4" s="6">
-[...2 lines deleted...]
-      <c r="I4" s="6" t="s">
+      <c r="H4" s="5">
+        <v>2</v>
+      </c>
+      <c r="I4" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="J4" s="6" t="s">
+      <c r="J4" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="K4" s="6" t="s">
+      <c r="K4" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="M4" s="6" t="s">
+      <c r="M4" s="5" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="5" ht="15.75" customHeight="1">
-      <c r="D5" s="18" t="s">
+    <row r="5" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D5" s="14" t="s">
         <v>131</v>
       </c>
-      <c r="H5" s="6">
-[...2 lines deleted...]
-      <c r="I5" s="6" t="s">
+      <c r="H5" s="5">
+        <v>3</v>
+      </c>
+      <c r="I5" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="J5" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="K5" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="M5" s="6" t="s">
+      <c r="M5" s="5" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="6" ht="15.75" customHeight="1">
-      <c r="D6" s="18" t="s">
+    <row r="6" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D6" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="H6" s="6">
-[...2 lines deleted...]
-      <c r="I6" s="6" t="s">
+      <c r="H6" s="5">
+        <v>4</v>
+      </c>
+      <c r="I6" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J6" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="K6" s="6" t="s">
+      <c r="K6" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="M6" s="5" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="7" ht="15.75" customHeight="1">
-      <c r="D7" s="18" t="s">
+    <row r="7" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D7" s="14" t="s">
         <v>140</v>
       </c>
-      <c r="H7" s="6">
-[...2 lines deleted...]
-      <c r="I7" s="6" t="s">
+      <c r="H7" s="5">
+        <v>5</v>
+      </c>
+      <c r="I7" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="J7" s="6" t="s">
+      <c r="J7" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="M7" s="6" t="s">
+      <c r="M7" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="8" ht="15.75" customHeight="1">
-      <c r="D8" s="18" t="s">
+    <row r="8" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D8" s="14" t="s">
         <v>143</v>
       </c>
-      <c r="H8" s="6">
-[...2 lines deleted...]
-      <c r="I8" s="6" t="s">
+      <c r="H8" s="5">
+        <v>6</v>
+      </c>
+      <c r="I8" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="M8" s="6" t="s">
+      <c r="M8" s="5" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="9" ht="15.75" customHeight="1">
-      <c r="D9" s="18" t="s">
+    <row r="9" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D9" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="H9" s="6"/>
-      <c r="I9" s="6" t="s">
+      <c r="H9" s="5"/>
+      <c r="I9" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="J9" s="6" t="s">
+      <c r="J9" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="M9" s="6" t="s">
+      <c r="M9" s="5" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="10" ht="15.75" customHeight="1">
-      <c r="D10" s="18" t="s">
+    <row r="10" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D10" s="14" t="s">
         <v>150</v>
       </c>
-      <c r="I10" s="6" t="s">
+      <c r="I10" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="J10" s="6" t="s">
+      <c r="J10" s="5" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="11" ht="15.75" customHeight="1">
-      <c r="D11" s="18" t="s">
+    <row r="11" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D11" s="14" t="s">
         <v>153</v>
       </c>
-      <c r="I11" s="6" t="s">
+      <c r="I11" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="J11" s="6" t="s">
+      <c r="J11" s="5" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="12" ht="15.75" customHeight="1">
-      <c r="D12" s="18" t="s">
+    <row r="12" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D12" s="14" t="s">
         <v>156</v>
       </c>
-      <c r="I12" s="6" t="s">
+      <c r="I12" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="J12" s="6"/>
-[...2 lines deleted...]
-      <c r="D13" s="18" t="s">
+      <c r="J12" s="5"/>
+    </row>
+    <row r="13" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D13" s="14" t="s">
         <v>158</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="J13" s="6"/>
-[...2 lines deleted...]
-      <c r="I14" s="6" t="s">
+      <c r="J13" s="5"/>
+    </row>
+    <row r="14" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I14" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="J14" s="6"/>
-[...2 lines deleted...]
-      <c r="I15" s="6" t="s">
+      <c r="J14" s="5"/>
+    </row>
+    <row r="15" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I15" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="J15" s="6"/>
-[...2 lines deleted...]
-      <c r="I16" s="6" t="s">
+      <c r="J15" s="5"/>
+    </row>
+    <row r="16" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I16" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="J16" s="6"/>
-[...2 lines deleted...]
-      <c r="I17" s="6" t="s">
+      <c r="J16" s="5"/>
+    </row>
+    <row r="17" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I17" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="J17" s="6"/>
-[...2 lines deleted...]
-      <c r="I18" s="6" t="s">
+      <c r="J17" s="5"/>
+    </row>
+    <row r="18" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I18" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="J18" s="6"/>
-[...2 lines deleted...]
-      <c r="I19" s="6" t="s">
+      <c r="J18" s="5"/>
+    </row>
+    <row r="19" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I19" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="J19" s="6"/>
-[...2 lines deleted...]
-      <c r="I20" s="6" t="s">
+      <c r="J19" s="5"/>
+    </row>
+    <row r="20" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I20" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="J20" s="6"/>
-[...2 lines deleted...]
-      <c r="I21" s="6" t="s">
+      <c r="J20" s="5"/>
+    </row>
+    <row r="21" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I21" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="J21" s="6"/>
-[...2 lines deleted...]
-      <c r="I22" s="6" t="s">
+      <c r="J21" s="5"/>
+    </row>
+    <row r="22" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I22" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="J22" s="6"/>
-[...2 lines deleted...]
-      <c r="I23" s="6" t="s">
+      <c r="J22" s="5"/>
+    </row>
+    <row r="23" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I23" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="J23" s="6"/>
-[...2 lines deleted...]
-      <c r="I24" s="6" t="s">
+      <c r="J23" s="5"/>
+    </row>
+    <row r="24" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I24" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="J24" s="6"/>
-[...2 lines deleted...]
-      <c r="I25" s="6" t="s">
+      <c r="J24" s="5"/>
+    </row>
+    <row r="25" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I25" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="J25" s="6"/>
-[...2 lines deleted...]
-      <c r="I26" s="6" t="s">
+      <c r="J25" s="5"/>
+    </row>
+    <row r="26" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I26" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="J26" s="6"/>
-[...2 lines deleted...]
-      <c r="I27" s="6" t="s">
+      <c r="J26" s="5"/>
+    </row>
+    <row r="27" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I27" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="J27" s="6"/>
-[...2 lines deleted...]
-      <c r="I28" s="6" t="s">
+      <c r="J27" s="5"/>
+    </row>
+    <row r="28" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I28" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="J28" s="6"/>
-[...2 lines deleted...]
-      <c r="I29" s="6" t="s">
+      <c r="J28" s="5"/>
+    </row>
+    <row r="29" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I29" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="J29" s="6"/>
-[...2 lines deleted...]
-      <c r="I30" s="6" t="s">
+      <c r="J29" s="5"/>
+    </row>
+    <row r="30" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I30" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="J30" s="6"/>
-[...2 lines deleted...]
-      <c r="I31" s="6" t="s">
+      <c r="J30" s="5"/>
+    </row>
+    <row r="31" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I31" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="J31" s="6"/>
-[...2 lines deleted...]
-      <c r="I32" s="6" t="s">
+      <c r="J31" s="5"/>
+    </row>
+    <row r="32" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I32" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="J32" s="6"/>
-[...2 lines deleted...]
-      <c r="I33" s="6" t="s">
+      <c r="J32" s="5"/>
+    </row>
+    <row r="33" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I33" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="J33" s="6"/>
-[...2 lines deleted...]
-      <c r="I34" s="6" t="s">
+      <c r="J33" s="5"/>
+    </row>
+    <row r="34" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I34" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="J34" s="6"/>
-[...2 lines deleted...]
-      <c r="I35" s="6" t="s">
+      <c r="J34" s="5"/>
+    </row>
+    <row r="35" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I35" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="J35" s="6"/>
-[...2 lines deleted...]
-      <c r="I36" s="6" t="s">
+      <c r="J35" s="5"/>
+    </row>
+    <row r="36" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I36" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="J36" s="6"/>
-[...2 lines deleted...]
-      <c r="I37" s="6" t="s">
+      <c r="J36" s="5"/>
+    </row>
+    <row r="37" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I37" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="J37" s="6"/>
-[...2 lines deleted...]
-      <c r="I38" s="6" t="s">
+      <c r="J37" s="5"/>
+    </row>
+    <row r="38" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I38" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="J38" s="6"/>
-[...2 lines deleted...]
-      <c r="I39" s="6" t="s">
+      <c r="J38" s="5"/>
+    </row>
+    <row r="39" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I39" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="J39" s="6"/>
-[...2 lines deleted...]
-      <c r="I40" s="6" t="s">
+      <c r="J39" s="5"/>
+    </row>
+    <row r="40" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I40" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="J40" s="6"/>
-[...2 lines deleted...]
-      <c r="I41" s="6" t="s">
+      <c r="J40" s="5"/>
+    </row>
+    <row r="41" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I41" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="J41" s="6"/>
-[...2 lines deleted...]
-      <c r="I42" s="6" t="s">
+      <c r="J41" s="5"/>
+    </row>
+    <row r="42" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I42" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="J42" s="6"/>
-[...2 lines deleted...]
-      <c r="I43" s="6" t="s">
+      <c r="J42" s="5"/>
+    </row>
+    <row r="43" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I43" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="J43" s="6"/>
-[...2 lines deleted...]
-      <c r="I44" s="6" t="s">
+      <c r="J43" s="5"/>
+    </row>
+    <row r="44" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I44" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="J44" s="6"/>
-[...2 lines deleted...]
-      <c r="I45" s="6" t="s">
+      <c r="J44" s="5"/>
+    </row>
+    <row r="45" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I45" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="J45" s="6"/>
-[...2 lines deleted...]
-      <c r="I46" s="6" t="s">
+      <c r="J45" s="5"/>
+    </row>
+    <row r="46" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I46" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="J46" s="6"/>
-[...2 lines deleted...]
-      <c r="I47" s="6" t="s">
+      <c r="J46" s="5"/>
+    </row>
+    <row r="47" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I47" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="J47" s="6"/>
-[...2 lines deleted...]
-      <c r="I48" s="6" t="s">
+      <c r="J47" s="5"/>
+    </row>
+    <row r="48" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I48" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="J48" s="6"/>
-[...2 lines deleted...]
-      <c r="I49" s="6" t="s">
+      <c r="J48" s="5"/>
+    </row>
+    <row r="49" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I49" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="J49" s="6"/>
-[...2 lines deleted...]
-      <c r="I50" s="6" t="s">
+      <c r="J49" s="5"/>
+    </row>
+    <row r="50" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I50" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="J50" s="6"/>
-[...2 lines deleted...]
-      <c r="I51" s="6" t="s">
+      <c r="J50" s="5"/>
+    </row>
+    <row r="51" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I51" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="J51" s="6"/>
-[...2 lines deleted...]
-      <c r="I52" s="6" t="s">
+      <c r="J51" s="5"/>
+    </row>
+    <row r="52" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I52" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="J52" s="6"/>
-[...2 lines deleted...]
-      <c r="I53" s="6" t="s">
+      <c r="J52" s="5"/>
+    </row>
+    <row r="53" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I53" s="5" t="s">
         <v>199</v>
       </c>
-      <c r="J53" s="6"/>
-[...2 lines deleted...]
-      <c r="I54" s="6" t="s">
+      <c r="J53" s="5"/>
+    </row>
+    <row r="54" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I54" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="J54" s="6"/>
-[...2 lines deleted...]
-      <c r="I55" s="6" t="s">
+      <c r="J54" s="5"/>
+    </row>
+    <row r="55" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I55" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="J55" s="6"/>
-[...2 lines deleted...]
-      <c r="I56" s="6" t="s">
+      <c r="J55" s="5"/>
+    </row>
+    <row r="56" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I56" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="J56" s="6"/>
-[...2 lines deleted...]
-      <c r="I57" s="6" t="s">
+      <c r="J56" s="5"/>
+    </row>
+    <row r="57" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I57" s="5" t="s">
         <v>203</v>
       </c>
-      <c r="J57" s="6"/>
-[...2 lines deleted...]
-      <c r="I58" s="6" t="s">
+      <c r="J57" s="5"/>
+    </row>
+    <row r="58" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I58" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="J58" s="6"/>
-[...2 lines deleted...]
-      <c r="I59" s="6" t="s">
+      <c r="J58" s="5"/>
+    </row>
+    <row r="59" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I59" s="5" t="s">
         <v>205</v>
       </c>
-      <c r="J59" s="6"/>
-[...2 lines deleted...]
-      <c r="I60" s="6" t="s">
+      <c r="J59" s="5"/>
+    </row>
+    <row r="60" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I60" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="J60" s="6"/>
-[...2 lines deleted...]
-      <c r="I61" s="6" t="s">
+      <c r="J60" s="5"/>
+    </row>
+    <row r="61" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I61" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="J61" s="6"/>
-[...2 lines deleted...]
-      <c r="I62" s="6" t="s">
+      <c r="J61" s="5"/>
+    </row>
+    <row r="62" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I62" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="J62" s="6"/>
-[...2 lines deleted...]
-      <c r="I63" s="6" t="s">
+      <c r="J62" s="5"/>
+    </row>
+    <row r="63" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I63" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="J63" s="6"/>
-[...2 lines deleted...]
-      <c r="I64" s="6" t="s">
+      <c r="J63" s="5"/>
+    </row>
+    <row r="64" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I64" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="J64" s="6"/>
-[...2 lines deleted...]
-      <c r="I65" s="6" t="s">
+      <c r="J64" s="5"/>
+    </row>
+    <row r="65" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I65" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="J65" s="6"/>
-[...2 lines deleted...]
-      <c r="I66" s="6" t="s">
+      <c r="J65" s="5"/>
+    </row>
+    <row r="66" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I66" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="J66" s="6"/>
-[...2 lines deleted...]
-      <c r="I67" s="6" t="s">
+      <c r="J66" s="5"/>
+    </row>
+    <row r="67" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I67" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="J67" s="6"/>
-[...2 lines deleted...]
-      <c r="I68" s="6" t="s">
+      <c r="J67" s="5"/>
+    </row>
+    <row r="68" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I68" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="J68" s="6"/>
-[...2 lines deleted...]
-      <c r="I69" s="6" t="s">
+      <c r="J68" s="5"/>
+    </row>
+    <row r="69" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I69" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="J69" s="6"/>
-[...2 lines deleted...]
-      <c r="I70" s="6" t="s">
+      <c r="J69" s="5"/>
+    </row>
+    <row r="70" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I70" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="J70" s="6"/>
-[...2 lines deleted...]
-      <c r="I71" s="6" t="s">
+      <c r="J70" s="5"/>
+    </row>
+    <row r="71" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I71" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="J71" s="6"/>
-[...2 lines deleted...]
-      <c r="I72" s="6" t="s">
+      <c r="J71" s="5"/>
+    </row>
+    <row r="72" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I72" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="J72" s="6"/>
-[...2 lines deleted...]
-      <c r="I73" s="6" t="s">
+      <c r="J72" s="5"/>
+    </row>
+    <row r="73" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I73" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="J73" s="6"/>
-[...2 lines deleted...]
-      <c r="I74" s="6" t="s">
+      <c r="J73" s="5"/>
+    </row>
+    <row r="74" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I74" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="J74" s="6"/>
-[...2 lines deleted...]
-      <c r="I75" s="6" t="s">
+      <c r="J74" s="5"/>
+    </row>
+    <row r="75" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I75" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="J75" s="6"/>
-[...2 lines deleted...]
-      <c r="I76" s="6" t="s">
+      <c r="J75" s="5"/>
+    </row>
+    <row r="76" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I76" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="J76" s="6"/>
-[...2 lines deleted...]
-      <c r="I77" s="6" t="s">
+      <c r="J76" s="5"/>
+    </row>
+    <row r="77" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I77" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="J77" s="6"/>
-[...2 lines deleted...]
-      <c r="I78" s="6" t="s">
+      <c r="J77" s="5"/>
+    </row>
+    <row r="78" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I78" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="J78" s="6"/>
-[...2 lines deleted...]
-      <c r="I79" s="6" t="s">
+      <c r="J78" s="5"/>
+    </row>
+    <row r="79" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I79" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="J79" s="6"/>
-[...2 lines deleted...]
-      <c r="I80" s="6" t="s">
+      <c r="J79" s="5"/>
+    </row>
+    <row r="80" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I80" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="J80" s="6"/>
-[...2 lines deleted...]
-      <c r="I81" s="6" t="s">
+      <c r="J80" s="5"/>
+    </row>
+    <row r="81" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I81" s="5" t="s">
         <v>227</v>
       </c>
-      <c r="J81" s="6"/>
-[...2 lines deleted...]
-      <c r="I82" s="6" t="s">
+      <c r="J81" s="5"/>
+    </row>
+    <row r="82" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I82" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="J82" s="6"/>
-[...2 lines deleted...]
-      <c r="I83" s="6" t="s">
+      <c r="J82" s="5"/>
+    </row>
+    <row r="83" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I83" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="J83" s="6"/>
-[...2 lines deleted...]
-      <c r="I84" s="6" t="s">
+      <c r="J83" s="5"/>
+    </row>
+    <row r="84" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I84" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="J84" s="6"/>
-[...2 lines deleted...]
-      <c r="I85" s="6" t="s">
+      <c r="J84" s="5"/>
+    </row>
+    <row r="85" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I85" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="J85" s="6"/>
-[...2 lines deleted...]
-      <c r="I86" s="6" t="s">
+      <c r="J85" s="5"/>
+    </row>
+    <row r="86" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I86" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="J86" s="6"/>
-[...2 lines deleted...]
-      <c r="I87" s="6" t="s">
+      <c r="J86" s="5"/>
+    </row>
+    <row r="87" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I87" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="J87" s="6"/>
-[...2 lines deleted...]
-      <c r="I88" s="6" t="s">
+      <c r="J87" s="5"/>
+    </row>
+    <row r="88" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I88" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="J88" s="6"/>
-[...2 lines deleted...]
-      <c r="I89" s="6" t="s">
+      <c r="J88" s="5"/>
+    </row>
+    <row r="89" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I89" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="J89" s="6"/>
-[...2 lines deleted...]
-      <c r="I90" s="6" t="s">
+      <c r="J89" s="5"/>
+    </row>
+    <row r="90" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I90" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="J90" s="6"/>
-[...2 lines deleted...]
-      <c r="I91" s="6" t="s">
+      <c r="J90" s="5"/>
+    </row>
+    <row r="91" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I91" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="J91" s="6"/>
-[...2 lines deleted...]
-      <c r="I92" s="6" t="s">
+      <c r="J91" s="5"/>
+    </row>
+    <row r="92" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I92" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="J92" s="6"/>
-[...2 lines deleted...]
-      <c r="I93" s="6" t="s">
+      <c r="J92" s="5"/>
+    </row>
+    <row r="93" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I93" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="J93" s="6"/>
-[...2 lines deleted...]
-      <c r="I94" s="6" t="s">
+      <c r="J93" s="5"/>
+    </row>
+    <row r="94" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I94" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="J94" s="6"/>
-[...2 lines deleted...]
-      <c r="I95" s="6" t="s">
+      <c r="J94" s="5"/>
+    </row>
+    <row r="95" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I95" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="J95" s="6"/>
-[...2 lines deleted...]
-      <c r="I96" s="6" t="s">
+      <c r="J95" s="5"/>
+    </row>
+    <row r="96" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I96" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="J96" s="6"/>
-[...2 lines deleted...]
-      <c r="I97" s="6" t="s">
+      <c r="J96" s="5"/>
+    </row>
+    <row r="97" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I97" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="J97" s="6"/>
-[...2 lines deleted...]
-      <c r="I98" s="6" t="s">
+      <c r="J97" s="5"/>
+    </row>
+    <row r="98" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I98" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="J98" s="6"/>
-[...2 lines deleted...]
-      <c r="I99" s="6" t="s">
+      <c r="J98" s="5"/>
+    </row>
+    <row r="99" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I99" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="J99" s="6"/>
-[...2 lines deleted...]
-      <c r="I100" s="6" t="s">
+      <c r="J99" s="5"/>
+    </row>
+    <row r="100" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I100" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="J100" s="6"/>
-[...2 lines deleted...]
-      <c r="I101" s="6" t="s">
+      <c r="J100" s="5"/>
+    </row>
+    <row r="101" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I101" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="J101" s="6"/>
-[...2 lines deleted...]
-      <c r="I102" s="6" t="s">
+      <c r="J101" s="5"/>
+    </row>
+    <row r="102" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I102" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="J102" s="6"/>
-[...2 lines deleted...]
-      <c r="I103" s="6" t="s">
+      <c r="J102" s="5"/>
+    </row>
+    <row r="103" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I103" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="J103" s="6"/>
-[...2 lines deleted...]
-      <c r="I104" s="6" t="s">
+      <c r="J103" s="5"/>
+    </row>
+    <row r="104" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I104" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="J104" s="6"/>
-[...2 lines deleted...]
-      <c r="I105" s="6" t="s">
+      <c r="J104" s="5"/>
+    </row>
+    <row r="105" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I105" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="J105" s="6"/>
-[...2 lines deleted...]
-      <c r="I106" s="6" t="s">
+      <c r="J105" s="5"/>
+    </row>
+    <row r="106" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I106" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="J106" s="6"/>
-[...2 lines deleted...]
-      <c r="I107" s="6" t="s">
+      <c r="J106" s="5"/>
+    </row>
+    <row r="107" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I107" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="J107" s="6"/>
-[...2 lines deleted...]
-      <c r="I108" s="6" t="s">
+      <c r="J107" s="5"/>
+    </row>
+    <row r="108" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I108" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="J108" s="6"/>
-[...2 lines deleted...]
-      <c r="I109" s="6" t="s">
+      <c r="J108" s="5"/>
+    </row>
+    <row r="109" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I109" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="J109" s="6"/>
-[...2 lines deleted...]
-      <c r="I110" s="6" t="s">
+      <c r="J109" s="5"/>
+    </row>
+    <row r="110" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I110" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="J110" s="6"/>
-[...2 lines deleted...]
-      <c r="I111" s="6" t="s">
+      <c r="J110" s="5"/>
+    </row>
+    <row r="111" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I111" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="J111" s="6"/>
-[...2 lines deleted...]
-      <c r="I112" s="6" t="s">
+      <c r="J111" s="5"/>
+    </row>
+    <row r="112" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I112" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="J112" s="6"/>
-[...2 lines deleted...]
-      <c r="I113" s="6" t="s">
+      <c r="J112" s="5"/>
+    </row>
+    <row r="113" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I113" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="J113" s="6"/>
-[...2 lines deleted...]
-      <c r="I114" s="6" t="s">
+      <c r="J113" s="5"/>
+    </row>
+    <row r="114" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I114" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="J114" s="6"/>
-[...2 lines deleted...]
-      <c r="I115" s="6" t="s">
+      <c r="J114" s="5"/>
+    </row>
+    <row r="115" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I115" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="J115" s="6"/>
-[...2 lines deleted...]
-      <c r="I116" s="6" t="s">
+      <c r="J115" s="5"/>
+    </row>
+    <row r="116" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I116" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="J116" s="6"/>
-[...2 lines deleted...]
-      <c r="I117" s="6" t="s">
+      <c r="J116" s="5"/>
+    </row>
+    <row r="117" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I117" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="J117" s="6"/>
-[...2 lines deleted...]
-      <c r="I118" s="6" t="s">
+      <c r="J117" s="5"/>
+    </row>
+    <row r="118" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I118" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="J118" s="6"/>
-[...2 lines deleted...]
-      <c r="I119" s="6" t="s">
+      <c r="J118" s="5"/>
+    </row>
+    <row r="119" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I119" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="J119" s="6"/>
-[...2 lines deleted...]
-      <c r="I120" s="6" t="s">
+      <c r="J119" s="5"/>
+    </row>
+    <row r="120" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I120" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="J120" s="6"/>
-[...2 lines deleted...]
-      <c r="I121" s="6" t="s">
+      <c r="J120" s="5"/>
+    </row>
+    <row r="121" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I121" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="J121" s="6"/>
-[...2 lines deleted...]
-      <c r="I122" s="6" t="s">
+      <c r="J121" s="5"/>
+    </row>
+    <row r="122" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I122" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="J122" s="6"/>
-[...2 lines deleted...]
-      <c r="I123" s="6" t="s">
+      <c r="J122" s="5"/>
+    </row>
+    <row r="123" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I123" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="J123" s="6"/>
-[...2 lines deleted...]
-      <c r="I124" s="6" t="s">
+      <c r="J123" s="5"/>
+    </row>
+    <row r="124" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I124" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="J124" s="6"/>
-[...2 lines deleted...]
-      <c r="I125" s="6" t="s">
+      <c r="J124" s="5"/>
+    </row>
+    <row r="125" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I125" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="J125" s="6"/>
-[...2 lines deleted...]
-      <c r="I126" s="6" t="s">
+      <c r="J125" s="5"/>
+    </row>
+    <row r="126" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I126" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="J126" s="6"/>
-[...2 lines deleted...]
-      <c r="I127" s="6" t="s">
+      <c r="J126" s="5"/>
+    </row>
+    <row r="127" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I127" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="J127" s="6"/>
-[...2 lines deleted...]
-      <c r="I128" s="6" t="s">
+      <c r="J127" s="5"/>
+    </row>
+    <row r="128" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I128" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="J128" s="6"/>
-[...2 lines deleted...]
-      <c r="I129" s="6" t="s">
+      <c r="J128" s="5"/>
+    </row>
+    <row r="129" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I129" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="J129" s="6"/>
-[...2 lines deleted...]
-      <c r="I130" s="6" t="s">
+      <c r="J129" s="5"/>
+    </row>
+    <row r="130" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I130" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="J130" s="6"/>
-[...2 lines deleted...]
-      <c r="I131" s="6" t="s">
+      <c r="J130" s="5"/>
+    </row>
+    <row r="131" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I131" s="5" t="s">
         <v>277</v>
       </c>
-      <c r="J131" s="6"/>
-[...2 lines deleted...]
-      <c r="I132" s="6" t="s">
+      <c r="J131" s="5"/>
+    </row>
+    <row r="132" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I132" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="J132" s="6"/>
-[...2 lines deleted...]
-      <c r="I133" s="6" t="s">
+      <c r="J132" s="5"/>
+    </row>
+    <row r="133" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I133" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="J133" s="6"/>
-[...2 lines deleted...]
-      <c r="I134" s="6" t="s">
+      <c r="J133" s="5"/>
+    </row>
+    <row r="134" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I134" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="J134" s="6"/>
-[...2 lines deleted...]
-      <c r="I135" s="6" t="s">
+      <c r="J134" s="5"/>
+    </row>
+    <row r="135" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I135" s="5" t="s">
         <v>281</v>
       </c>
-      <c r="J135" s="6"/>
-[...2 lines deleted...]
-      <c r="I136" s="6" t="s">
+      <c r="J135" s="5"/>
+    </row>
+    <row r="136" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I136" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="J136" s="6"/>
-[...2 lines deleted...]
-      <c r="I137" s="6" t="s">
+      <c r="J136" s="5"/>
+    </row>
+    <row r="137" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I137" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="J137" s="6"/>
-[...2 lines deleted...]
-      <c r="I138" s="6" t="s">
+      <c r="J137" s="5"/>
+    </row>
+    <row r="138" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I138" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="J138" s="6"/>
-[...2 lines deleted...]
-      <c r="I139" s="6" t="s">
+      <c r="J138" s="5"/>
+    </row>
+    <row r="139" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I139" s="5" t="s">
         <v>285</v>
       </c>
-      <c r="J139" s="6"/>
-[...2 lines deleted...]
-      <c r="I140" s="6" t="s">
+      <c r="J139" s="5"/>
+    </row>
+    <row r="140" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I140" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="J140" s="6"/>
-[...2 lines deleted...]
-      <c r="I141" s="6" t="s">
+      <c r="J140" s="5"/>
+    </row>
+    <row r="141" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I141" s="5" t="s">
         <v>287</v>
       </c>
-      <c r="J141" s="6"/>
-[...2 lines deleted...]
-      <c r="I142" s="6" t="s">
+      <c r="J141" s="5"/>
+    </row>
+    <row r="142" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I142" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="J142" s="6"/>
-[...2 lines deleted...]
-      <c r="I143" s="6" t="s">
+      <c r="J142" s="5"/>
+    </row>
+    <row r="143" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I143" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="J143" s="6"/>
-[...2 lines deleted...]
-      <c r="I144" s="6" t="s">
+      <c r="J143" s="5"/>
+    </row>
+    <row r="144" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I144" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="J144" s="6"/>
-[...2 lines deleted...]
-      <c r="I145" s="6" t="s">
+      <c r="J144" s="5"/>
+    </row>
+    <row r="145" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I145" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="J145" s="6"/>
-[...2 lines deleted...]
-      <c r="I146" s="6" t="s">
+      <c r="J145" s="5"/>
+    </row>
+    <row r="146" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I146" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="J146" s="6"/>
-[...2 lines deleted...]
-      <c r="I147" s="6" t="s">
+      <c r="J146" s="5"/>
+    </row>
+    <row r="147" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I147" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="J147" s="6"/>
-[...2 lines deleted...]
-      <c r="I148" s="6" t="s">
+      <c r="J147" s="5"/>
+    </row>
+    <row r="148" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I148" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="J148" s="6"/>
-[...2 lines deleted...]
-      <c r="I149" s="6" t="s">
+      <c r="J148" s="5"/>
+    </row>
+    <row r="149" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I149" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="J149" s="6"/>
-[...2 lines deleted...]
-      <c r="I150" s="6" t="s">
+      <c r="J149" s="5"/>
+    </row>
+    <row r="150" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I150" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="J150" s="6"/>
-[...2 lines deleted...]
-      <c r="I151" s="6" t="s">
+      <c r="J150" s="5"/>
+    </row>
+    <row r="151" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I151" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="J151" s="6"/>
-[...2 lines deleted...]
-      <c r="I152" s="6" t="s">
+      <c r="J151" s="5"/>
+    </row>
+    <row r="152" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I152" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="J152" s="6"/>
-[...2 lines deleted...]
-      <c r="I153" s="6" t="s">
+      <c r="J152" s="5"/>
+    </row>
+    <row r="153" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I153" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="J153" s="6"/>
-[...2 lines deleted...]
-      <c r="I154" s="6" t="s">
+      <c r="J153" s="5"/>
+    </row>
+    <row r="154" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I154" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="J154" s="6"/>
-[...2 lines deleted...]
-      <c r="I155" s="6" t="s">
+      <c r="J154" s="5"/>
+    </row>
+    <row r="155" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I155" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="J155" s="6"/>
-[...2 lines deleted...]
-      <c r="I156" s="6" t="s">
+      <c r="J155" s="5"/>
+    </row>
+    <row r="156" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I156" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="J156" s="6"/>
-[...2 lines deleted...]
-      <c r="I157" s="6" t="s">
+      <c r="J156" s="5"/>
+    </row>
+    <row r="157" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I157" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="J157" s="6"/>
-[...2 lines deleted...]
-      <c r="I158" s="6" t="s">
+      <c r="J157" s="5"/>
+    </row>
+    <row r="158" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I158" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="J158" s="6"/>
-[...2 lines deleted...]
-      <c r="I159" s="6" t="s">
+      <c r="J158" s="5"/>
+    </row>
+    <row r="159" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I159" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="J159" s="6"/>
-[...2 lines deleted...]
-      <c r="I160" s="6" t="s">
+      <c r="J159" s="5"/>
+    </row>
+    <row r="160" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I160" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="J160" s="6"/>
-[...2 lines deleted...]
-      <c r="I161" s="6" t="s">
+      <c r="J160" s="5"/>
+    </row>
+    <row r="161" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I161" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="J161" s="6"/>
-[...2 lines deleted...]
-      <c r="I162" s="6" t="s">
+      <c r="J161" s="5"/>
+    </row>
+    <row r="162" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I162" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="J162" s="6"/>
-[...2 lines deleted...]
-      <c r="I163" s="6" t="s">
+      <c r="J162" s="5"/>
+    </row>
+    <row r="163" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I163" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="J163" s="6"/>
-[...2 lines deleted...]
-      <c r="I164" s="6" t="s">
+      <c r="J163" s="5"/>
+    </row>
+    <row r="164" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I164" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="J164" s="6"/>
-[...2 lines deleted...]
-      <c r="I165" s="6" t="s">
+      <c r="J164" s="5"/>
+    </row>
+    <row r="165" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I165" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="J165" s="6"/>
-[...2 lines deleted...]
-      <c r="I166" s="6" t="s">
+      <c r="J165" s="5"/>
+    </row>
+    <row r="166" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I166" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="J166" s="6"/>
-[...2 lines deleted...]
-      <c r="I167" s="6" t="s">
+      <c r="J166" s="5"/>
+    </row>
+    <row r="167" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I167" s="5" t="s">
         <v>313</v>
       </c>
-      <c r="J167" s="6"/>
-[...2 lines deleted...]
-      <c r="I168" s="6" t="s">
+      <c r="J167" s="5"/>
+    </row>
+    <row r="168" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I168" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="J168" s="6"/>
-[...2 lines deleted...]
-      <c r="I169" s="6" t="s">
+      <c r="J168" s="5"/>
+    </row>
+    <row r="169" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I169" s="5" t="s">
         <v>315</v>
       </c>
-      <c r="J169" s="6"/>
-[...2 lines deleted...]
-      <c r="I170" s="6" t="s">
+      <c r="J169" s="5"/>
+    </row>
+    <row r="170" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I170" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="J170" s="6"/>
-[...2 lines deleted...]
-      <c r="I171" s="6" t="s">
+      <c r="J170" s="5"/>
+    </row>
+    <row r="171" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I171" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="J171" s="6"/>
-[...2 lines deleted...]
-      <c r="I172" s="6" t="s">
+      <c r="J171" s="5"/>
+    </row>
+    <row r="172" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I172" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="J172" s="6"/>
-[...2 lines deleted...]
-      <c r="I173" s="6" t="s">
+      <c r="J172" s="5"/>
+    </row>
+    <row r="173" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I173" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="J173" s="6"/>
-[...2 lines deleted...]
-      <c r="I174" s="6" t="s">
+      <c r="J173" s="5"/>
+    </row>
+    <row r="174" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I174" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="J174" s="6"/>
-[...2 lines deleted...]
-      <c r="I175" s="6" t="s">
+      <c r="J174" s="5"/>
+    </row>
+    <row r="175" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I175" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="J175" s="6"/>
-[...2 lines deleted...]
-      <c r="I176" s="6" t="s">
+      <c r="J175" s="5"/>
+    </row>
+    <row r="176" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I176" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="J176" s="6"/>
-[...2 lines deleted...]
-      <c r="I177" s="6" t="s">
+      <c r="J176" s="5"/>
+    </row>
+    <row r="177" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I177" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="J177" s="6"/>
-[...2 lines deleted...]
-      <c r="I178" s="6" t="s">
+      <c r="J177" s="5"/>
+    </row>
+    <row r="178" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I178" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="J178" s="6"/>
-[...2 lines deleted...]
-      <c r="I179" s="6" t="s">
+      <c r="J178" s="5"/>
+    </row>
+    <row r="179" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I179" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="J179" s="6"/>
-[...2 lines deleted...]
-      <c r="I180" s="6" t="s">
+      <c r="J179" s="5"/>
+    </row>
+    <row r="180" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I180" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="J180" s="6"/>
-[...2 lines deleted...]
-      <c r="I181" s="6" t="s">
+      <c r="J180" s="5"/>
+    </row>
+    <row r="181" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I181" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="J181" s="6"/>
-[...2 lines deleted...]
-      <c r="I182" s="6" t="s">
+      <c r="J181" s="5"/>
+    </row>
+    <row r="182" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I182" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="J182" s="6"/>
-[...2 lines deleted...]
-      <c r="I183" s="6" t="s">
+      <c r="J182" s="5"/>
+    </row>
+    <row r="183" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I183" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="J183" s="6"/>
-[...2 lines deleted...]
-      <c r="I184" s="6" t="s">
+      <c r="J183" s="5"/>
+    </row>
+    <row r="184" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I184" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="J184" s="6"/>
-[...2 lines deleted...]
-      <c r="I185" s="6" t="s">
+      <c r="J184" s="5"/>
+    </row>
+    <row r="185" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I185" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="J185" s="6"/>
-[...2 lines deleted...]
-      <c r="I186" s="6" t="s">
+      <c r="J185" s="5"/>
+    </row>
+    <row r="186" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I186" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="J186" s="6"/>
-[...2 lines deleted...]
-      <c r="I187" s="6" t="s">
+      <c r="J186" s="5"/>
+    </row>
+    <row r="187" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I187" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="J187" s="6"/>
-[...2 lines deleted...]
-      <c r="I188" s="6" t="s">
+      <c r="J187" s="5"/>
+    </row>
+    <row r="188" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I188" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="J188" s="6"/>
-[...2 lines deleted...]
-      <c r="I189" s="6" t="s">
+      <c r="J188" s="5"/>
+    </row>
+    <row r="189" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I189" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="J189" s="6"/>
-[...2 lines deleted...]
-      <c r="I190" s="6" t="s">
+      <c r="J189" s="5"/>
+    </row>
+    <row r="190" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I190" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="J190" s="6"/>
-[...2 lines deleted...]
-      <c r="I191" s="6" t="s">
+      <c r="J190" s="5"/>
+    </row>
+    <row r="191" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I191" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="J191" s="6"/>
-[...2 lines deleted...]
-      <c r="I192" s="6" t="s">
+      <c r="J191" s="5"/>
+    </row>
+    <row r="192" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I192" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="J192" s="6"/>
-[...2 lines deleted...]
-      <c r="I193" s="6" t="s">
+      <c r="J192" s="5"/>
+    </row>
+    <row r="193" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I193" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="J193" s="6"/>
-[...2 lines deleted...]
-      <c r="I194" s="6" t="s">
+      <c r="J193" s="5"/>
+    </row>
+    <row r="194" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I194" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="J194" s="6"/>
-[...2 lines deleted...]
-      <c r="I195" s="6" t="s">
+      <c r="J194" s="5"/>
+    </row>
+    <row r="195" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I195" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="J195" s="6"/>
-[...1205 lines deleted...]
-    <row r="1000" ht="15.75" customHeight="1"/>
+      <c r="J195" s="5"/>
+    </row>
+    <row r="196" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J196" s="5"/>
+    </row>
+    <row r="197" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J197" s="5"/>
+    </row>
+    <row r="198" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J198" s="5"/>
+    </row>
+    <row r="199" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J199" s="5"/>
+    </row>
+    <row r="200" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J200" s="5"/>
+    </row>
+    <row r="201" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J201" s="5"/>
+    </row>
+    <row r="202" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J202" s="5"/>
+    </row>
+    <row r="203" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J203" s="5"/>
+    </row>
+    <row r="204" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J204" s="5"/>
+    </row>
+    <row r="205" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J205" s="5"/>
+    </row>
+    <row r="206" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J206" s="5"/>
+    </row>
+    <row r="207" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J207" s="5"/>
+    </row>
+    <row r="208" spans="9:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J208" s="5"/>
+    </row>
+    <row r="209" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J209" s="5"/>
+    </row>
+    <row r="210" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J210" s="5"/>
+    </row>
+    <row r="211" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J211" s="5"/>
+    </row>
+    <row r="212" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J212" s="5"/>
+    </row>
+    <row r="213" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J213" s="5"/>
+    </row>
+    <row r="214" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J214" s="5"/>
+    </row>
+    <row r="215" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J215" s="5"/>
+    </row>
+    <row r="216" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J216" s="5"/>
+    </row>
+    <row r="217" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J217" s="5"/>
+    </row>
+    <row r="218" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J218" s="5"/>
+    </row>
+    <row r="219" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J219" s="5"/>
+    </row>
+    <row r="220" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J220" s="5"/>
+    </row>
+    <row r="221" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J221" s="5"/>
+    </row>
+    <row r="222" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J222" s="5"/>
+    </row>
+    <row r="223" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J223" s="5"/>
+    </row>
+    <row r="224" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J224" s="5"/>
+    </row>
+    <row r="225" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J225" s="5"/>
+    </row>
+    <row r="226" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J226" s="5"/>
+    </row>
+    <row r="227" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J227" s="5"/>
+    </row>
+    <row r="228" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J228" s="5"/>
+    </row>
+    <row r="229" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J229" s="5"/>
+    </row>
+    <row r="230" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J230" s="5"/>
+    </row>
+    <row r="231" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J231" s="5"/>
+    </row>
+    <row r="232" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J232" s="5"/>
+    </row>
+    <row r="233" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J233" s="5"/>
+    </row>
+    <row r="234" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J234" s="5"/>
+    </row>
+    <row r="235" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J235" s="5"/>
+    </row>
+    <row r="236" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J236" s="5"/>
+    </row>
+    <row r="237" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J237" s="5"/>
+    </row>
+    <row r="238" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J238" s="5"/>
+    </row>
+    <row r="239" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J239" s="5"/>
+    </row>
+    <row r="240" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J240" s="5"/>
+    </row>
+    <row r="241" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J241" s="5"/>
+    </row>
+    <row r="242" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J242" s="5"/>
+    </row>
+    <row r="243" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J243" s="5"/>
+    </row>
+    <row r="244" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J244" s="5"/>
+    </row>
+    <row r="245" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J245" s="5"/>
+    </row>
+    <row r="246" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J246" s="5"/>
+    </row>
+    <row r="247" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J247" s="5"/>
+    </row>
+    <row r="248" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J248" s="5"/>
+    </row>
+    <row r="249" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J249" s="5"/>
+    </row>
+    <row r="250" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J250" s="5"/>
+    </row>
+    <row r="251" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J251" s="5"/>
+    </row>
+    <row r="252" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J252" s="5"/>
+    </row>
+    <row r="253" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J253" s="5"/>
+    </row>
+    <row r="254" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J254" s="5"/>
+    </row>
+    <row r="255" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J255" s="5"/>
+    </row>
+    <row r="256" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J256" s="5"/>
+    </row>
+    <row r="257" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J257" s="5"/>
+    </row>
+    <row r="258" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J258" s="5"/>
+    </row>
+    <row r="259" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J259" s="5"/>
+    </row>
+    <row r="260" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J260" s="5"/>
+    </row>
+    <row r="261" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J261" s="5"/>
+    </row>
+    <row r="262" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J262" s="5"/>
+    </row>
+    <row r="263" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J263" s="5"/>
+    </row>
+    <row r="264" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J264" s="5"/>
+    </row>
+    <row r="265" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J265" s="5"/>
+    </row>
+    <row r="266" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J266" s="5"/>
+    </row>
+    <row r="267" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J267" s="5"/>
+    </row>
+    <row r="268" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J268" s="5"/>
+    </row>
+    <row r="269" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J269" s="5"/>
+    </row>
+    <row r="270" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J270" s="5"/>
+    </row>
+    <row r="271" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J271" s="5"/>
+    </row>
+    <row r="272" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J272" s="5"/>
+    </row>
+    <row r="273" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J273" s="5"/>
+    </row>
+    <row r="274" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J274" s="5"/>
+    </row>
+    <row r="275" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J275" s="5"/>
+    </row>
+    <row r="276" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J276" s="5"/>
+    </row>
+    <row r="277" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J277" s="5"/>
+    </row>
+    <row r="278" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J278" s="5"/>
+    </row>
+    <row r="279" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J279" s="5"/>
+    </row>
+    <row r="280" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J280" s="5"/>
+    </row>
+    <row r="281" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J281" s="5"/>
+    </row>
+    <row r="282" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J282" s="5"/>
+    </row>
+    <row r="283" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J283" s="5"/>
+    </row>
+    <row r="284" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J284" s="5"/>
+    </row>
+    <row r="285" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J285" s="5"/>
+    </row>
+    <row r="286" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J286" s="5"/>
+    </row>
+    <row r="287" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J287" s="5"/>
+    </row>
+    <row r="288" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J288" s="5"/>
+    </row>
+    <row r="289" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J289" s="5"/>
+    </row>
+    <row r="290" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J290" s="5"/>
+    </row>
+    <row r="291" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J291" s="5"/>
+    </row>
+    <row r="292" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J292" s="5"/>
+    </row>
+    <row r="293" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J293" s="5"/>
+    </row>
+    <row r="294" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J294" s="5"/>
+    </row>
+    <row r="295" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J295" s="5"/>
+    </row>
+    <row r="296" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J296" s="5"/>
+    </row>
+    <row r="297" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J297" s="5"/>
+    </row>
+    <row r="298" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J298" s="5"/>
+    </row>
+    <row r="299" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J299" s="5"/>
+    </row>
+    <row r="300" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J300" s="5"/>
+    </row>
+    <row r="301" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J301" s="5"/>
+    </row>
+    <row r="302" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J302" s="5"/>
+    </row>
+    <row r="303" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J303" s="5"/>
+    </row>
+    <row r="304" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J304" s="5"/>
+    </row>
+    <row r="305" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J305" s="5"/>
+    </row>
+    <row r="306" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J306" s="5"/>
+    </row>
+    <row r="307" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J307" s="5"/>
+    </row>
+    <row r="308" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J308" s="5"/>
+    </row>
+    <row r="309" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J309" s="5"/>
+    </row>
+    <row r="310" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J310" s="5"/>
+    </row>
+    <row r="311" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J311" s="5"/>
+    </row>
+    <row r="312" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J312" s="5"/>
+    </row>
+    <row r="313" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J313" s="5"/>
+    </row>
+    <row r="314" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J314" s="5"/>
+    </row>
+    <row r="315" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J315" s="5"/>
+    </row>
+    <row r="316" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J316" s="5"/>
+    </row>
+    <row r="317" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J317" s="5"/>
+    </row>
+    <row r="318" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J318" s="5"/>
+    </row>
+    <row r="319" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J319" s="5"/>
+    </row>
+    <row r="320" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J320" s="5"/>
+    </row>
+    <row r="321" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J321" s="5"/>
+    </row>
+    <row r="322" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J322" s="5"/>
+    </row>
+    <row r="323" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J323" s="5"/>
+    </row>
+    <row r="324" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J324" s="5"/>
+    </row>
+    <row r="325" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J325" s="5"/>
+    </row>
+    <row r="326" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J326" s="5"/>
+    </row>
+    <row r="327" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J327" s="5"/>
+    </row>
+    <row r="328" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J328" s="5"/>
+    </row>
+    <row r="329" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J329" s="5"/>
+    </row>
+    <row r="330" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J330" s="5"/>
+    </row>
+    <row r="331" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J331" s="5"/>
+    </row>
+    <row r="332" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J332" s="5"/>
+    </row>
+    <row r="333" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J333" s="5"/>
+    </row>
+    <row r="334" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J334" s="5"/>
+    </row>
+    <row r="335" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J335" s="5"/>
+    </row>
+    <row r="336" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J336" s="5"/>
+    </row>
+    <row r="337" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J337" s="5"/>
+    </row>
+    <row r="338" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J338" s="5"/>
+    </row>
+    <row r="339" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J339" s="5"/>
+    </row>
+    <row r="340" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J340" s="5"/>
+    </row>
+    <row r="341" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J341" s="5"/>
+    </row>
+    <row r="342" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J342" s="5"/>
+    </row>
+    <row r="343" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J343" s="5"/>
+    </row>
+    <row r="344" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J344" s="5"/>
+    </row>
+    <row r="345" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J345" s="5"/>
+    </row>
+    <row r="346" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J346" s="5"/>
+    </row>
+    <row r="347" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J347" s="5"/>
+    </row>
+    <row r="348" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J348" s="5"/>
+    </row>
+    <row r="349" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J349" s="5"/>
+    </row>
+    <row r="350" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J350" s="5"/>
+    </row>
+    <row r="351" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J351" s="5"/>
+    </row>
+    <row r="352" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J352" s="5"/>
+    </row>
+    <row r="353" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J353" s="5"/>
+    </row>
+    <row r="354" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J354" s="5"/>
+    </row>
+    <row r="355" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J355" s="5"/>
+    </row>
+    <row r="356" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J356" s="5"/>
+    </row>
+    <row r="357" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J357" s="5"/>
+    </row>
+    <row r="358" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J358" s="5"/>
+    </row>
+    <row r="359" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J359" s="5"/>
+    </row>
+    <row r="360" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J360" s="5"/>
+    </row>
+    <row r="361" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J361" s="5"/>
+    </row>
+    <row r="362" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J362" s="5"/>
+    </row>
+    <row r="363" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J363" s="5"/>
+    </row>
+    <row r="364" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J364" s="5"/>
+    </row>
+    <row r="365" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J365" s="5"/>
+    </row>
+    <row r="366" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J366" s="5"/>
+    </row>
+    <row r="367" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J367" s="5"/>
+    </row>
+    <row r="368" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J368" s="5"/>
+    </row>
+    <row r="369" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J369" s="5"/>
+    </row>
+    <row r="370" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J370" s="5"/>
+    </row>
+    <row r="371" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J371" s="5"/>
+    </row>
+    <row r="372" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J372" s="5"/>
+    </row>
+    <row r="373" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J373" s="5"/>
+    </row>
+    <row r="374" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J374" s="5"/>
+    </row>
+    <row r="375" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J375" s="5"/>
+    </row>
+    <row r="376" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J376" s="5"/>
+    </row>
+    <row r="377" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J377" s="5"/>
+    </row>
+    <row r="378" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J378" s="5"/>
+    </row>
+    <row r="379" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J379" s="5"/>
+    </row>
+    <row r="380" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J380" s="5"/>
+    </row>
+    <row r="381" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J381" s="5"/>
+    </row>
+    <row r="382" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J382" s="5"/>
+    </row>
+    <row r="383" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J383" s="5"/>
+    </row>
+    <row r="384" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J384" s="5"/>
+    </row>
+    <row r="385" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J385" s="5"/>
+    </row>
+    <row r="386" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J386" s="5"/>
+    </row>
+    <row r="387" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J387" s="5"/>
+    </row>
+    <row r="388" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J388" s="5"/>
+    </row>
+    <row r="389" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J389" s="5"/>
+    </row>
+    <row r="390" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J390" s="5"/>
+    </row>
+    <row r="391" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J391" s="5"/>
+    </row>
+    <row r="392" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J392" s="5"/>
+    </row>
+    <row r="393" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J393" s="5"/>
+    </row>
+    <row r="394" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J394" s="5"/>
+    </row>
+    <row r="395" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J395" s="5"/>
+    </row>
+    <row r="396" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" spans="10:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <printOptions/>
-  <pageMargins bottom="0.787401575" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.787401575"/>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:A1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="11.22" defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="278.44"/>
-[...1 lines deleted...]
-    <col customWidth="1" min="7" max="26" width="11.11"/>
+    <col min="1" max="1" width="278.5" customWidth="1"/>
+    <col min="2" max="6" width="10.5" customWidth="1"/>
+    <col min="7" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:1" ht="409.6" x14ac:dyDescent="0.2">
+      <c r="A1" s="15" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="21" ht="15.75" customHeight="1"/>
-[...978 lines deleted...]
-    <row r="1000" ht="15.75" customHeight="1"/>
+    <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="25" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="71" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="94" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="95" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="96" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="97" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="99" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="100" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="101" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="102" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="103" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="104" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="105" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="106" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="107" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="108" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="109" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="110" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="111" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="112" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <printOptions/>
-  <pageMargins bottom="0.787401575" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.787401575"/>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Macintosh Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Datos del empleado</vt:lpstr>
+      <vt:lpstr>Lista de opciones</vt:lpstr>
+      <vt:lpstr>Pautas</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>