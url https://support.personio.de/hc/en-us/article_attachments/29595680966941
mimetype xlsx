--- v0 (2025-10-26)
+++ v1 (2026-04-01)
@@ -1,1455 +1,1569 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...12 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Employees copy/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7A41C61-BFD1-7747-A59D-D7D76C287A1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
-    <sheet state="visible" name="Mitarbeitendendaten" sheetId="1" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet state="visible" name="Richtlinien" sheetId="3" r:id="rId6"/>
+    <sheet name="Mitarbeitendendaten" sheetId="1" r:id="rId1"/>
+    <sheet name="Liste mit Optionen" sheetId="2" r:id="rId2"/>
+    <sheet name="Richtlinien" sheetId="3" r:id="rId3"/>
   </sheets>
-  <definedNames/>
-  <calcPr/>
+  <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="zO9bIeiGiyJGYkVfStmD2e3KfPmMLmYYsiYiHNnbMvA="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="390">
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Vorname</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Nachname</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Geschlecht</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>E-Mail</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
         <i/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Status</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
         <i/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Anstellungsart</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...2 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Anstelldatum</t>
     </r>
   </si>
   <si>
     <t>Führungskraft</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Standort</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Wochenstunden</t>
     </r>
   </si>
   <si>
     <t>Vollzeitstunden</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Abteilung</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Team</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Position</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Vertragsende</t>
     </r>
   </si>
   <si>
     <t>Austrittsdatum</t>
   </si>
   <si>
     <t>Austrittsart</t>
   </si>
   <si>
     <t>Freiwilliger Austritt</t>
   </si>
   <si>
     <t>Bedauerter Austritt</t>
   </si>
   <si>
     <t>Position sollte wieder besetzt werden</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Kostenstelle</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <rFont val="Calibri"/>
         <b/>
         <i/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
-        <sz val="12.0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
       </rPr>
       <t>Dauer Probezeit</t>
     </r>
   </si>
   <si>
     <t>Gesellschaft</t>
   </si>
   <si>
     <t>Geburtstag</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>LinkedIn</t>
     </r>
   </si>
   <si>
     <t>Personalnummer</t>
   </si>
   <si>
     <t>Nationalität</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Kündigungsfrist</t>
     </r>
   </si>
   <si>
     <t>Beschäftigungsart</t>
   </si>
   <si>
     <t>Straße</t>
   </si>
   <si>
     <t>Hausnummer</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Postleitzahl</t>
     </r>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Private E-Mail</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Sozialversicherungsnummer</t>
     </r>
   </si>
   <si>
     <t>Verheiratet? (Familienstand)</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Art der Krankenversicherung</t>
     </r>
   </si>
   <si>
     <t>Krankenversicherung</t>
   </si>
   <si>
     <t>Haupt- oder Nebenarbeitgeber</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Kinderfreibetrag</t>
     </r>
   </si>
   <si>
     <t>Abrechnungsart</t>
   </si>
   <si>
     <t>Abweichender Kontoinhaber</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>IBAN</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>BIC</t>
     </r>
   </si>
   <si>
     <t>Notfallkontakt voller Name</t>
   </si>
   <si>
     <t>Notfallkontakt Handynummer</t>
   </si>
   <si>
     <t>Notfallkontakt Beziehung zum Mitarbeiter</t>
   </si>
   <si>
     <t>Stellenbezeichnung</t>
   </si>
   <si>
     <t>Stellenfamilie</t>
   </si>
   <si>
     <t>Karrierepfad</t>
   </si>
   <si>
     <t>Stellenebene</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Max</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Doe</t>
     </r>
   </si>
   <si>
     <t>Männlich</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>max@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Aktiv</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Intern</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>London</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Vertrieb</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Vertriebsleitung</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Teamleitung</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>https://www.linkedin.com/</t>
     </r>
   </si>
   <si>
     <t>Deutschland</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>6 Monate</t>
     </r>
   </si>
   <si>
     <t>Festanstellung</t>
   </si>
   <si>
     <t>Leopoldstraße</t>
   </si>
   <si>
     <t>1a</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>London</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>max@private-personiomail.com</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Ledig</t>
     </r>
   </si>
   <si>
     <t>Gesetzlich krankenversichert</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>AOK</t>
     </r>
   </si>
   <si>
     <t>Hauptarbeitgeber</t>
   </si>
   <si>
     <t>Fixgehalt</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Serena Doe</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>01234567</t>
     </r>
   </si>
   <si>
     <t>Vater</t>
   </si>
   <si>
     <t>Product Manager</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Individual Contributor</t>
   </si>
   <si>
     <t>M1</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Erika</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Doe</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Weiblich</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>erika@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Aktiv</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Intern</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>max@personio-sample.de</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>London</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Vertrieb</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Vertriebsentwicklung </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Vertretung </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>https://www.linkedin.com/</t>
     </r>
   </si>
   <si>
     <t>Vereinigtes Königreich</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>3 Monate</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Festanstellung</t>
     </r>
   </si>
   <si>
     <t>Goethestraße</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>London</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>erika@private-personiomail.com</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Verheiratet</t>
     </r>
   </si>
   <si>
     <t>Privat krankenversichert</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>HUK Coburg</t>
     </r>
   </si>
   <si>
     <t>Nebenarbeitgeber</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>1,5</t>
     </r>
   </si>
   <si>
     <t>Stundenlohn</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>James Doe</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>01234567</t>
     </r>
   </si>
   <si>
     <t>Verheiratet</t>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Geschlecht</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Status</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Anstellungsart</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Dauer Probezeit (in Monaten)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Art der Krankenversicherung</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
-        <b/>
-[...1 lines deleted...]
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Kinderfreibetrag</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Männlich</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Aktiv</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Intern</t>
     </r>
   </si>
   <si>
     <t>Abwicklungsvereinbarung</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Festanstellung</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Vater</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Weiblich</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Inaktiv</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Extern</t>
     </r>
   </si>
   <si>
     <t>Aufhebungsvertrag</t>
   </si>
   <si>
     <t>Nein</t>
   </si>
   <si>
     <t>Ägypten</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Geringfügige Beschäftigung</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>0,5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Stundenlohn</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Mutter</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Divers</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Onboarding</t>
     </r>
   </si>
   <si>
     <t>Gerichtlicher Vergleich</t>
   </si>
   <si>
     <t>Albanien</t>
   </si>
   <si>
     <t>Midijob</t>
   </si>
   <si>
     <t>Anderweitig krankenversichert</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Bruder</t>
     </r>
   </si>
   <si>
     <t>Kündigung durch Arbeitgeber mit unwiderrufl. Freistellung</t>
   </si>
   <si>
     <t>Algerien</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Praktikum</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>1,5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>Schwester</t>
     </r>
   </si>
   <si>
     <t>Kündigung durch Arbeitgeber</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>Werkstudenten</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <t>Sonstige Familie</t>
   </si>
   <si>
     <t>Kündigung durch Mitarbeiter</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>2,5</t>
     </r>
   </si>
   <si>
     <t>Lebenspartner</t>
   </si>
   <si>
     <t>Rente</t>
   </si>
   <si>
     <t>Antigua und Barbuda</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <t>Ehepartner</t>
   </si>
   <si>
     <t>Tarifvertrag</t>
   </si>
   <si>
     <t>Äquatorialguinea</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>3,5</t>
     </r>
   </si>
   <si>
     <t>Freunde</t>
   </si>
   <si>
     <t>Tod</t>
   </si>
   <si>
     <t>Argentinien</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
   </si>
   <si>
     <t>Vertrag ausgelaufen</t>
   </si>
   <si>
     <t>Armenien</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>4,5</t>
     </r>
   </si>
   <si>
     <t>Wechsel der Gesellschaft</t>
   </si>
   <si>
     <t>Aserbaidschan</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>5</t>
     </r>
   </si>
   <si>
     <t>Zulässige Auflösung</t>
   </si>
   <si>
     <t>Äthiopien</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>5,5</t>
     </r>
   </si>
   <si>
     <t>Australien</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>6</t>
     </r>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>6,5</t>
     </r>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>7</t>
     </r>
   </si>
   <si>
     <t>Bangladesch</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>7,5</t>
     </r>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>8</t>
     </r>
   </si>
   <si>
     <t>Belgien</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>8,5</t>
     </r>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>9</t>
     </r>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>9,5</t>
     </r>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>10</t>
     </r>
   </si>
   <si>
     <t>Bolivien</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>10,5</t>
     </r>
   </si>
   <si>
     <t>Bosnien und Herzegowina</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>11</t>
     </r>
   </si>
   <si>
     <t>Botsuana</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>11,5</t>
     </r>
   </si>
   <si>
     <t>Brasilien</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
-        <color theme="1"/>
-        <sz val="12.0"/>
+        <family val="2"/>
       </rPr>
       <t>12</t>
     </r>
   </si>
   <si>
     <t>Britisch abh. Gebiete in Australien/Ozeanien</t>
   </si>
   <si>
     <t>Britisch abhängige Gebiete in Afrika</t>
   </si>
   <si>
     <t>Britisch abhängige Gebiete in Amerika</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>Bulgarien</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
@@ -1980,269 +2094,279 @@
   </si>
   <si>
     <t>Venezuela</t>
   </si>
   <si>
     <t>Vereinigte Arabische Emirate</t>
   </si>
   <si>
     <t>Vereinigte Staaten</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t>Weissrussland</t>
   </si>
   <si>
     <t>Zentralafrikanische Republik</t>
   </si>
   <si>
     <t>Zypern</t>
   </si>
   <si>
     <r>
       <rPr>
+        <sz val="11"/>
         <rFont val="Calibri"/>
-        <sz val="11.0"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">Richtlinien zum Ausfüllen der Upload-Datei für Mitarbeitendendaten
 Bitte lesen Sie die folgende Anleitung, bevor Sie die Importvorlage ausfüllen.
 ___________________________________________________________________________________________________________________________________________
 1. Konfigurieren Sie Ihre Abteilungen, und legen Sie die wöchentliche Arbeitszeit in Vollzeitäquivalenten (FTE) für jede Abteilung fest, bevor Sie diese Vorlage ausfüllen. Gehen Sie dafür zu „Personio &gt; Einstellungen &gt; Abteilungen und Teams &gt; Abteilungen“. Weitere Informationen finden Sie unter Abteilungen und Teams konfigurieren: </t>
     </r>
     <r>
       <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF1155CC"/>
         <rFont val="Calibri"/>
-        <color rgb="FF1155CC"/>
-[...1 lines deleted...]
-        <u/>
+        <family val="2"/>
       </rPr>
       <t>https://support.personio.de/hc/de/articles/18862110441885-Abteilungen-und-Teams-konfigurieren</t>
     </r>
     <r>
       <rPr>
+        <sz val="11"/>
         <rFont val="Calibri"/>
-        <sz val="11.0"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 2. Füllen Sie das erste Arbeitsblatt mit den Attributen aus, die mit den gelben Überschriften verknüpft sind. Diese Attribute sind für die Verwendung von Personio unbedingt erforderlich. Die vollständige Angabe dieser Attribute ist die Mindestvoraussetzung für diesen Datenimport.
 3. Eine Zeile entspricht einer Person. Geben Sie die E-Mail-Adresse der Person ein. Personio verwendet diese E-Mail-Adresse als eindeutige Kennung für die Zuweisung von Mitarbeitendendaten. Dies ist besonders für spätere Importe relevant, etwa für den Import von Vergütungsdaten oder von Abwesenheiten.
 4. Nicht benötigte Attribute können Sie in Personio und in der jeweiligen Spalte in der Excel-Datei löschen. Systemattribute, die in Personio verankert und mit einer Sperre gekennzeichnet sind, können nicht gelöscht werden, da sie mit anderen Funktionen verbunden sind.
 5. Das Attribut „Untergesellschaft“ ist nur in bestimmten Plänen verfügbar und kann in der Excel-Datei gelöscht werden, wenn Ihr Unternehmen nicht aus verschiedenen Untergesellschaften besteht.
 6. Erfassen Sie Datumsangaben immer im Format YYYY-MM-DD.
 7. Einige Attribute sind Listen mit Optionen. In diesem Fall sind bestimmte Optionen (Einschränkungen) bereits vordefiniert. Diese Attribute werden kursiv angezeigt. Sie finden die entsprechenden Optionen im zweiten Arbeitsblatt. Bitte kopieren Sie diese Attribute 1:1 in die Importdatei, und achten Sie darauf, dass sie exakt gleich geschrieben sind (einschließlich Groß- und Kleinschreibung). Dies ist eine zwingende Voraussetzung dafür, dass der Import funktioniert.
 8. Geben Sie nur ein Vertragsende an, wenn ein solches festgelegt ist. Bei einer Festanstellung lassen Sie dieses Feld leer.
-9. Geben Sie in der Spalte „Führungskraft“ die E-Mail-Adressen der in Personio gespeicherten Führungskräfte ein. Für leitende Angestellte ohne Führungskraft können Sie das entsprechende Feld leer lassen.
-10. Wenn Sie Hilfe beim Importieren der Dateien benötigen, wenden Sie sich im produktinternen Hilfebereich von Personio über „Hilfe &gt; Support anfordern“ an unser Supportteam.</t>
+9. Geben Sie in der Spalte „Führungskraft“ die E-Mail-Adressen der in Personio gespeicherten Führungskräfte ein. Für leitende Angestellte ohne Führungskraft können Sie das entsprechende Feld leer lassen.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12.0"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <u/>
-      <sz val="11.0"/>
+      <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF1155CC"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="lightGray"/>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD6F1F7"/>
         <bgColor rgb="FFD6F1F7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD5F0F7"/>
         <bgColor rgb="FFD5F0F7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
-    <border/>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFAAAAAA"/>
       </top>
       <bottom/>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
-[...16 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+  <cellXfs count="22">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
-[...19 lines deleted...]
-      <alignment shrinkToFit="0" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle xfId="0" name="Normal" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
-[...11 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2388,206 +2512,198 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.personio.de/hc/de/articles/18862110441885-Abteilungen-und-Teams-konfigurieren" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.personio.de/hc/de/articles/18862110441885-Abteilungen-und-Teams-konfigurieren" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AY1000"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="11.22" defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="12.67"/>
-[...41 lines deleted...]
-    <col customWidth="1" min="48" max="51" width="41.44"/>
+    <col min="1" max="1" width="12.6640625" customWidth="1"/>
+    <col min="2" max="2" width="12.1640625" customWidth="1"/>
+    <col min="3" max="3" width="11.1640625" customWidth="1"/>
+    <col min="4" max="4" width="24.6640625" customWidth="1"/>
+    <col min="5" max="5" width="10.83203125" customWidth="1"/>
+    <col min="6" max="6" width="21.83203125" customWidth="1"/>
+    <col min="7" max="7" width="18.33203125" customWidth="1"/>
+    <col min="8" max="8" width="23.33203125" customWidth="1"/>
+    <col min="9" max="9" width="17.6640625" customWidth="1"/>
+    <col min="10" max="11" width="14.33203125" customWidth="1"/>
+    <col min="12" max="12" width="17.6640625" customWidth="1"/>
+    <col min="13" max="13" width="19" customWidth="1"/>
+    <col min="14" max="14" width="15.6640625" customWidth="1"/>
+    <col min="15" max="15" width="18.1640625" customWidth="1"/>
+    <col min="16" max="19" width="18.6640625" customWidth="1"/>
+    <col min="20" max="20" width="28.6640625" customWidth="1"/>
+    <col min="21" max="21" width="15.83203125" customWidth="1"/>
+    <col min="22" max="22" width="24" customWidth="1"/>
+    <col min="23" max="23" width="28.1640625" customWidth="1"/>
+    <col min="24" max="24" width="16.6640625" customWidth="1"/>
+    <col min="25" max="25" width="31.33203125" customWidth="1"/>
+    <col min="26" max="26" width="23.1640625" customWidth="1"/>
+    <col min="27" max="27" width="18.83203125" customWidth="1"/>
+    <col min="28" max="28" width="18" customWidth="1"/>
+    <col min="29" max="29" width="31.1640625" customWidth="1"/>
+    <col min="30" max="31" width="30" customWidth="1"/>
+    <col min="32" max="32" width="20.1640625" customWidth="1"/>
+    <col min="33" max="33" width="15.6640625" customWidth="1"/>
+    <col min="34" max="34" width="28.33203125" customWidth="1"/>
+    <col min="35" max="35" width="24.1640625" customWidth="1"/>
+    <col min="36" max="36" width="13.5" customWidth="1"/>
+    <col min="37" max="37" width="25.6640625" customWidth="1"/>
+    <col min="38" max="38" width="27.6640625" customWidth="1"/>
+    <col min="39" max="39" width="27" customWidth="1"/>
+    <col min="40" max="40" width="15.33203125" customWidth="1"/>
+    <col min="41" max="41" width="17.33203125" customWidth="1"/>
+    <col min="42" max="42" width="20.5" customWidth="1"/>
+    <col min="43" max="43" width="15.33203125" customWidth="1"/>
+    <col min="44" max="44" width="18.83203125" customWidth="1"/>
+    <col min="45" max="45" width="28" customWidth="1"/>
+    <col min="46" max="46" width="41.5" customWidth="1"/>
+    <col min="47" max="47" width="58.6640625" customWidth="1"/>
+    <col min="48" max="51" width="41.5" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="15.75" customHeight="1">
+    <row r="1" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="5" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="7" t="s">
+      <c r="Q1" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="7" t="s">
+      <c r="R1" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="7" t="s">
+      <c r="S1" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="7" t="s">
+      <c r="T1" s="5" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="8" t="s">
+      <c r="V1" s="7" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="5" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="5" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="5" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" s="8" t="s">
+      <c r="AA1" s="7" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" s="8" t="s">
+      <c r="AC1" s="7" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="5" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="5" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="5" t="s">
         <v>36</v>
@@ -2613,11709 +2729,11785 @@
       <c r="AR1" s="5" t="s">
         <v>43</v>
       </c>
       <c r="AS1" s="5" t="s">
         <v>44</v>
       </c>
       <c r="AT1" s="5" t="s">
         <v>45</v>
       </c>
       <c r="AU1" s="5" t="s">
         <v>46</v>
       </c>
       <c r="AV1" s="5" t="s">
         <v>47</v>
       </c>
       <c r="AW1" s="5" t="s">
         <v>48</v>
       </c>
       <c r="AX1" s="5" t="s">
         <v>49</v>
       </c>
       <c r="AY1" s="5" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2" ht="15.75" customHeight="1">
-      <c r="A2" s="9" t="s">
+    <row r="2" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="C2" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="D2" s="10" t="s">
+      <c r="D2" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="E2" s="10" t="s">
+      <c r="E2" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="F2" s="10" t="s">
+      <c r="F2" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="G2" s="11">
-[...3 lines deleted...]
-      <c r="I2" s="10" t="s">
+      <c r="G2" s="10">
+        <v>43903</v>
+      </c>
+      <c r="H2" s="11"/>
+      <c r="I2" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="J2" s="10">
-[...5 lines deleted...]
-      <c r="L2" s="10" t="s">
+      <c r="J2" s="9">
+        <v>40</v>
+      </c>
+      <c r="K2" s="9">
+        <v>40</v>
+      </c>
+      <c r="L2" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="M2" s="9" t="s">
+      <c r="M2" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="N2" s="10" t="s">
+      <c r="N2" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="O2" s="11"/>
-[...14 lines deleted...]
-      <c r="Y2" s="9" t="s">
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="11"/>
+      <c r="R2" s="11"/>
+      <c r="S2" s="11"/>
+      <c r="T2" s="11"/>
+      <c r="U2" s="9">
+        <v>123</v>
+      </c>
+      <c r="V2" s="9">
+        <v>1</v>
+      </c>
+      <c r="X2" s="12">
+        <v>25614</v>
+      </c>
+      <c r="Y2" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="Z2" s="9">
-[...2 lines deleted...]
-      <c r="AA2" s="9" t="s">
+      <c r="Z2" s="8">
+        <v>10</v>
+      </c>
+      <c r="AA2" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="AB2" s="9" t="s">
+      <c r="AB2" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="AC2" s="9" t="s">
+      <c r="AC2" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="AD2" s="9" t="s">
+      <c r="AD2" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="AE2" s="9" t="s">
+      <c r="AE2" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="AF2" s="9">
-[...2 lines deleted...]
-      <c r="AG2" s="9" t="s">
+      <c r="AF2" s="8">
+        <v>12345</v>
+      </c>
+      <c r="AG2" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="AH2" s="9" t="s">
+      <c r="AH2" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="AJ2" s="9" t="s">
+      <c r="AJ2" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="AK2" s="9" t="s">
+      <c r="AK2" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="AL2" s="9" t="s">
+      <c r="AL2" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="AM2" s="9" t="s">
+      <c r="AM2" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="AN2" s="9">
-[...2 lines deleted...]
-      <c r="AO2" s="9" t="s">
+      <c r="AN2" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO2" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="AS2" s="9" t="s">
+      <c r="AS2" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="AT2" s="15" t="s">
+      <c r="AT2" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="AU2" s="9" t="s">
+      <c r="AU2" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="AV2" s="15" t="s">
+      <c r="AV2" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="AW2" s="15" t="s">
+      <c r="AW2" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="AX2" s="15" t="s">
+      <c r="AX2" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="AY2" s="15" t="s">
+      <c r="AY2" s="13" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="3" ht="15.75" customHeight="1">
-      <c r="A3" s="9" t="s">
+    <row r="3" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="10" t="s">
+      <c r="B3" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C3" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="D3" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="E3" s="10" t="s">
+      <c r="E3" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="F3" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="G3" s="11">
-[...2 lines deleted...]
-      <c r="H3" s="10" t="s">
+      <c r="G3" s="10">
+        <v>44501</v>
+      </c>
+      <c r="H3" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="I3" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="J3" s="10">
-[...5 lines deleted...]
-      <c r="L3" s="10" t="s">
+      <c r="J3" s="9">
+        <v>32</v>
+      </c>
+      <c r="K3" s="9">
+        <v>32</v>
+      </c>
+      <c r="L3" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="M3" s="9" t="s">
+      <c r="M3" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="N3" s="10" t="s">
+      <c r="N3" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="O3" s="11">
-[...16 lines deleted...]
-      <c r="Y3" s="9" t="s">
+      <c r="O3" s="10">
+        <v>43830</v>
+      </c>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="11"/>
+      <c r="R3" s="11"/>
+      <c r="S3" s="11"/>
+      <c r="T3" s="11"/>
+      <c r="U3" s="9">
+        <v>124</v>
+      </c>
+      <c r="V3" s="9">
+        <v>4</v>
+      </c>
+      <c r="X3" s="12">
+        <v>29528</v>
+      </c>
+      <c r="Y3" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="Z3" s="9">
-[...2 lines deleted...]
-      <c r="AA3" s="9" t="s">
+      <c r="Z3" s="8">
+        <v>11</v>
+      </c>
+      <c r="AA3" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="AB3" s="9" t="s">
+      <c r="AB3" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="AC3" s="9" t="s">
+      <c r="AC3" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="AD3" s="9" t="s">
+      <c r="AD3" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="AE3" s="9">
-[...5 lines deleted...]
-      <c r="AG3" s="9" t="s">
+      <c r="AE3" s="8">
+        <v>12</v>
+      </c>
+      <c r="AF3" s="8">
+        <v>12345</v>
+      </c>
+      <c r="AG3" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="AH3" s="9" t="s">
+      <c r="AH3" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="AJ3" s="9" t="s">
+      <c r="AJ3" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="AK3" s="9" t="s">
+      <c r="AK3" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="AL3" s="9" t="s">
+      <c r="AL3" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="AM3" s="9" t="s">
+      <c r="AM3" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="AN3" s="16" t="s">
+      <c r="AN3" s="14" t="s">
         <v>103</v>
       </c>
-      <c r="AO3" s="9" t="s">
+      <c r="AO3" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="AS3" s="9" t="s">
+      <c r="AS3" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="AT3" s="15" t="s">
+      <c r="AT3" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="AU3" s="9" t="s">
+      <c r="AU3" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="AV3" s="15" t="s">
+      <c r="AV3" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="AW3" s="15" t="s">
+      <c r="AW3" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="AX3" s="15" t="s">
+      <c r="AX3" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="AY3" s="15" t="s">
+      <c r="AY3" s="13" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="4" ht="15.75" customHeight="1">
-[...8593 lines deleted...]
-      <c r="X1000" s="14"/>
+    <row r="4" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G4" s="10"/>
+      <c r="H4" s="15"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="11"/>
+      <c r="R4" s="11"/>
+      <c r="S4" s="11"/>
+      <c r="T4" s="11"/>
+      <c r="U4" s="9"/>
+      <c r="V4" s="9"/>
+      <c r="X4" s="12"/>
+      <c r="Y4" s="8"/>
+      <c r="Z4" s="8"/>
+      <c r="AT4" s="13"/>
+      <c r="AV4" s="13"/>
+      <c r="AW4" s="13"/>
+      <c r="AX4" s="13"/>
+      <c r="AY4" s="13"/>
+    </row>
+    <row r="5" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G5" s="10"/>
+      <c r="H5" s="15"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+      <c r="T5" s="11"/>
+      <c r="U5" s="9"/>
+      <c r="V5" s="9"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="8"/>
+      <c r="Z5" s="8"/>
+      <c r="AT5" s="13"/>
+      <c r="AV5" s="13"/>
+      <c r="AW5" s="13"/>
+      <c r="AX5" s="13"/>
+      <c r="AY5" s="13"/>
+    </row>
+    <row r="6" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G6" s="10"/>
+      <c r="H6" s="15"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="15"/>
+      <c r="R6" s="15"/>
+      <c r="S6" s="15"/>
+      <c r="T6" s="15"/>
+      <c r="X6" s="12"/>
+      <c r="Y6" s="8"/>
+      <c r="Z6" s="8"/>
+      <c r="AT6" s="13"/>
+      <c r="AV6" s="13"/>
+      <c r="AW6" s="13"/>
+      <c r="AX6" s="13"/>
+      <c r="AY6" s="13"/>
+    </row>
+    <row r="7" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G7" s="10"/>
+      <c r="H7" s="15"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="12"/>
+      <c r="Q7" s="15"/>
+      <c r="R7" s="15"/>
+      <c r="S7" s="15"/>
+      <c r="T7" s="15"/>
+      <c r="X7" s="12"/>
+      <c r="Y7" s="8"/>
+      <c r="Z7" s="8"/>
+      <c r="AT7" s="13"/>
+      <c r="AV7" s="13"/>
+      <c r="AW7" s="13"/>
+      <c r="AX7" s="13"/>
+      <c r="AY7" s="13"/>
+    </row>
+    <row r="8" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G8" s="10"/>
+      <c r="H8" s="15"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="12"/>
+      <c r="Q8" s="15"/>
+      <c r="R8" s="15"/>
+      <c r="S8" s="15"/>
+      <c r="T8" s="15"/>
+      <c r="X8" s="12"/>
+      <c r="Y8" s="8"/>
+      <c r="Z8" s="8"/>
+      <c r="AT8" s="13"/>
+      <c r="AV8" s="13"/>
+      <c r="AW8" s="13"/>
+      <c r="AX8" s="13"/>
+      <c r="AY8" s="13"/>
+    </row>
+    <row r="9" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G9" s="10"/>
+      <c r="H9" s="15"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="12"/>
+      <c r="Q9" s="15"/>
+      <c r="R9" s="15"/>
+      <c r="S9" s="15"/>
+      <c r="T9" s="15"/>
+      <c r="X9" s="12"/>
+      <c r="Y9" s="8"/>
+      <c r="Z9" s="8"/>
+      <c r="AT9" s="13"/>
+      <c r="AV9" s="13"/>
+      <c r="AW9" s="13"/>
+      <c r="AX9" s="13"/>
+      <c r="AY9" s="13"/>
+    </row>
+    <row r="10" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G10" s="10"/>
+      <c r="H10" s="15"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="12"/>
+      <c r="Q10" s="15"/>
+      <c r="R10" s="15"/>
+      <c r="S10" s="15"/>
+      <c r="T10" s="15"/>
+      <c r="X10" s="12"/>
+      <c r="Y10" s="8"/>
+      <c r="Z10" s="8"/>
+      <c r="AT10" s="13"/>
+      <c r="AV10" s="13"/>
+      <c r="AW10" s="13"/>
+      <c r="AX10" s="13"/>
+      <c r="AY10" s="13"/>
+    </row>
+    <row r="11" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G11" s="10"/>
+      <c r="H11" s="15"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="12"/>
+      <c r="Q11" s="15"/>
+      <c r="R11" s="15"/>
+      <c r="S11" s="15"/>
+      <c r="T11" s="15"/>
+      <c r="X11" s="12"/>
+      <c r="Y11" s="8"/>
+      <c r="Z11" s="8"/>
+      <c r="AT11" s="13"/>
+      <c r="AV11" s="13"/>
+      <c r="AW11" s="13"/>
+      <c r="AX11" s="13"/>
+      <c r="AY11" s="13"/>
+    </row>
+    <row r="12" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G12" s="10"/>
+      <c r="H12" s="15"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="12"/>
+      <c r="Q12" s="15"/>
+      <c r="R12" s="15"/>
+      <c r="S12" s="15"/>
+      <c r="T12" s="15"/>
+      <c r="X12" s="12"/>
+      <c r="Y12" s="8"/>
+      <c r="Z12" s="8"/>
+      <c r="AT12" s="13"/>
+      <c r="AV12" s="13"/>
+      <c r="AW12" s="13"/>
+      <c r="AX12" s="13"/>
+      <c r="AY12" s="13"/>
+    </row>
+    <row r="13" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G13" s="10"/>
+      <c r="H13" s="15"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="12"/>
+      <c r="Q13" s="15"/>
+      <c r="R13" s="15"/>
+      <c r="S13" s="15"/>
+      <c r="T13" s="15"/>
+      <c r="X13" s="12"/>
+      <c r="Y13" s="8"/>
+      <c r="Z13" s="8"/>
+      <c r="AT13" s="13"/>
+      <c r="AV13" s="13"/>
+      <c r="AW13" s="13"/>
+      <c r="AX13" s="13"/>
+      <c r="AY13" s="13"/>
+    </row>
+    <row r="14" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G14" s="10"/>
+      <c r="H14" s="15"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="12"/>
+      <c r="Q14" s="15"/>
+      <c r="R14" s="15"/>
+      <c r="S14" s="15"/>
+      <c r="T14" s="15"/>
+      <c r="X14" s="12"/>
+      <c r="Y14" s="8"/>
+      <c r="Z14" s="8"/>
+      <c r="AT14" s="13"/>
+      <c r="AV14" s="13"/>
+      <c r="AW14" s="13"/>
+      <c r="AX14" s="13"/>
+      <c r="AY14" s="13"/>
+    </row>
+    <row r="15" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G15" s="10"/>
+      <c r="H15" s="15"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="12"/>
+      <c r="Q15" s="15"/>
+      <c r="R15" s="15"/>
+      <c r="S15" s="15"/>
+      <c r="T15" s="15"/>
+      <c r="X15" s="12"/>
+      <c r="Y15" s="8"/>
+      <c r="Z15" s="8"/>
+      <c r="AT15" s="13"/>
+      <c r="AV15" s="13"/>
+      <c r="AW15" s="13"/>
+      <c r="AX15" s="13"/>
+      <c r="AY15" s="13"/>
+    </row>
+    <row r="16" spans="1:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G16" s="10"/>
+      <c r="H16" s="15"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="15"/>
+      <c r="R16" s="15"/>
+      <c r="S16" s="15"/>
+      <c r="T16" s="15"/>
+      <c r="X16" s="12"/>
+      <c r="Y16" s="8"/>
+      <c r="Z16" s="8"/>
+      <c r="AT16" s="13"/>
+      <c r="AV16" s="13"/>
+      <c r="AW16" s="13"/>
+      <c r="AX16" s="13"/>
+      <c r="AY16" s="13"/>
+    </row>
+    <row r="17" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G17" s="10"/>
+      <c r="H17" s="15"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="12"/>
+      <c r="Q17" s="15"/>
+      <c r="R17" s="15"/>
+      <c r="S17" s="15"/>
+      <c r="T17" s="15"/>
+      <c r="X17" s="12"/>
+      <c r="Y17" s="8"/>
+      <c r="Z17" s="8"/>
+      <c r="AT17" s="13"/>
+      <c r="AV17" s="13"/>
+      <c r="AW17" s="13"/>
+      <c r="AX17" s="13"/>
+      <c r="AY17" s="13"/>
+    </row>
+    <row r="18" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G18" s="10"/>
+      <c r="H18" s="15"/>
+      <c r="O18" s="10"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="15"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="15"/>
+      <c r="T18" s="15"/>
+      <c r="X18" s="12"/>
+      <c r="Y18" s="8"/>
+      <c r="Z18" s="8"/>
+      <c r="AT18" s="13"/>
+      <c r="AV18" s="13"/>
+      <c r="AW18" s="13"/>
+      <c r="AX18" s="13"/>
+      <c r="AY18" s="13"/>
+    </row>
+    <row r="19" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G19" s="10"/>
+      <c r="H19" s="15"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="12"/>
+      <c r="Q19" s="15"/>
+      <c r="R19" s="15"/>
+      <c r="S19" s="15"/>
+      <c r="T19" s="15"/>
+      <c r="X19" s="12"/>
+      <c r="Y19" s="8"/>
+      <c r="Z19" s="8"/>
+      <c r="AT19" s="13"/>
+      <c r="AV19" s="13"/>
+      <c r="AW19" s="13"/>
+      <c r="AX19" s="13"/>
+      <c r="AY19" s="13"/>
+    </row>
+    <row r="20" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G20" s="10"/>
+      <c r="H20" s="15"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="12"/>
+      <c r="Q20" s="15"/>
+      <c r="R20" s="15"/>
+      <c r="S20" s="15"/>
+      <c r="T20" s="15"/>
+      <c r="X20" s="12"/>
+      <c r="Y20" s="8"/>
+      <c r="Z20" s="8"/>
+      <c r="AT20" s="13"/>
+      <c r="AV20" s="13"/>
+      <c r="AW20" s="13"/>
+      <c r="AX20" s="13"/>
+      <c r="AY20" s="13"/>
+    </row>
+    <row r="21" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G21" s="10"/>
+      <c r="H21" s="15"/>
+      <c r="O21" s="10"/>
+      <c r="P21" s="12"/>
+      <c r="Q21" s="15"/>
+      <c r="R21" s="15"/>
+      <c r="S21" s="15"/>
+      <c r="T21" s="15"/>
+      <c r="X21" s="12"/>
+      <c r="Y21" s="8"/>
+      <c r="Z21" s="8"/>
+      <c r="AT21" s="13"/>
+      <c r="AV21" s="13"/>
+      <c r="AW21" s="13"/>
+      <c r="AX21" s="13"/>
+      <c r="AY21" s="13"/>
+    </row>
+    <row r="22" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G22" s="10"/>
+      <c r="H22" s="15"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="12"/>
+      <c r="Q22" s="15"/>
+      <c r="R22" s="15"/>
+      <c r="S22" s="15"/>
+      <c r="T22" s="15"/>
+      <c r="X22" s="12"/>
+      <c r="Y22" s="8"/>
+      <c r="Z22" s="8"/>
+      <c r="AT22" s="13"/>
+      <c r="AV22" s="13"/>
+      <c r="AW22" s="13"/>
+      <c r="AX22" s="13"/>
+      <c r="AY22" s="13"/>
+    </row>
+    <row r="23" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G23" s="10"/>
+      <c r="H23" s="15"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="12"/>
+      <c r="Q23" s="15"/>
+      <c r="R23" s="15"/>
+      <c r="S23" s="15"/>
+      <c r="T23" s="15"/>
+      <c r="X23" s="12"/>
+      <c r="Y23" s="8"/>
+      <c r="Z23" s="8"/>
+      <c r="AT23" s="13"/>
+      <c r="AV23" s="13"/>
+      <c r="AW23" s="13"/>
+      <c r="AX23" s="13"/>
+      <c r="AY23" s="13"/>
+    </row>
+    <row r="24" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G24" s="10"/>
+      <c r="H24" s="15"/>
+      <c r="O24" s="10"/>
+      <c r="P24" s="12"/>
+      <c r="Q24" s="15"/>
+      <c r="R24" s="15"/>
+      <c r="S24" s="15"/>
+      <c r="T24" s="15"/>
+      <c r="X24" s="12"/>
+      <c r="Y24" s="8"/>
+      <c r="Z24" s="8"/>
+      <c r="AT24" s="13"/>
+      <c r="AV24" s="13"/>
+      <c r="AW24" s="13"/>
+      <c r="AX24" s="13"/>
+      <c r="AY24" s="13"/>
+    </row>
+    <row r="25" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G25" s="10"/>
+      <c r="H25" s="15"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="12"/>
+      <c r="Q25" s="15"/>
+      <c r="R25" s="15"/>
+      <c r="S25" s="15"/>
+      <c r="T25" s="15"/>
+      <c r="X25" s="12"/>
+      <c r="Y25" s="8"/>
+      <c r="Z25" s="8"/>
+      <c r="AT25" s="13"/>
+      <c r="AV25" s="13"/>
+      <c r="AW25" s="13"/>
+      <c r="AX25" s="13"/>
+      <c r="AY25" s="13"/>
+    </row>
+    <row r="26" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G26" s="10"/>
+      <c r="H26" s="15"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="12"/>
+      <c r="Q26" s="15"/>
+      <c r="R26" s="15"/>
+      <c r="S26" s="15"/>
+      <c r="T26" s="15"/>
+      <c r="X26" s="12"/>
+      <c r="Y26" s="8"/>
+      <c r="Z26" s="8"/>
+      <c r="AT26" s="13"/>
+      <c r="AV26" s="13"/>
+      <c r="AW26" s="13"/>
+      <c r="AX26" s="13"/>
+      <c r="AY26" s="13"/>
+    </row>
+    <row r="27" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G27" s="10"/>
+      <c r="H27" s="15"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="15"/>
+      <c r="R27" s="15"/>
+      <c r="S27" s="15"/>
+      <c r="T27" s="15"/>
+      <c r="X27" s="12"/>
+      <c r="Y27" s="8"/>
+      <c r="Z27" s="8"/>
+      <c r="AT27" s="13"/>
+      <c r="AV27" s="13"/>
+      <c r="AW27" s="13"/>
+      <c r="AX27" s="13"/>
+      <c r="AY27" s="13"/>
+    </row>
+    <row r="28" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G28" s="10"/>
+      <c r="H28" s="15"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="12"/>
+      <c r="Q28" s="15"/>
+      <c r="R28" s="15"/>
+      <c r="S28" s="15"/>
+      <c r="T28" s="15"/>
+      <c r="X28" s="12"/>
+      <c r="Y28" s="8"/>
+      <c r="Z28" s="8"/>
+      <c r="AT28" s="13"/>
+      <c r="AV28" s="13"/>
+      <c r="AW28" s="13"/>
+      <c r="AX28" s="13"/>
+      <c r="AY28" s="13"/>
+    </row>
+    <row r="29" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G29" s="10"/>
+      <c r="H29" s="15"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="12"/>
+      <c r="Q29" s="15"/>
+      <c r="R29" s="15"/>
+      <c r="S29" s="15"/>
+      <c r="T29" s="15"/>
+      <c r="X29" s="12"/>
+      <c r="Y29" s="8"/>
+      <c r="Z29" s="8"/>
+      <c r="AT29" s="13"/>
+      <c r="AV29" s="13"/>
+      <c r="AW29" s="13"/>
+      <c r="AX29" s="13"/>
+      <c r="AY29" s="13"/>
+    </row>
+    <row r="30" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G30" s="10"/>
+      <c r="H30" s="15"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="12"/>
+      <c r="Q30" s="15"/>
+      <c r="R30" s="15"/>
+      <c r="S30" s="15"/>
+      <c r="T30" s="15"/>
+      <c r="X30" s="12"/>
+      <c r="Y30" s="8"/>
+      <c r="Z30" s="8"/>
+      <c r="AT30" s="13"/>
+      <c r="AV30" s="13"/>
+      <c r="AW30" s="13"/>
+      <c r="AX30" s="13"/>
+      <c r="AY30" s="13"/>
+    </row>
+    <row r="31" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G31" s="10"/>
+      <c r="H31" s="15"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="12"/>
+      <c r="Q31" s="15"/>
+      <c r="R31" s="15"/>
+      <c r="S31" s="15"/>
+      <c r="T31" s="15"/>
+      <c r="X31" s="12"/>
+      <c r="Y31" s="8"/>
+      <c r="Z31" s="8"/>
+      <c r="AT31" s="13"/>
+      <c r="AV31" s="13"/>
+      <c r="AW31" s="13"/>
+      <c r="AX31" s="13"/>
+      <c r="AY31" s="13"/>
+    </row>
+    <row r="32" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G32" s="10"/>
+      <c r="H32" s="15"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="12"/>
+      <c r="Q32" s="15"/>
+      <c r="R32" s="15"/>
+      <c r="S32" s="15"/>
+      <c r="T32" s="15"/>
+      <c r="X32" s="12"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" s="8"/>
+      <c r="AT32" s="13"/>
+      <c r="AV32" s="13"/>
+      <c r="AW32" s="13"/>
+      <c r="AX32" s="13"/>
+      <c r="AY32" s="13"/>
+    </row>
+    <row r="33" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G33" s="10"/>
+      <c r="H33" s="15"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="12"/>
+      <c r="Q33" s="15"/>
+      <c r="R33" s="15"/>
+      <c r="S33" s="15"/>
+      <c r="T33" s="15"/>
+      <c r="X33" s="12"/>
+      <c r="Y33" s="8"/>
+      <c r="Z33" s="8"/>
+      <c r="AT33" s="13"/>
+      <c r="AV33" s="13"/>
+      <c r="AW33" s="13"/>
+      <c r="AX33" s="13"/>
+      <c r="AY33" s="13"/>
+    </row>
+    <row r="34" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G34" s="10"/>
+      <c r="H34" s="15"/>
+      <c r="O34" s="10"/>
+      <c r="P34" s="12"/>
+      <c r="Q34" s="15"/>
+      <c r="R34" s="15"/>
+      <c r="S34" s="15"/>
+      <c r="T34" s="15"/>
+      <c r="X34" s="12"/>
+      <c r="Y34" s="8"/>
+      <c r="Z34" s="8"/>
+      <c r="AT34" s="13"/>
+      <c r="AV34" s="13"/>
+      <c r="AW34" s="13"/>
+      <c r="AX34" s="13"/>
+      <c r="AY34" s="13"/>
+    </row>
+    <row r="35" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G35" s="10"/>
+      <c r="H35" s="15"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="12"/>
+      <c r="Q35" s="15"/>
+      <c r="R35" s="15"/>
+      <c r="S35" s="15"/>
+      <c r="T35" s="15"/>
+      <c r="X35" s="12"/>
+      <c r="Y35" s="8"/>
+      <c r="Z35" s="8"/>
+      <c r="AT35" s="13"/>
+      <c r="AV35" s="13"/>
+      <c r="AW35" s="13"/>
+      <c r="AX35" s="13"/>
+      <c r="AY35" s="13"/>
+    </row>
+    <row r="36" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G36" s="10"/>
+      <c r="H36" s="15"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="12"/>
+      <c r="Q36" s="15"/>
+      <c r="R36" s="15"/>
+      <c r="S36" s="15"/>
+      <c r="T36" s="15"/>
+      <c r="X36" s="12"/>
+      <c r="Y36" s="8"/>
+      <c r="Z36" s="8"/>
+      <c r="AT36" s="13"/>
+      <c r="AV36" s="13"/>
+      <c r="AW36" s="13"/>
+      <c r="AX36" s="13"/>
+      <c r="AY36" s="13"/>
+    </row>
+    <row r="37" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G37" s="10"/>
+      <c r="H37" s="15"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="12"/>
+      <c r="Q37" s="15"/>
+      <c r="R37" s="15"/>
+      <c r="S37" s="15"/>
+      <c r="T37" s="15"/>
+      <c r="X37" s="12"/>
+      <c r="Y37" s="8"/>
+      <c r="Z37" s="8"/>
+      <c r="AT37" s="13"/>
+      <c r="AV37" s="13"/>
+      <c r="AW37" s="13"/>
+      <c r="AX37" s="13"/>
+      <c r="AY37" s="13"/>
+    </row>
+    <row r="38" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G38" s="10"/>
+      <c r="H38" s="15"/>
+      <c r="O38" s="10"/>
+      <c r="P38" s="12"/>
+      <c r="Q38" s="15"/>
+      <c r="R38" s="15"/>
+      <c r="S38" s="15"/>
+      <c r="T38" s="15"/>
+      <c r="X38" s="12"/>
+      <c r="Y38" s="8"/>
+      <c r="Z38" s="8"/>
+      <c r="AT38" s="13"/>
+      <c r="AV38" s="13"/>
+      <c r="AW38" s="13"/>
+      <c r="AX38" s="13"/>
+      <c r="AY38" s="13"/>
+    </row>
+    <row r="39" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G39" s="10"/>
+      <c r="H39" s="15"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="12"/>
+      <c r="Q39" s="15"/>
+      <c r="R39" s="15"/>
+      <c r="S39" s="15"/>
+      <c r="T39" s="15"/>
+      <c r="X39" s="12"/>
+      <c r="Y39" s="8"/>
+      <c r="Z39" s="8"/>
+      <c r="AT39" s="13"/>
+      <c r="AV39" s="13"/>
+      <c r="AW39" s="13"/>
+      <c r="AX39" s="13"/>
+      <c r="AY39" s="13"/>
+    </row>
+    <row r="40" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G40" s="10"/>
+      <c r="H40" s="15"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="12"/>
+      <c r="Q40" s="15"/>
+      <c r="R40" s="15"/>
+      <c r="S40" s="15"/>
+      <c r="T40" s="15"/>
+      <c r="X40" s="12"/>
+      <c r="Y40" s="8"/>
+      <c r="Z40" s="8"/>
+      <c r="AT40" s="13"/>
+      <c r="AV40" s="13"/>
+      <c r="AW40" s="13"/>
+      <c r="AX40" s="13"/>
+      <c r="AY40" s="13"/>
+    </row>
+    <row r="41" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G41" s="10"/>
+      <c r="H41" s="15"/>
+      <c r="O41" s="10"/>
+      <c r="P41" s="12"/>
+      <c r="Q41" s="15"/>
+      <c r="R41" s="15"/>
+      <c r="S41" s="15"/>
+      <c r="T41" s="15"/>
+      <c r="X41" s="12"/>
+      <c r="Y41" s="8"/>
+      <c r="Z41" s="8"/>
+      <c r="AT41" s="13"/>
+      <c r="AV41" s="13"/>
+      <c r="AW41" s="13"/>
+      <c r="AX41" s="13"/>
+      <c r="AY41" s="13"/>
+    </row>
+    <row r="42" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G42" s="10"/>
+      <c r="H42" s="15"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="12"/>
+      <c r="Q42" s="15"/>
+      <c r="R42" s="15"/>
+      <c r="S42" s="15"/>
+      <c r="T42" s="15"/>
+      <c r="X42" s="12"/>
+      <c r="Y42" s="8"/>
+      <c r="Z42" s="8"/>
+      <c r="AT42" s="13"/>
+      <c r="AV42" s="13"/>
+      <c r="AW42" s="13"/>
+      <c r="AX42" s="13"/>
+      <c r="AY42" s="13"/>
+    </row>
+    <row r="43" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G43" s="10"/>
+      <c r="H43" s="15"/>
+      <c r="O43" s="10"/>
+      <c r="P43" s="12"/>
+      <c r="Q43" s="15"/>
+      <c r="R43" s="15"/>
+      <c r="S43" s="15"/>
+      <c r="T43" s="15"/>
+      <c r="X43" s="12"/>
+      <c r="Y43" s="8"/>
+      <c r="Z43" s="8"/>
+      <c r="AT43" s="13"/>
+      <c r="AV43" s="13"/>
+      <c r="AW43" s="13"/>
+      <c r="AX43" s="13"/>
+      <c r="AY43" s="13"/>
+    </row>
+    <row r="44" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G44" s="10"/>
+      <c r="H44" s="15"/>
+      <c r="O44" s="10"/>
+      <c r="P44" s="12"/>
+      <c r="Q44" s="15"/>
+      <c r="R44" s="15"/>
+      <c r="S44" s="15"/>
+      <c r="T44" s="15"/>
+      <c r="X44" s="12"/>
+      <c r="Y44" s="8"/>
+      <c r="Z44" s="8"/>
+      <c r="AT44" s="13"/>
+      <c r="AV44" s="13"/>
+      <c r="AW44" s="13"/>
+      <c r="AX44" s="13"/>
+      <c r="AY44" s="13"/>
+    </row>
+    <row r="45" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G45" s="10"/>
+      <c r="H45" s="15"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="12"/>
+      <c r="Q45" s="15"/>
+      <c r="R45" s="15"/>
+      <c r="S45" s="15"/>
+      <c r="T45" s="15"/>
+      <c r="X45" s="12"/>
+      <c r="Y45" s="8"/>
+      <c r="Z45" s="8"/>
+      <c r="AT45" s="13"/>
+      <c r="AV45" s="13"/>
+      <c r="AW45" s="13"/>
+      <c r="AX45" s="13"/>
+      <c r="AY45" s="13"/>
+    </row>
+    <row r="46" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G46" s="10"/>
+      <c r="H46" s="15"/>
+      <c r="O46" s="10"/>
+      <c r="P46" s="12"/>
+      <c r="Q46" s="15"/>
+      <c r="R46" s="15"/>
+      <c r="S46" s="15"/>
+      <c r="T46" s="15"/>
+      <c r="X46" s="12"/>
+      <c r="Y46" s="8"/>
+      <c r="Z46" s="8"/>
+      <c r="AT46" s="13"/>
+      <c r="AV46" s="13"/>
+      <c r="AW46" s="13"/>
+      <c r="AX46" s="13"/>
+      <c r="AY46" s="13"/>
+    </row>
+    <row r="47" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G47" s="10"/>
+      <c r="H47" s="15"/>
+      <c r="O47" s="10"/>
+      <c r="P47" s="12"/>
+      <c r="Q47" s="15"/>
+      <c r="R47" s="15"/>
+      <c r="S47" s="15"/>
+      <c r="T47" s="15"/>
+      <c r="X47" s="12"/>
+      <c r="Y47" s="8"/>
+      <c r="Z47" s="8"/>
+      <c r="AT47" s="13"/>
+      <c r="AV47" s="13"/>
+      <c r="AW47" s="13"/>
+      <c r="AX47" s="13"/>
+      <c r="AY47" s="13"/>
+    </row>
+    <row r="48" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G48" s="10"/>
+      <c r="H48" s="15"/>
+      <c r="O48" s="10"/>
+      <c r="P48" s="12"/>
+      <c r="Q48" s="15"/>
+      <c r="R48" s="15"/>
+      <c r="S48" s="15"/>
+      <c r="T48" s="15"/>
+      <c r="X48" s="12"/>
+      <c r="Y48" s="8"/>
+      <c r="Z48" s="8"/>
+      <c r="AT48" s="13"/>
+      <c r="AV48" s="13"/>
+      <c r="AW48" s="13"/>
+      <c r="AX48" s="13"/>
+      <c r="AY48" s="13"/>
+    </row>
+    <row r="49" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G49" s="10"/>
+      <c r="H49" s="15"/>
+      <c r="O49" s="10"/>
+      <c r="P49" s="12"/>
+      <c r="Q49" s="15"/>
+      <c r="R49" s="15"/>
+      <c r="S49" s="15"/>
+      <c r="T49" s="15"/>
+      <c r="X49" s="12"/>
+      <c r="Y49" s="8"/>
+      <c r="Z49" s="8"/>
+      <c r="AT49" s="13"/>
+      <c r="AV49" s="13"/>
+      <c r="AW49" s="13"/>
+      <c r="AX49" s="13"/>
+      <c r="AY49" s="13"/>
+    </row>
+    <row r="50" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G50" s="10"/>
+      <c r="H50" s="15"/>
+      <c r="O50" s="10"/>
+      <c r="P50" s="12"/>
+      <c r="Q50" s="15"/>
+      <c r="R50" s="15"/>
+      <c r="S50" s="15"/>
+      <c r="T50" s="15"/>
+      <c r="X50" s="12"/>
+      <c r="Y50" s="8"/>
+      <c r="Z50" s="8"/>
+      <c r="AT50" s="13"/>
+      <c r="AV50" s="13"/>
+      <c r="AW50" s="13"/>
+      <c r="AX50" s="13"/>
+      <c r="AY50" s="13"/>
+    </row>
+    <row r="51" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G51" s="10"/>
+      <c r="H51" s="15"/>
+      <c r="O51" s="10"/>
+      <c r="P51" s="12"/>
+      <c r="Q51" s="15"/>
+      <c r="R51" s="15"/>
+      <c r="S51" s="15"/>
+      <c r="T51" s="15"/>
+      <c r="X51" s="12"/>
+      <c r="Y51" s="8"/>
+      <c r="Z51" s="8"/>
+      <c r="AT51" s="13"/>
+      <c r="AV51" s="13"/>
+      <c r="AW51" s="13"/>
+      <c r="AX51" s="13"/>
+      <c r="AY51" s="13"/>
+    </row>
+    <row r="52" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G52" s="10"/>
+      <c r="H52" s="15"/>
+      <c r="O52" s="10"/>
+      <c r="P52" s="12"/>
+      <c r="Q52" s="15"/>
+      <c r="R52" s="15"/>
+      <c r="S52" s="15"/>
+      <c r="T52" s="15"/>
+      <c r="X52" s="12"/>
+      <c r="Y52" s="8"/>
+      <c r="Z52" s="8"/>
+      <c r="AT52" s="13"/>
+      <c r="AV52" s="13"/>
+      <c r="AW52" s="13"/>
+      <c r="AX52" s="13"/>
+      <c r="AY52" s="13"/>
+    </row>
+    <row r="53" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G53" s="10"/>
+      <c r="H53" s="15"/>
+      <c r="O53" s="10"/>
+      <c r="P53" s="12"/>
+      <c r="Q53" s="15"/>
+      <c r="R53" s="15"/>
+      <c r="S53" s="15"/>
+      <c r="T53" s="15"/>
+      <c r="X53" s="12"/>
+      <c r="Y53" s="8"/>
+      <c r="Z53" s="8"/>
+      <c r="AT53" s="13"/>
+      <c r="AV53" s="13"/>
+      <c r="AW53" s="13"/>
+      <c r="AX53" s="13"/>
+      <c r="AY53" s="13"/>
+    </row>
+    <row r="54" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G54" s="10"/>
+      <c r="H54" s="15"/>
+      <c r="O54" s="10"/>
+      <c r="P54" s="12"/>
+      <c r="Q54" s="15"/>
+      <c r="R54" s="15"/>
+      <c r="S54" s="15"/>
+      <c r="T54" s="15"/>
+      <c r="X54" s="12"/>
+      <c r="Y54" s="8"/>
+      <c r="Z54" s="8"/>
+      <c r="AT54" s="13"/>
+      <c r="AV54" s="13"/>
+      <c r="AW54" s="13"/>
+      <c r="AX54" s="13"/>
+      <c r="AY54" s="13"/>
+    </row>
+    <row r="55" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G55" s="10"/>
+      <c r="H55" s="15"/>
+      <c r="O55" s="10"/>
+      <c r="P55" s="12"/>
+      <c r="Q55" s="15"/>
+      <c r="R55" s="15"/>
+      <c r="S55" s="15"/>
+      <c r="T55" s="15"/>
+      <c r="X55" s="12"/>
+      <c r="Y55" s="8"/>
+      <c r="Z55" s="8"/>
+      <c r="AT55" s="13"/>
+      <c r="AV55" s="13"/>
+      <c r="AW55" s="13"/>
+      <c r="AX55" s="13"/>
+      <c r="AY55" s="13"/>
+    </row>
+    <row r="56" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G56" s="10"/>
+      <c r="H56" s="15"/>
+      <c r="O56" s="10"/>
+      <c r="P56" s="12"/>
+      <c r="Q56" s="15"/>
+      <c r="R56" s="15"/>
+      <c r="S56" s="15"/>
+      <c r="T56" s="15"/>
+      <c r="X56" s="12"/>
+      <c r="Y56" s="8"/>
+      <c r="Z56" s="8"/>
+      <c r="AT56" s="13"/>
+      <c r="AV56" s="13"/>
+      <c r="AW56" s="13"/>
+      <c r="AX56" s="13"/>
+      <c r="AY56" s="13"/>
+    </row>
+    <row r="57" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G57" s="10"/>
+      <c r="H57" s="15"/>
+      <c r="O57" s="10"/>
+      <c r="P57" s="12"/>
+      <c r="Q57" s="15"/>
+      <c r="R57" s="15"/>
+      <c r="S57" s="15"/>
+      <c r="T57" s="15"/>
+      <c r="X57" s="12"/>
+      <c r="Y57" s="8"/>
+      <c r="Z57" s="8"/>
+      <c r="AT57" s="13"/>
+      <c r="AV57" s="13"/>
+      <c r="AW57" s="13"/>
+      <c r="AX57" s="13"/>
+      <c r="AY57" s="13"/>
+    </row>
+    <row r="58" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G58" s="10"/>
+      <c r="H58" s="15"/>
+      <c r="O58" s="10"/>
+      <c r="P58" s="12"/>
+      <c r="Q58" s="15"/>
+      <c r="R58" s="15"/>
+      <c r="S58" s="15"/>
+      <c r="T58" s="15"/>
+      <c r="X58" s="12"/>
+      <c r="Y58" s="8"/>
+      <c r="Z58" s="8"/>
+      <c r="AT58" s="13"/>
+      <c r="AV58" s="13"/>
+      <c r="AW58" s="13"/>
+      <c r="AX58" s="13"/>
+      <c r="AY58" s="13"/>
+    </row>
+    <row r="59" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G59" s="10"/>
+      <c r="H59" s="15"/>
+      <c r="O59" s="10"/>
+      <c r="P59" s="12"/>
+      <c r="Q59" s="15"/>
+      <c r="R59" s="15"/>
+      <c r="S59" s="15"/>
+      <c r="T59" s="15"/>
+      <c r="X59" s="12"/>
+      <c r="Y59" s="8"/>
+      <c r="Z59" s="8"/>
+      <c r="AT59" s="13"/>
+      <c r="AV59" s="13"/>
+      <c r="AW59" s="13"/>
+      <c r="AX59" s="13"/>
+      <c r="AY59" s="13"/>
+    </row>
+    <row r="60" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G60" s="10"/>
+      <c r="H60" s="15"/>
+      <c r="O60" s="10"/>
+      <c r="P60" s="12"/>
+      <c r="Q60" s="15"/>
+      <c r="R60" s="15"/>
+      <c r="S60" s="15"/>
+      <c r="T60" s="15"/>
+      <c r="X60" s="12"/>
+      <c r="Y60" s="8"/>
+      <c r="Z60" s="8"/>
+      <c r="AT60" s="13"/>
+      <c r="AV60" s="13"/>
+      <c r="AW60" s="13"/>
+      <c r="AX60" s="13"/>
+      <c r="AY60" s="13"/>
+    </row>
+    <row r="61" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G61" s="10"/>
+      <c r="H61" s="15"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="12"/>
+      <c r="Q61" s="15"/>
+      <c r="R61" s="15"/>
+      <c r="S61" s="15"/>
+      <c r="T61" s="15"/>
+      <c r="X61" s="12"/>
+      <c r="Y61" s="8"/>
+      <c r="Z61" s="8"/>
+      <c r="AT61" s="13"/>
+      <c r="AV61" s="13"/>
+      <c r="AW61" s="13"/>
+      <c r="AX61" s="13"/>
+      <c r="AY61" s="13"/>
+    </row>
+    <row r="62" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G62" s="10"/>
+      <c r="H62" s="15"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="12"/>
+      <c r="Q62" s="15"/>
+      <c r="R62" s="15"/>
+      <c r="S62" s="15"/>
+      <c r="T62" s="15"/>
+      <c r="X62" s="12"/>
+      <c r="Y62" s="8"/>
+      <c r="Z62" s="8"/>
+      <c r="AT62" s="13"/>
+      <c r="AV62" s="13"/>
+      <c r="AW62" s="13"/>
+      <c r="AX62" s="13"/>
+      <c r="AY62" s="13"/>
+    </row>
+    <row r="63" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G63" s="10"/>
+      <c r="H63" s="15"/>
+      <c r="O63" s="10"/>
+      <c r="P63" s="12"/>
+      <c r="Q63" s="15"/>
+      <c r="R63" s="15"/>
+      <c r="S63" s="15"/>
+      <c r="T63" s="15"/>
+      <c r="X63" s="12"/>
+      <c r="Y63" s="8"/>
+      <c r="Z63" s="8"/>
+      <c r="AT63" s="13"/>
+      <c r="AV63" s="13"/>
+      <c r="AW63" s="13"/>
+      <c r="AX63" s="13"/>
+      <c r="AY63" s="13"/>
+    </row>
+    <row r="64" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G64" s="10"/>
+      <c r="H64" s="15"/>
+      <c r="O64" s="10"/>
+      <c r="P64" s="12"/>
+      <c r="Q64" s="15"/>
+      <c r="R64" s="15"/>
+      <c r="S64" s="15"/>
+      <c r="T64" s="15"/>
+      <c r="X64" s="12"/>
+      <c r="Y64" s="8"/>
+      <c r="Z64" s="8"/>
+      <c r="AT64" s="13"/>
+      <c r="AV64" s="13"/>
+      <c r="AW64" s="13"/>
+      <c r="AX64" s="13"/>
+      <c r="AY64" s="13"/>
+    </row>
+    <row r="65" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G65" s="10"/>
+      <c r="H65" s="15"/>
+      <c r="O65" s="10"/>
+      <c r="P65" s="12"/>
+      <c r="Q65" s="15"/>
+      <c r="R65" s="15"/>
+      <c r="S65" s="15"/>
+      <c r="T65" s="15"/>
+      <c r="X65" s="12"/>
+      <c r="Y65" s="8"/>
+      <c r="Z65" s="8"/>
+      <c r="AT65" s="13"/>
+      <c r="AV65" s="13"/>
+      <c r="AW65" s="13"/>
+      <c r="AX65" s="13"/>
+      <c r="AY65" s="13"/>
+    </row>
+    <row r="66" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G66" s="10"/>
+      <c r="H66" s="15"/>
+      <c r="O66" s="10"/>
+      <c r="P66" s="12"/>
+      <c r="Q66" s="15"/>
+      <c r="R66" s="15"/>
+      <c r="S66" s="15"/>
+      <c r="T66" s="15"/>
+      <c r="X66" s="12"/>
+      <c r="Y66" s="8"/>
+      <c r="Z66" s="8"/>
+      <c r="AT66" s="13"/>
+      <c r="AV66" s="13"/>
+      <c r="AW66" s="13"/>
+      <c r="AX66" s="13"/>
+      <c r="AY66" s="13"/>
+    </row>
+    <row r="67" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G67" s="10"/>
+      <c r="H67" s="15"/>
+      <c r="O67" s="10"/>
+      <c r="P67" s="12"/>
+      <c r="Q67" s="15"/>
+      <c r="R67" s="15"/>
+      <c r="S67" s="15"/>
+      <c r="T67" s="15"/>
+      <c r="X67" s="12"/>
+      <c r="Y67" s="8"/>
+      <c r="Z67" s="8"/>
+      <c r="AT67" s="13"/>
+      <c r="AV67" s="13"/>
+      <c r="AW67" s="13"/>
+      <c r="AX67" s="13"/>
+      <c r="AY67" s="13"/>
+    </row>
+    <row r="68" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G68" s="10"/>
+      <c r="H68" s="15"/>
+      <c r="O68" s="10"/>
+      <c r="P68" s="12"/>
+      <c r="Q68" s="15"/>
+      <c r="R68" s="15"/>
+      <c r="S68" s="15"/>
+      <c r="T68" s="15"/>
+      <c r="X68" s="12"/>
+      <c r="Y68" s="8"/>
+      <c r="Z68" s="8"/>
+      <c r="AT68" s="13"/>
+      <c r="AV68" s="13"/>
+      <c r="AW68" s="13"/>
+      <c r="AX68" s="13"/>
+      <c r="AY68" s="13"/>
+    </row>
+    <row r="69" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G69" s="10"/>
+      <c r="H69" s="15"/>
+      <c r="O69" s="10"/>
+      <c r="P69" s="12"/>
+      <c r="Q69" s="15"/>
+      <c r="R69" s="15"/>
+      <c r="S69" s="15"/>
+      <c r="T69" s="15"/>
+      <c r="X69" s="12"/>
+      <c r="Y69" s="8"/>
+      <c r="Z69" s="8"/>
+      <c r="AT69" s="13"/>
+      <c r="AV69" s="13"/>
+      <c r="AW69" s="13"/>
+      <c r="AX69" s="13"/>
+      <c r="AY69" s="13"/>
+    </row>
+    <row r="70" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G70" s="10"/>
+      <c r="H70" s="15"/>
+      <c r="O70" s="10"/>
+      <c r="P70" s="12"/>
+      <c r="Q70" s="15"/>
+      <c r="R70" s="15"/>
+      <c r="S70" s="15"/>
+      <c r="T70" s="15"/>
+      <c r="X70" s="12"/>
+      <c r="Y70" s="8"/>
+      <c r="Z70" s="8"/>
+      <c r="AT70" s="13"/>
+      <c r="AV70" s="13"/>
+      <c r="AW70" s="13"/>
+      <c r="AX70" s="13"/>
+      <c r="AY70" s="13"/>
+    </row>
+    <row r="71" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G71" s="10"/>
+      <c r="H71" s="15"/>
+      <c r="O71" s="10"/>
+      <c r="P71" s="12"/>
+      <c r="Q71" s="15"/>
+      <c r="R71" s="15"/>
+      <c r="S71" s="15"/>
+      <c r="T71" s="15"/>
+      <c r="X71" s="12"/>
+      <c r="Y71" s="8"/>
+      <c r="Z71" s="8"/>
+      <c r="AT71" s="13"/>
+      <c r="AV71" s="13"/>
+      <c r="AW71" s="13"/>
+      <c r="AX71" s="13"/>
+      <c r="AY71" s="13"/>
+    </row>
+    <row r="72" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G72" s="10"/>
+      <c r="H72" s="15"/>
+      <c r="O72" s="10"/>
+      <c r="P72" s="12"/>
+      <c r="Q72" s="15"/>
+      <c r="R72" s="15"/>
+      <c r="S72" s="15"/>
+      <c r="T72" s="15"/>
+      <c r="X72" s="12"/>
+      <c r="Y72" s="8"/>
+      <c r="Z72" s="8"/>
+      <c r="AT72" s="13"/>
+      <c r="AV72" s="13"/>
+      <c r="AW72" s="13"/>
+      <c r="AX72" s="13"/>
+      <c r="AY72" s="13"/>
+    </row>
+    <row r="73" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G73" s="10"/>
+      <c r="H73" s="15"/>
+      <c r="O73" s="10"/>
+      <c r="P73" s="12"/>
+      <c r="Q73" s="15"/>
+      <c r="R73" s="15"/>
+      <c r="S73" s="15"/>
+      <c r="T73" s="15"/>
+      <c r="X73" s="12"/>
+      <c r="Y73" s="8"/>
+      <c r="Z73" s="8"/>
+      <c r="AT73" s="13"/>
+      <c r="AV73" s="13"/>
+      <c r="AW73" s="13"/>
+      <c r="AX73" s="13"/>
+      <c r="AY73" s="13"/>
+    </row>
+    <row r="74" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G74" s="10"/>
+      <c r="H74" s="15"/>
+      <c r="O74" s="10"/>
+      <c r="P74" s="12"/>
+      <c r="Q74" s="15"/>
+      <c r="R74" s="15"/>
+      <c r="S74" s="15"/>
+      <c r="T74" s="15"/>
+      <c r="X74" s="12"/>
+      <c r="Y74" s="8"/>
+      <c r="Z74" s="8"/>
+      <c r="AT74" s="13"/>
+      <c r="AV74" s="13"/>
+      <c r="AW74" s="13"/>
+      <c r="AX74" s="13"/>
+      <c r="AY74" s="13"/>
+    </row>
+    <row r="75" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G75" s="10"/>
+      <c r="H75" s="15"/>
+      <c r="O75" s="10"/>
+      <c r="P75" s="12"/>
+      <c r="Q75" s="15"/>
+      <c r="R75" s="15"/>
+      <c r="S75" s="15"/>
+      <c r="T75" s="15"/>
+      <c r="X75" s="12"/>
+      <c r="Y75" s="8"/>
+      <c r="Z75" s="8"/>
+      <c r="AT75" s="13"/>
+      <c r="AV75" s="13"/>
+      <c r="AW75" s="13"/>
+      <c r="AX75" s="13"/>
+      <c r="AY75" s="13"/>
+    </row>
+    <row r="76" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G76" s="10"/>
+      <c r="H76" s="15"/>
+      <c r="O76" s="10"/>
+      <c r="P76" s="12"/>
+      <c r="Q76" s="15"/>
+      <c r="R76" s="15"/>
+      <c r="S76" s="15"/>
+      <c r="T76" s="15"/>
+      <c r="X76" s="12"/>
+      <c r="Y76" s="8"/>
+      <c r="Z76" s="8"/>
+      <c r="AT76" s="13"/>
+      <c r="AV76" s="13"/>
+      <c r="AW76" s="13"/>
+      <c r="AX76" s="13"/>
+      <c r="AY76" s="13"/>
+    </row>
+    <row r="77" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G77" s="10"/>
+      <c r="H77" s="15"/>
+      <c r="O77" s="10"/>
+      <c r="P77" s="12"/>
+      <c r="Q77" s="15"/>
+      <c r="R77" s="15"/>
+      <c r="S77" s="15"/>
+      <c r="T77" s="15"/>
+      <c r="X77" s="12"/>
+      <c r="Y77" s="8"/>
+      <c r="Z77" s="8"/>
+      <c r="AT77" s="13"/>
+      <c r="AV77" s="13"/>
+      <c r="AW77" s="13"/>
+      <c r="AX77" s="13"/>
+      <c r="AY77" s="13"/>
+    </row>
+    <row r="78" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G78" s="10"/>
+      <c r="H78" s="15"/>
+      <c r="O78" s="10"/>
+      <c r="P78" s="12"/>
+      <c r="Q78" s="15"/>
+      <c r="R78" s="15"/>
+      <c r="S78" s="15"/>
+      <c r="T78" s="15"/>
+      <c r="X78" s="12"/>
+      <c r="Y78" s="8"/>
+      <c r="Z78" s="8"/>
+      <c r="AT78" s="13"/>
+      <c r="AV78" s="13"/>
+      <c r="AW78" s="13"/>
+      <c r="AX78" s="13"/>
+      <c r="AY78" s="13"/>
+    </row>
+    <row r="79" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G79" s="10"/>
+      <c r="H79" s="15"/>
+      <c r="O79" s="10"/>
+      <c r="P79" s="12"/>
+      <c r="Q79" s="15"/>
+      <c r="R79" s="15"/>
+      <c r="S79" s="15"/>
+      <c r="T79" s="15"/>
+      <c r="X79" s="12"/>
+      <c r="Y79" s="8"/>
+      <c r="Z79" s="8"/>
+      <c r="AT79" s="13"/>
+      <c r="AV79" s="13"/>
+      <c r="AW79" s="13"/>
+      <c r="AX79" s="13"/>
+      <c r="AY79" s="13"/>
+    </row>
+    <row r="80" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G80" s="10"/>
+      <c r="H80" s="15"/>
+      <c r="O80" s="10"/>
+      <c r="P80" s="12"/>
+      <c r="Q80" s="15"/>
+      <c r="R80" s="15"/>
+      <c r="S80" s="15"/>
+      <c r="T80" s="15"/>
+      <c r="X80" s="12"/>
+      <c r="Y80" s="8"/>
+      <c r="Z80" s="8"/>
+      <c r="AT80" s="13"/>
+      <c r="AV80" s="13"/>
+      <c r="AW80" s="13"/>
+      <c r="AX80" s="13"/>
+      <c r="AY80" s="13"/>
+    </row>
+    <row r="81" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G81" s="10"/>
+      <c r="H81" s="15"/>
+      <c r="O81" s="10"/>
+      <c r="P81" s="12"/>
+      <c r="Q81" s="15"/>
+      <c r="R81" s="15"/>
+      <c r="S81" s="15"/>
+      <c r="T81" s="15"/>
+      <c r="X81" s="12"/>
+      <c r="Y81" s="8"/>
+      <c r="Z81" s="8"/>
+      <c r="AT81" s="13"/>
+      <c r="AV81" s="13"/>
+      <c r="AW81" s="13"/>
+      <c r="AX81" s="13"/>
+      <c r="AY81" s="13"/>
+    </row>
+    <row r="82" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G82" s="10"/>
+      <c r="H82" s="15"/>
+      <c r="O82" s="10"/>
+      <c r="P82" s="12"/>
+      <c r="Q82" s="15"/>
+      <c r="R82" s="15"/>
+      <c r="S82" s="15"/>
+      <c r="T82" s="15"/>
+      <c r="X82" s="12"/>
+      <c r="Y82" s="8"/>
+      <c r="Z82" s="8"/>
+      <c r="AT82" s="13"/>
+      <c r="AV82" s="13"/>
+      <c r="AW82" s="13"/>
+      <c r="AX82" s="13"/>
+      <c r="AY82" s="13"/>
+    </row>
+    <row r="83" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G83" s="10"/>
+      <c r="H83" s="15"/>
+      <c r="O83" s="10"/>
+      <c r="P83" s="12"/>
+      <c r="Q83" s="15"/>
+      <c r="R83" s="15"/>
+      <c r="S83" s="15"/>
+      <c r="T83" s="15"/>
+      <c r="X83" s="12"/>
+      <c r="Y83" s="8"/>
+      <c r="Z83" s="8"/>
+      <c r="AT83" s="13"/>
+      <c r="AV83" s="13"/>
+      <c r="AW83" s="13"/>
+      <c r="AX83" s="13"/>
+      <c r="AY83" s="13"/>
+    </row>
+    <row r="84" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G84" s="10"/>
+      <c r="H84" s="15"/>
+      <c r="O84" s="10"/>
+      <c r="P84" s="12"/>
+      <c r="Q84" s="15"/>
+      <c r="R84" s="15"/>
+      <c r="S84" s="15"/>
+      <c r="T84" s="15"/>
+      <c r="X84" s="12"/>
+      <c r="Y84" s="8"/>
+      <c r="Z84" s="8"/>
+      <c r="AT84" s="13"/>
+      <c r="AV84" s="13"/>
+      <c r="AW84" s="13"/>
+      <c r="AX84" s="13"/>
+      <c r="AY84" s="13"/>
+    </row>
+    <row r="85" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G85" s="10"/>
+      <c r="H85" s="15"/>
+      <c r="O85" s="10"/>
+      <c r="P85" s="12"/>
+      <c r="Q85" s="15"/>
+      <c r="R85" s="15"/>
+      <c r="S85" s="15"/>
+      <c r="T85" s="15"/>
+      <c r="X85" s="12"/>
+      <c r="Y85" s="8"/>
+      <c r="Z85" s="8"/>
+      <c r="AT85" s="13"/>
+      <c r="AV85" s="13"/>
+      <c r="AW85" s="13"/>
+      <c r="AX85" s="13"/>
+      <c r="AY85" s="13"/>
+    </row>
+    <row r="86" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G86" s="10"/>
+      <c r="H86" s="15"/>
+      <c r="O86" s="10"/>
+      <c r="P86" s="12"/>
+      <c r="Q86" s="15"/>
+      <c r="R86" s="15"/>
+      <c r="S86" s="15"/>
+      <c r="T86" s="15"/>
+      <c r="X86" s="12"/>
+      <c r="Y86" s="8"/>
+      <c r="Z86" s="8"/>
+      <c r="AT86" s="13"/>
+      <c r="AV86" s="13"/>
+      <c r="AW86" s="13"/>
+      <c r="AX86" s="13"/>
+      <c r="AY86" s="13"/>
+    </row>
+    <row r="87" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G87" s="10"/>
+      <c r="H87" s="15"/>
+      <c r="O87" s="10"/>
+      <c r="P87" s="12"/>
+      <c r="Q87" s="15"/>
+      <c r="R87" s="15"/>
+      <c r="S87" s="15"/>
+      <c r="T87" s="15"/>
+      <c r="X87" s="12"/>
+      <c r="Y87" s="8"/>
+      <c r="Z87" s="8"/>
+      <c r="AT87" s="13"/>
+      <c r="AV87" s="13"/>
+      <c r="AW87" s="13"/>
+      <c r="AX87" s="13"/>
+      <c r="AY87" s="13"/>
+    </row>
+    <row r="88" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G88" s="10"/>
+      <c r="H88" s="15"/>
+      <c r="O88" s="10"/>
+      <c r="P88" s="12"/>
+      <c r="Q88" s="15"/>
+      <c r="R88" s="15"/>
+      <c r="S88" s="15"/>
+      <c r="T88" s="15"/>
+      <c r="X88" s="12"/>
+      <c r="Y88" s="8"/>
+      <c r="Z88" s="8"/>
+      <c r="AT88" s="13"/>
+      <c r="AV88" s="13"/>
+      <c r="AW88" s="13"/>
+      <c r="AX88" s="13"/>
+      <c r="AY88" s="13"/>
+    </row>
+    <row r="89" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G89" s="10"/>
+      <c r="H89" s="15"/>
+      <c r="O89" s="10"/>
+      <c r="P89" s="12"/>
+      <c r="Q89" s="15"/>
+      <c r="R89" s="15"/>
+      <c r="S89" s="15"/>
+      <c r="T89" s="15"/>
+      <c r="X89" s="12"/>
+      <c r="Y89" s="8"/>
+      <c r="Z89" s="8"/>
+      <c r="AT89" s="13"/>
+      <c r="AV89" s="13"/>
+      <c r="AW89" s="13"/>
+      <c r="AX89" s="13"/>
+      <c r="AY89" s="13"/>
+    </row>
+    <row r="90" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G90" s="10"/>
+      <c r="H90" s="15"/>
+      <c r="O90" s="10"/>
+      <c r="P90" s="12"/>
+      <c r="Q90" s="15"/>
+      <c r="R90" s="15"/>
+      <c r="S90" s="15"/>
+      <c r="T90" s="15"/>
+      <c r="X90" s="12"/>
+      <c r="Y90" s="8"/>
+      <c r="Z90" s="8"/>
+      <c r="AT90" s="13"/>
+      <c r="AV90" s="13"/>
+      <c r="AW90" s="13"/>
+      <c r="AX90" s="13"/>
+      <c r="AY90" s="13"/>
+    </row>
+    <row r="91" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G91" s="10"/>
+      <c r="H91" s="15"/>
+      <c r="O91" s="10"/>
+      <c r="P91" s="12"/>
+      <c r="Q91" s="15"/>
+      <c r="R91" s="15"/>
+      <c r="S91" s="15"/>
+      <c r="T91" s="15"/>
+      <c r="X91" s="12"/>
+      <c r="Y91" s="8"/>
+      <c r="Z91" s="8"/>
+      <c r="AT91" s="13"/>
+      <c r="AV91" s="13"/>
+      <c r="AW91" s="13"/>
+      <c r="AX91" s="13"/>
+      <c r="AY91" s="13"/>
+    </row>
+    <row r="92" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G92" s="10"/>
+      <c r="H92" s="15"/>
+      <c r="O92" s="10"/>
+      <c r="P92" s="12"/>
+      <c r="Q92" s="15"/>
+      <c r="R92" s="15"/>
+      <c r="S92" s="15"/>
+      <c r="T92" s="15"/>
+      <c r="X92" s="12"/>
+      <c r="Y92" s="8"/>
+      <c r="Z92" s="8"/>
+      <c r="AT92" s="13"/>
+      <c r="AV92" s="13"/>
+      <c r="AW92" s="13"/>
+      <c r="AX92" s="13"/>
+      <c r="AY92" s="13"/>
+    </row>
+    <row r="93" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G93" s="10"/>
+      <c r="H93" s="15"/>
+      <c r="O93" s="10"/>
+      <c r="P93" s="12"/>
+      <c r="Q93" s="15"/>
+      <c r="R93" s="15"/>
+      <c r="S93" s="15"/>
+      <c r="T93" s="15"/>
+      <c r="X93" s="12"/>
+      <c r="Y93" s="8"/>
+      <c r="Z93" s="8"/>
+      <c r="AT93" s="13"/>
+      <c r="AV93" s="13"/>
+      <c r="AW93" s="13"/>
+      <c r="AX93" s="13"/>
+      <c r="AY93" s="13"/>
+    </row>
+    <row r="94" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G94" s="10"/>
+      <c r="H94" s="15"/>
+      <c r="O94" s="10"/>
+      <c r="P94" s="12"/>
+      <c r="Q94" s="15"/>
+      <c r="R94" s="15"/>
+      <c r="S94" s="15"/>
+      <c r="T94" s="15"/>
+      <c r="X94" s="12"/>
+      <c r="Y94" s="8"/>
+      <c r="Z94" s="8"/>
+      <c r="AT94" s="13"/>
+      <c r="AV94" s="13"/>
+      <c r="AW94" s="13"/>
+      <c r="AX94" s="13"/>
+      <c r="AY94" s="13"/>
+    </row>
+    <row r="95" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G95" s="10"/>
+      <c r="H95" s="15"/>
+      <c r="O95" s="10"/>
+      <c r="P95" s="12"/>
+      <c r="Q95" s="15"/>
+      <c r="R95" s="15"/>
+      <c r="S95" s="15"/>
+      <c r="T95" s="15"/>
+      <c r="X95" s="12"/>
+      <c r="Y95" s="8"/>
+      <c r="Z95" s="8"/>
+      <c r="AT95" s="13"/>
+      <c r="AV95" s="13"/>
+      <c r="AW95" s="13"/>
+      <c r="AX95" s="13"/>
+      <c r="AY95" s="13"/>
+    </row>
+    <row r="96" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G96" s="10"/>
+      <c r="H96" s="15"/>
+      <c r="O96" s="10"/>
+      <c r="P96" s="12"/>
+      <c r="Q96" s="15"/>
+      <c r="R96" s="15"/>
+      <c r="S96" s="15"/>
+      <c r="T96" s="15"/>
+      <c r="X96" s="12"/>
+      <c r="Y96" s="8"/>
+      <c r="Z96" s="8"/>
+      <c r="AT96" s="13"/>
+      <c r="AV96" s="13"/>
+      <c r="AW96" s="13"/>
+      <c r="AX96" s="13"/>
+      <c r="AY96" s="13"/>
+    </row>
+    <row r="97" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G97" s="10"/>
+      <c r="H97" s="15"/>
+      <c r="O97" s="10"/>
+      <c r="P97" s="12"/>
+      <c r="Q97" s="15"/>
+      <c r="R97" s="15"/>
+      <c r="S97" s="15"/>
+      <c r="T97" s="15"/>
+      <c r="X97" s="12"/>
+      <c r="Y97" s="8"/>
+      <c r="Z97" s="8"/>
+      <c r="AT97" s="13"/>
+      <c r="AV97" s="13"/>
+      <c r="AW97" s="13"/>
+      <c r="AX97" s="13"/>
+      <c r="AY97" s="13"/>
+    </row>
+    <row r="98" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G98" s="10"/>
+      <c r="H98" s="15"/>
+      <c r="O98" s="10"/>
+      <c r="P98" s="12"/>
+      <c r="Q98" s="15"/>
+      <c r="R98" s="15"/>
+      <c r="S98" s="15"/>
+      <c r="T98" s="15"/>
+      <c r="X98" s="12"/>
+      <c r="Y98" s="8"/>
+      <c r="Z98" s="8"/>
+      <c r="AT98" s="13"/>
+      <c r="AV98" s="13"/>
+      <c r="AW98" s="13"/>
+      <c r="AX98" s="13"/>
+      <c r="AY98" s="13"/>
+    </row>
+    <row r="99" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G99" s="10"/>
+      <c r="H99" s="15"/>
+      <c r="O99" s="10"/>
+      <c r="P99" s="12"/>
+      <c r="Q99" s="15"/>
+      <c r="R99" s="15"/>
+      <c r="S99" s="15"/>
+      <c r="T99" s="15"/>
+      <c r="X99" s="12"/>
+      <c r="Y99" s="8"/>
+      <c r="Z99" s="8"/>
+      <c r="AT99" s="13"/>
+      <c r="AV99" s="13"/>
+      <c r="AW99" s="13"/>
+      <c r="AX99" s="13"/>
+      <c r="AY99" s="13"/>
+    </row>
+    <row r="100" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G100" s="10"/>
+      <c r="H100" s="15"/>
+      <c r="O100" s="10"/>
+      <c r="P100" s="12"/>
+      <c r="Q100" s="15"/>
+      <c r="R100" s="15"/>
+      <c r="S100" s="15"/>
+      <c r="T100" s="15"/>
+      <c r="X100" s="12"/>
+      <c r="Y100" s="8"/>
+      <c r="Z100" s="8"/>
+      <c r="AT100" s="13"/>
+      <c r="AV100" s="13"/>
+      <c r="AW100" s="13"/>
+      <c r="AX100" s="13"/>
+      <c r="AY100" s="13"/>
+    </row>
+    <row r="101" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G101" s="10"/>
+      <c r="H101" s="15"/>
+      <c r="O101" s="10"/>
+      <c r="P101" s="12"/>
+      <c r="Q101" s="15"/>
+      <c r="R101" s="15"/>
+      <c r="S101" s="15"/>
+      <c r="T101" s="15"/>
+      <c r="X101" s="12"/>
+      <c r="Y101" s="8"/>
+      <c r="Z101" s="8"/>
+      <c r="AT101" s="13"/>
+      <c r="AV101" s="13"/>
+      <c r="AW101" s="13"/>
+      <c r="AX101" s="13"/>
+      <c r="AY101" s="13"/>
+    </row>
+    <row r="102" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G102" s="10"/>
+      <c r="H102" s="15"/>
+      <c r="O102" s="10"/>
+      <c r="P102" s="12"/>
+      <c r="Q102" s="15"/>
+      <c r="R102" s="15"/>
+      <c r="S102" s="15"/>
+      <c r="T102" s="15"/>
+      <c r="X102" s="12"/>
+      <c r="Y102" s="8"/>
+      <c r="Z102" s="8"/>
+      <c r="AT102" s="13"/>
+      <c r="AV102" s="13"/>
+      <c r="AW102" s="13"/>
+      <c r="AX102" s="13"/>
+      <c r="AY102" s="13"/>
+    </row>
+    <row r="103" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G103" s="10"/>
+      <c r="H103" s="15"/>
+      <c r="O103" s="10"/>
+      <c r="P103" s="12"/>
+      <c r="Q103" s="15"/>
+      <c r="R103" s="15"/>
+      <c r="S103" s="15"/>
+      <c r="T103" s="15"/>
+      <c r="X103" s="12"/>
+      <c r="Y103" s="8"/>
+      <c r="Z103" s="8"/>
+      <c r="AT103" s="13"/>
+      <c r="AV103" s="13"/>
+      <c r="AW103" s="13"/>
+      <c r="AX103" s="13"/>
+      <c r="AY103" s="13"/>
+    </row>
+    <row r="104" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G104" s="10"/>
+      <c r="H104" s="15"/>
+      <c r="O104" s="10"/>
+      <c r="P104" s="12"/>
+      <c r="Q104" s="15"/>
+      <c r="R104" s="15"/>
+      <c r="S104" s="15"/>
+      <c r="T104" s="15"/>
+      <c r="X104" s="12"/>
+      <c r="Y104" s="8"/>
+      <c r="Z104" s="8"/>
+      <c r="AT104" s="13"/>
+      <c r="AV104" s="13"/>
+      <c r="AW104" s="13"/>
+      <c r="AX104" s="13"/>
+      <c r="AY104" s="13"/>
+    </row>
+    <row r="105" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G105" s="10"/>
+      <c r="H105" s="15"/>
+      <c r="O105" s="10"/>
+      <c r="P105" s="12"/>
+      <c r="Q105" s="15"/>
+      <c r="R105" s="15"/>
+      <c r="S105" s="15"/>
+      <c r="T105" s="15"/>
+      <c r="X105" s="12"/>
+      <c r="Y105" s="8"/>
+      <c r="Z105" s="8"/>
+      <c r="AT105" s="13"/>
+      <c r="AV105" s="13"/>
+      <c r="AW105" s="13"/>
+      <c r="AX105" s="13"/>
+      <c r="AY105" s="13"/>
+    </row>
+    <row r="106" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G106" s="10"/>
+      <c r="H106" s="15"/>
+      <c r="O106" s="10"/>
+      <c r="P106" s="12"/>
+      <c r="Q106" s="15"/>
+      <c r="R106" s="15"/>
+      <c r="S106" s="15"/>
+      <c r="T106" s="15"/>
+      <c r="X106" s="12"/>
+      <c r="Y106" s="8"/>
+      <c r="Z106" s="8"/>
+      <c r="AT106" s="13"/>
+      <c r="AV106" s="13"/>
+      <c r="AW106" s="13"/>
+      <c r="AX106" s="13"/>
+      <c r="AY106" s="13"/>
+    </row>
+    <row r="107" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G107" s="10"/>
+      <c r="H107" s="15"/>
+      <c r="O107" s="10"/>
+      <c r="P107" s="12"/>
+      <c r="Q107" s="15"/>
+      <c r="R107" s="15"/>
+      <c r="S107" s="15"/>
+      <c r="T107" s="15"/>
+      <c r="X107" s="12"/>
+      <c r="Y107" s="8"/>
+      <c r="Z107" s="8"/>
+      <c r="AT107" s="13"/>
+      <c r="AV107" s="13"/>
+      <c r="AW107" s="13"/>
+      <c r="AX107" s="13"/>
+      <c r="AY107" s="13"/>
+    </row>
+    <row r="108" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G108" s="10"/>
+      <c r="H108" s="15"/>
+      <c r="O108" s="10"/>
+      <c r="P108" s="12"/>
+      <c r="Q108" s="15"/>
+      <c r="R108" s="15"/>
+      <c r="S108" s="15"/>
+      <c r="T108" s="15"/>
+      <c r="X108" s="12"/>
+      <c r="Y108" s="8"/>
+      <c r="Z108" s="8"/>
+      <c r="AT108" s="13"/>
+      <c r="AV108" s="13"/>
+      <c r="AW108" s="13"/>
+      <c r="AX108" s="13"/>
+      <c r="AY108" s="13"/>
+    </row>
+    <row r="109" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G109" s="10"/>
+      <c r="H109" s="15"/>
+      <c r="O109" s="10"/>
+      <c r="P109" s="12"/>
+      <c r="Q109" s="15"/>
+      <c r="R109" s="15"/>
+      <c r="S109" s="15"/>
+      <c r="T109" s="15"/>
+      <c r="X109" s="12"/>
+      <c r="Y109" s="8"/>
+      <c r="Z109" s="8"/>
+      <c r="AT109" s="13"/>
+      <c r="AV109" s="13"/>
+      <c r="AW109" s="13"/>
+      <c r="AX109" s="13"/>
+      <c r="AY109" s="13"/>
+    </row>
+    <row r="110" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G110" s="10"/>
+      <c r="H110" s="15"/>
+      <c r="O110" s="10"/>
+      <c r="P110" s="12"/>
+      <c r="Q110" s="15"/>
+      <c r="R110" s="15"/>
+      <c r="S110" s="15"/>
+      <c r="T110" s="15"/>
+      <c r="X110" s="12"/>
+      <c r="Y110" s="8"/>
+      <c r="Z110" s="8"/>
+      <c r="AT110" s="13"/>
+      <c r="AV110" s="13"/>
+      <c r="AW110" s="13"/>
+      <c r="AX110" s="13"/>
+      <c r="AY110" s="13"/>
+    </row>
+    <row r="111" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G111" s="10"/>
+      <c r="H111" s="15"/>
+      <c r="O111" s="10"/>
+      <c r="P111" s="12"/>
+      <c r="Q111" s="15"/>
+      <c r="R111" s="15"/>
+      <c r="S111" s="15"/>
+      <c r="T111" s="15"/>
+      <c r="X111" s="12"/>
+      <c r="Y111" s="8"/>
+      <c r="Z111" s="8"/>
+      <c r="AT111" s="13"/>
+      <c r="AV111" s="13"/>
+      <c r="AW111" s="13"/>
+      <c r="AX111" s="13"/>
+      <c r="AY111" s="13"/>
+    </row>
+    <row r="112" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G112" s="10"/>
+      <c r="H112" s="15"/>
+      <c r="O112" s="10"/>
+      <c r="P112" s="12"/>
+      <c r="Q112" s="15"/>
+      <c r="R112" s="15"/>
+      <c r="S112" s="15"/>
+      <c r="T112" s="15"/>
+      <c r="X112" s="12"/>
+      <c r="Y112" s="8"/>
+      <c r="Z112" s="8"/>
+      <c r="AT112" s="13"/>
+      <c r="AV112" s="13"/>
+      <c r="AW112" s="13"/>
+      <c r="AX112" s="13"/>
+      <c r="AY112" s="13"/>
+    </row>
+    <row r="113" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G113" s="10"/>
+      <c r="H113" s="15"/>
+      <c r="O113" s="10"/>
+      <c r="P113" s="12"/>
+      <c r="Q113" s="15"/>
+      <c r="R113" s="15"/>
+      <c r="S113" s="15"/>
+      <c r="T113" s="15"/>
+      <c r="X113" s="12"/>
+      <c r="Y113" s="8"/>
+      <c r="Z113" s="8"/>
+      <c r="AT113" s="13"/>
+      <c r="AV113" s="13"/>
+      <c r="AW113" s="13"/>
+      <c r="AX113" s="13"/>
+      <c r="AY113" s="13"/>
+    </row>
+    <row r="114" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G114" s="10"/>
+      <c r="H114" s="15"/>
+      <c r="O114" s="10"/>
+      <c r="P114" s="12"/>
+      <c r="Q114" s="15"/>
+      <c r="R114" s="15"/>
+      <c r="S114" s="15"/>
+      <c r="T114" s="15"/>
+      <c r="X114" s="12"/>
+      <c r="Y114" s="8"/>
+      <c r="Z114" s="8"/>
+      <c r="AT114" s="13"/>
+      <c r="AV114" s="13"/>
+      <c r="AW114" s="13"/>
+      <c r="AX114" s="13"/>
+      <c r="AY114" s="13"/>
+    </row>
+    <row r="115" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G115" s="10"/>
+      <c r="H115" s="15"/>
+      <c r="O115" s="10"/>
+      <c r="P115" s="12"/>
+      <c r="Q115" s="15"/>
+      <c r="R115" s="15"/>
+      <c r="S115" s="15"/>
+      <c r="T115" s="15"/>
+      <c r="X115" s="12"/>
+      <c r="Y115" s="8"/>
+      <c r="Z115" s="8"/>
+      <c r="AT115" s="13"/>
+      <c r="AV115" s="13"/>
+      <c r="AW115" s="13"/>
+      <c r="AX115" s="13"/>
+      <c r="AY115" s="13"/>
+    </row>
+    <row r="116" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G116" s="10"/>
+      <c r="H116" s="15"/>
+      <c r="O116" s="10"/>
+      <c r="P116" s="12"/>
+      <c r="Q116" s="15"/>
+      <c r="R116" s="15"/>
+      <c r="S116" s="15"/>
+      <c r="T116" s="15"/>
+      <c r="X116" s="12"/>
+      <c r="Y116" s="8"/>
+      <c r="Z116" s="8"/>
+      <c r="AT116" s="13"/>
+      <c r="AV116" s="13"/>
+      <c r="AW116" s="13"/>
+      <c r="AX116" s="13"/>
+      <c r="AY116" s="13"/>
+    </row>
+    <row r="117" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G117" s="10"/>
+      <c r="H117" s="15"/>
+      <c r="O117" s="10"/>
+      <c r="P117" s="12"/>
+      <c r="Q117" s="15"/>
+      <c r="R117" s="15"/>
+      <c r="S117" s="15"/>
+      <c r="T117" s="15"/>
+      <c r="X117" s="12"/>
+      <c r="Y117" s="8"/>
+      <c r="Z117" s="8"/>
+      <c r="AT117" s="13"/>
+      <c r="AV117" s="13"/>
+      <c r="AW117" s="13"/>
+      <c r="AX117" s="13"/>
+      <c r="AY117" s="13"/>
+    </row>
+    <row r="118" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G118" s="10"/>
+      <c r="H118" s="15"/>
+      <c r="O118" s="10"/>
+      <c r="P118" s="12"/>
+      <c r="Q118" s="15"/>
+      <c r="R118" s="15"/>
+      <c r="S118" s="15"/>
+      <c r="T118" s="15"/>
+      <c r="X118" s="12"/>
+      <c r="Y118" s="8"/>
+      <c r="Z118" s="8"/>
+      <c r="AT118" s="13"/>
+      <c r="AV118" s="13"/>
+      <c r="AW118" s="13"/>
+      <c r="AX118" s="13"/>
+      <c r="AY118" s="13"/>
+    </row>
+    <row r="119" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G119" s="10"/>
+      <c r="H119" s="15"/>
+      <c r="O119" s="10"/>
+      <c r="P119" s="12"/>
+      <c r="Q119" s="15"/>
+      <c r="R119" s="15"/>
+      <c r="S119" s="15"/>
+      <c r="T119" s="15"/>
+      <c r="X119" s="12"/>
+      <c r="Y119" s="8"/>
+      <c r="Z119" s="8"/>
+      <c r="AT119" s="13"/>
+      <c r="AV119" s="13"/>
+      <c r="AW119" s="13"/>
+      <c r="AX119" s="13"/>
+      <c r="AY119" s="13"/>
+    </row>
+    <row r="120" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G120" s="10"/>
+      <c r="H120" s="15"/>
+      <c r="O120" s="10"/>
+      <c r="P120" s="12"/>
+      <c r="Q120" s="15"/>
+      <c r="R120" s="15"/>
+      <c r="S120" s="15"/>
+      <c r="T120" s="15"/>
+      <c r="X120" s="12"/>
+      <c r="Y120" s="8"/>
+      <c r="Z120" s="8"/>
+      <c r="AT120" s="13"/>
+      <c r="AV120" s="13"/>
+      <c r="AW120" s="13"/>
+      <c r="AX120" s="13"/>
+      <c r="AY120" s="13"/>
+    </row>
+    <row r="121" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G121" s="10"/>
+      <c r="H121" s="15"/>
+      <c r="O121" s="10"/>
+      <c r="P121" s="12"/>
+      <c r="Q121" s="15"/>
+      <c r="R121" s="15"/>
+      <c r="S121" s="15"/>
+      <c r="T121" s="15"/>
+      <c r="X121" s="12"/>
+      <c r="Y121" s="8"/>
+      <c r="Z121" s="8"/>
+      <c r="AT121" s="13"/>
+      <c r="AV121" s="13"/>
+      <c r="AW121" s="13"/>
+      <c r="AX121" s="13"/>
+      <c r="AY121" s="13"/>
+    </row>
+    <row r="122" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G122" s="10"/>
+      <c r="H122" s="15"/>
+      <c r="O122" s="10"/>
+      <c r="P122" s="12"/>
+      <c r="Q122" s="15"/>
+      <c r="R122" s="15"/>
+      <c r="S122" s="15"/>
+      <c r="T122" s="15"/>
+      <c r="X122" s="12"/>
+      <c r="Y122" s="8"/>
+      <c r="Z122" s="8"/>
+      <c r="AT122" s="13"/>
+      <c r="AV122" s="13"/>
+      <c r="AW122" s="13"/>
+      <c r="AX122" s="13"/>
+      <c r="AY122" s="13"/>
+    </row>
+    <row r="123" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G123" s="10"/>
+      <c r="H123" s="15"/>
+      <c r="O123" s="10"/>
+      <c r="P123" s="12"/>
+      <c r="Q123" s="15"/>
+      <c r="R123" s="15"/>
+      <c r="S123" s="15"/>
+      <c r="T123" s="15"/>
+      <c r="X123" s="12"/>
+      <c r="Y123" s="8"/>
+      <c r="Z123" s="8"/>
+      <c r="AT123" s="13"/>
+      <c r="AV123" s="13"/>
+      <c r="AW123" s="13"/>
+      <c r="AX123" s="13"/>
+      <c r="AY123" s="13"/>
+    </row>
+    <row r="124" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G124" s="10"/>
+      <c r="H124" s="15"/>
+      <c r="O124" s="10"/>
+      <c r="P124" s="12"/>
+      <c r="Q124" s="15"/>
+      <c r="R124" s="15"/>
+      <c r="S124" s="15"/>
+      <c r="T124" s="15"/>
+      <c r="X124" s="12"/>
+      <c r="Y124" s="8"/>
+      <c r="Z124" s="8"/>
+      <c r="AT124" s="13"/>
+      <c r="AV124" s="13"/>
+      <c r="AW124" s="13"/>
+      <c r="AX124" s="13"/>
+      <c r="AY124" s="13"/>
+    </row>
+    <row r="125" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G125" s="10"/>
+      <c r="H125" s="15"/>
+      <c r="O125" s="10"/>
+      <c r="P125" s="12"/>
+      <c r="Q125" s="15"/>
+      <c r="R125" s="15"/>
+      <c r="S125" s="15"/>
+      <c r="T125" s="15"/>
+      <c r="X125" s="12"/>
+      <c r="Y125" s="8"/>
+      <c r="Z125" s="8"/>
+      <c r="AT125" s="13"/>
+      <c r="AV125" s="13"/>
+      <c r="AW125" s="13"/>
+      <c r="AX125" s="13"/>
+      <c r="AY125" s="13"/>
+    </row>
+    <row r="126" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G126" s="10"/>
+      <c r="H126" s="15"/>
+      <c r="O126" s="10"/>
+      <c r="P126" s="12"/>
+      <c r="Q126" s="15"/>
+      <c r="R126" s="15"/>
+      <c r="S126" s="15"/>
+      <c r="T126" s="15"/>
+      <c r="X126" s="12"/>
+      <c r="Y126" s="8"/>
+      <c r="Z126" s="8"/>
+      <c r="AT126" s="13"/>
+      <c r="AV126" s="13"/>
+      <c r="AW126" s="13"/>
+      <c r="AX126" s="13"/>
+      <c r="AY126" s="13"/>
+    </row>
+    <row r="127" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G127" s="10"/>
+      <c r="H127" s="15"/>
+      <c r="O127" s="10"/>
+      <c r="P127" s="12"/>
+      <c r="Q127" s="15"/>
+      <c r="R127" s="15"/>
+      <c r="S127" s="15"/>
+      <c r="T127" s="15"/>
+      <c r="X127" s="12"/>
+      <c r="Y127" s="8"/>
+      <c r="Z127" s="8"/>
+      <c r="AT127" s="13"/>
+      <c r="AV127" s="13"/>
+      <c r="AW127" s="13"/>
+      <c r="AX127" s="13"/>
+      <c r="AY127" s="13"/>
+    </row>
+    <row r="128" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G128" s="10"/>
+      <c r="H128" s="15"/>
+      <c r="O128" s="10"/>
+      <c r="P128" s="12"/>
+      <c r="Q128" s="15"/>
+      <c r="R128" s="15"/>
+      <c r="S128" s="15"/>
+      <c r="T128" s="15"/>
+      <c r="X128" s="12"/>
+      <c r="Y128" s="8"/>
+      <c r="Z128" s="8"/>
+      <c r="AT128" s="13"/>
+      <c r="AV128" s="13"/>
+      <c r="AW128" s="13"/>
+      <c r="AX128" s="13"/>
+      <c r="AY128" s="13"/>
+    </row>
+    <row r="129" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G129" s="10"/>
+      <c r="H129" s="15"/>
+      <c r="O129" s="10"/>
+      <c r="P129" s="12"/>
+      <c r="Q129" s="15"/>
+      <c r="R129" s="15"/>
+      <c r="S129" s="15"/>
+      <c r="T129" s="15"/>
+      <c r="X129" s="12"/>
+      <c r="Y129" s="8"/>
+      <c r="Z129" s="8"/>
+      <c r="AT129" s="13"/>
+      <c r="AV129" s="13"/>
+      <c r="AW129" s="13"/>
+      <c r="AX129" s="13"/>
+      <c r="AY129" s="13"/>
+    </row>
+    <row r="130" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G130" s="10"/>
+      <c r="H130" s="15"/>
+      <c r="O130" s="10"/>
+      <c r="P130" s="12"/>
+      <c r="Q130" s="15"/>
+      <c r="R130" s="15"/>
+      <c r="S130" s="15"/>
+      <c r="T130" s="15"/>
+      <c r="X130" s="12"/>
+      <c r="Y130" s="8"/>
+      <c r="Z130" s="8"/>
+      <c r="AT130" s="13"/>
+      <c r="AV130" s="13"/>
+      <c r="AW130" s="13"/>
+      <c r="AX130" s="13"/>
+      <c r="AY130" s="13"/>
+    </row>
+    <row r="131" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G131" s="10"/>
+      <c r="H131" s="15"/>
+      <c r="O131" s="10"/>
+      <c r="P131" s="12"/>
+      <c r="Q131" s="15"/>
+      <c r="R131" s="15"/>
+      <c r="S131" s="15"/>
+      <c r="T131" s="15"/>
+      <c r="X131" s="12"/>
+      <c r="Y131" s="8"/>
+      <c r="Z131" s="8"/>
+      <c r="AT131" s="13"/>
+      <c r="AV131" s="13"/>
+      <c r="AW131" s="13"/>
+      <c r="AX131" s="13"/>
+      <c r="AY131" s="13"/>
+    </row>
+    <row r="132" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G132" s="10"/>
+      <c r="H132" s="15"/>
+      <c r="O132" s="10"/>
+      <c r="P132" s="12"/>
+      <c r="Q132" s="15"/>
+      <c r="R132" s="15"/>
+      <c r="S132" s="15"/>
+      <c r="T132" s="15"/>
+      <c r="X132" s="12"/>
+      <c r="Y132" s="8"/>
+      <c r="Z132" s="8"/>
+      <c r="AT132" s="13"/>
+      <c r="AV132" s="13"/>
+      <c r="AW132" s="13"/>
+      <c r="AX132" s="13"/>
+      <c r="AY132" s="13"/>
+    </row>
+    <row r="133" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G133" s="10"/>
+      <c r="H133" s="15"/>
+      <c r="O133" s="10"/>
+      <c r="P133" s="12"/>
+      <c r="Q133" s="15"/>
+      <c r="R133" s="15"/>
+      <c r="S133" s="15"/>
+      <c r="T133" s="15"/>
+      <c r="X133" s="12"/>
+      <c r="Y133" s="8"/>
+      <c r="Z133" s="8"/>
+      <c r="AT133" s="13"/>
+      <c r="AV133" s="13"/>
+      <c r="AW133" s="13"/>
+      <c r="AX133" s="13"/>
+      <c r="AY133" s="13"/>
+    </row>
+    <row r="134" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G134" s="10"/>
+      <c r="H134" s="15"/>
+      <c r="O134" s="10"/>
+      <c r="P134" s="12"/>
+      <c r="Q134" s="15"/>
+      <c r="R134" s="15"/>
+      <c r="S134" s="15"/>
+      <c r="T134" s="15"/>
+      <c r="X134" s="12"/>
+      <c r="Y134" s="8"/>
+      <c r="Z134" s="8"/>
+      <c r="AT134" s="13"/>
+      <c r="AV134" s="13"/>
+      <c r="AW134" s="13"/>
+      <c r="AX134" s="13"/>
+      <c r="AY134" s="13"/>
+    </row>
+    <row r="135" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G135" s="10"/>
+      <c r="H135" s="15"/>
+      <c r="O135" s="10"/>
+      <c r="P135" s="12"/>
+      <c r="Q135" s="15"/>
+      <c r="R135" s="15"/>
+      <c r="S135" s="15"/>
+      <c r="T135" s="15"/>
+      <c r="X135" s="12"/>
+      <c r="Y135" s="8"/>
+      <c r="Z135" s="8"/>
+      <c r="AT135" s="13"/>
+      <c r="AV135" s="13"/>
+      <c r="AW135" s="13"/>
+      <c r="AX135" s="13"/>
+      <c r="AY135" s="13"/>
+    </row>
+    <row r="136" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G136" s="10"/>
+      <c r="H136" s="15"/>
+      <c r="O136" s="10"/>
+      <c r="P136" s="12"/>
+      <c r="Q136" s="15"/>
+      <c r="R136" s="15"/>
+      <c r="S136" s="15"/>
+      <c r="T136" s="15"/>
+      <c r="X136" s="12"/>
+      <c r="Y136" s="8"/>
+      <c r="Z136" s="8"/>
+      <c r="AT136" s="13"/>
+      <c r="AV136" s="13"/>
+      <c r="AW136" s="13"/>
+      <c r="AX136" s="13"/>
+      <c r="AY136" s="13"/>
+    </row>
+    <row r="137" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G137" s="10"/>
+      <c r="H137" s="15"/>
+      <c r="O137" s="10"/>
+      <c r="P137" s="12"/>
+      <c r="Q137" s="15"/>
+      <c r="R137" s="15"/>
+      <c r="S137" s="15"/>
+      <c r="T137" s="15"/>
+      <c r="X137" s="12"/>
+      <c r="Y137" s="8"/>
+      <c r="Z137" s="8"/>
+      <c r="AT137" s="13"/>
+      <c r="AV137" s="13"/>
+      <c r="AW137" s="13"/>
+      <c r="AX137" s="13"/>
+      <c r="AY137" s="13"/>
+    </row>
+    <row r="138" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G138" s="10"/>
+      <c r="H138" s="15"/>
+      <c r="O138" s="10"/>
+      <c r="P138" s="12"/>
+      <c r="Q138" s="15"/>
+      <c r="R138" s="15"/>
+      <c r="S138" s="15"/>
+      <c r="T138" s="15"/>
+      <c r="X138" s="12"/>
+      <c r="Y138" s="8"/>
+      <c r="Z138" s="8"/>
+      <c r="AT138" s="13"/>
+      <c r="AV138" s="13"/>
+      <c r="AW138" s="13"/>
+      <c r="AX138" s="13"/>
+      <c r="AY138" s="13"/>
+    </row>
+    <row r="139" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G139" s="10"/>
+      <c r="H139" s="15"/>
+      <c r="O139" s="10"/>
+      <c r="P139" s="12"/>
+      <c r="Q139" s="15"/>
+      <c r="R139" s="15"/>
+      <c r="S139" s="15"/>
+      <c r="T139" s="15"/>
+      <c r="X139" s="12"/>
+      <c r="Y139" s="8"/>
+      <c r="Z139" s="8"/>
+      <c r="AT139" s="13"/>
+      <c r="AV139" s="13"/>
+      <c r="AW139" s="13"/>
+      <c r="AX139" s="13"/>
+      <c r="AY139" s="13"/>
+    </row>
+    <row r="140" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G140" s="10"/>
+      <c r="H140" s="15"/>
+      <c r="O140" s="10"/>
+      <c r="P140" s="12"/>
+      <c r="Q140" s="15"/>
+      <c r="R140" s="15"/>
+      <c r="S140" s="15"/>
+      <c r="T140" s="15"/>
+      <c r="X140" s="12"/>
+      <c r="Y140" s="8"/>
+      <c r="Z140" s="8"/>
+      <c r="AT140" s="13"/>
+      <c r="AV140" s="13"/>
+      <c r="AW140" s="13"/>
+      <c r="AX140" s="13"/>
+      <c r="AY140" s="13"/>
+    </row>
+    <row r="141" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G141" s="10"/>
+      <c r="H141" s="15"/>
+      <c r="O141" s="10"/>
+      <c r="P141" s="12"/>
+      <c r="Q141" s="15"/>
+      <c r="R141" s="15"/>
+      <c r="S141" s="15"/>
+      <c r="T141" s="15"/>
+      <c r="X141" s="12"/>
+      <c r="Y141" s="8"/>
+      <c r="Z141" s="8"/>
+      <c r="AT141" s="13"/>
+      <c r="AV141" s="13"/>
+      <c r="AW141" s="13"/>
+      <c r="AX141" s="13"/>
+      <c r="AY141" s="13"/>
+    </row>
+    <row r="142" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G142" s="10"/>
+      <c r="H142" s="15"/>
+      <c r="O142" s="10"/>
+      <c r="P142" s="12"/>
+      <c r="Q142" s="15"/>
+      <c r="R142" s="15"/>
+      <c r="S142" s="15"/>
+      <c r="T142" s="15"/>
+      <c r="X142" s="12"/>
+      <c r="Y142" s="8"/>
+      <c r="Z142" s="8"/>
+      <c r="AT142" s="13"/>
+      <c r="AV142" s="13"/>
+      <c r="AW142" s="13"/>
+      <c r="AX142" s="13"/>
+      <c r="AY142" s="13"/>
+    </row>
+    <row r="143" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G143" s="10"/>
+      <c r="H143" s="15"/>
+      <c r="O143" s="10"/>
+      <c r="P143" s="12"/>
+      <c r="Q143" s="15"/>
+      <c r="R143" s="15"/>
+      <c r="S143" s="15"/>
+      <c r="T143" s="15"/>
+      <c r="X143" s="12"/>
+      <c r="Y143" s="8"/>
+      <c r="Z143" s="8"/>
+      <c r="AT143" s="13"/>
+      <c r="AV143" s="13"/>
+      <c r="AW143" s="13"/>
+      <c r="AX143" s="13"/>
+      <c r="AY143" s="13"/>
+    </row>
+    <row r="144" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G144" s="10"/>
+      <c r="H144" s="15"/>
+      <c r="O144" s="10"/>
+      <c r="P144" s="12"/>
+      <c r="Q144" s="15"/>
+      <c r="R144" s="15"/>
+      <c r="S144" s="15"/>
+      <c r="T144" s="15"/>
+      <c r="X144" s="12"/>
+      <c r="Y144" s="8"/>
+      <c r="Z144" s="8"/>
+      <c r="AT144" s="13"/>
+      <c r="AV144" s="13"/>
+      <c r="AW144" s="13"/>
+      <c r="AX144" s="13"/>
+      <c r="AY144" s="13"/>
+    </row>
+    <row r="145" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G145" s="10"/>
+      <c r="H145" s="15"/>
+      <c r="O145" s="10"/>
+      <c r="P145" s="12"/>
+      <c r="Q145" s="15"/>
+      <c r="R145" s="15"/>
+      <c r="S145" s="15"/>
+      <c r="T145" s="15"/>
+      <c r="X145" s="12"/>
+      <c r="Y145" s="8"/>
+      <c r="Z145" s="8"/>
+      <c r="AT145" s="13"/>
+      <c r="AV145" s="13"/>
+      <c r="AW145" s="13"/>
+      <c r="AX145" s="13"/>
+      <c r="AY145" s="13"/>
+    </row>
+    <row r="146" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G146" s="10"/>
+      <c r="H146" s="15"/>
+      <c r="O146" s="10"/>
+      <c r="P146" s="12"/>
+      <c r="Q146" s="15"/>
+      <c r="R146" s="15"/>
+      <c r="S146" s="15"/>
+      <c r="T146" s="15"/>
+      <c r="X146" s="12"/>
+      <c r="Y146" s="8"/>
+      <c r="Z146" s="8"/>
+      <c r="AT146" s="13"/>
+      <c r="AV146" s="13"/>
+      <c r="AW146" s="13"/>
+      <c r="AX146" s="13"/>
+      <c r="AY146" s="13"/>
+    </row>
+    <row r="147" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G147" s="10"/>
+      <c r="H147" s="15"/>
+      <c r="O147" s="10"/>
+      <c r="P147" s="12"/>
+      <c r="Q147" s="15"/>
+      <c r="R147" s="15"/>
+      <c r="S147" s="15"/>
+      <c r="T147" s="15"/>
+      <c r="X147" s="12"/>
+      <c r="Y147" s="8"/>
+      <c r="Z147" s="8"/>
+      <c r="AT147" s="13"/>
+      <c r="AV147" s="13"/>
+      <c r="AW147" s="13"/>
+      <c r="AX147" s="13"/>
+      <c r="AY147" s="13"/>
+    </row>
+    <row r="148" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G148" s="10"/>
+      <c r="H148" s="15"/>
+      <c r="O148" s="10"/>
+      <c r="P148" s="12"/>
+      <c r="Q148" s="15"/>
+      <c r="R148" s="15"/>
+      <c r="S148" s="15"/>
+      <c r="T148" s="15"/>
+      <c r="X148" s="12"/>
+      <c r="Y148" s="8"/>
+      <c r="Z148" s="8"/>
+      <c r="AT148" s="13"/>
+      <c r="AV148" s="13"/>
+      <c r="AW148" s="13"/>
+      <c r="AX148" s="13"/>
+      <c r="AY148" s="13"/>
+    </row>
+    <row r="149" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G149" s="10"/>
+      <c r="H149" s="15"/>
+      <c r="O149" s="10"/>
+      <c r="P149" s="12"/>
+      <c r="Q149" s="15"/>
+      <c r="R149" s="15"/>
+      <c r="S149" s="15"/>
+      <c r="T149" s="15"/>
+      <c r="X149" s="12"/>
+      <c r="Y149" s="8"/>
+      <c r="Z149" s="8"/>
+      <c r="AT149" s="13"/>
+      <c r="AV149" s="13"/>
+      <c r="AW149" s="13"/>
+      <c r="AX149" s="13"/>
+      <c r="AY149" s="13"/>
+    </row>
+    <row r="150" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G150" s="10"/>
+      <c r="H150" s="15"/>
+      <c r="O150" s="10"/>
+      <c r="P150" s="12"/>
+      <c r="Q150" s="15"/>
+      <c r="R150" s="15"/>
+      <c r="S150" s="15"/>
+      <c r="T150" s="15"/>
+      <c r="X150" s="12"/>
+      <c r="Y150" s="8"/>
+      <c r="Z150" s="8"/>
+      <c r="AT150" s="13"/>
+      <c r="AV150" s="13"/>
+      <c r="AW150" s="13"/>
+      <c r="AX150" s="13"/>
+      <c r="AY150" s="13"/>
+    </row>
+    <row r="151" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G151" s="10"/>
+      <c r="H151" s="15"/>
+      <c r="O151" s="10"/>
+      <c r="P151" s="12"/>
+      <c r="Q151" s="15"/>
+      <c r="R151" s="15"/>
+      <c r="S151" s="15"/>
+      <c r="T151" s="15"/>
+      <c r="X151" s="12"/>
+      <c r="Y151" s="8"/>
+      <c r="Z151" s="8"/>
+      <c r="AT151" s="13"/>
+      <c r="AV151" s="13"/>
+      <c r="AW151" s="13"/>
+      <c r="AX151" s="13"/>
+      <c r="AY151" s="13"/>
+    </row>
+    <row r="152" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G152" s="10"/>
+      <c r="H152" s="15"/>
+      <c r="O152" s="10"/>
+      <c r="P152" s="12"/>
+      <c r="Q152" s="15"/>
+      <c r="R152" s="15"/>
+      <c r="S152" s="15"/>
+      <c r="T152" s="15"/>
+      <c r="X152" s="12"/>
+      <c r="Y152" s="8"/>
+      <c r="Z152" s="8"/>
+      <c r="AT152" s="13"/>
+      <c r="AV152" s="13"/>
+      <c r="AW152" s="13"/>
+      <c r="AX152" s="13"/>
+      <c r="AY152" s="13"/>
+    </row>
+    <row r="153" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G153" s="10"/>
+      <c r="H153" s="15"/>
+      <c r="O153" s="10"/>
+      <c r="P153" s="12"/>
+      <c r="Q153" s="15"/>
+      <c r="R153" s="15"/>
+      <c r="S153" s="15"/>
+      <c r="T153" s="15"/>
+      <c r="X153" s="12"/>
+      <c r="Y153" s="8"/>
+      <c r="Z153" s="8"/>
+      <c r="AT153" s="13"/>
+      <c r="AV153" s="13"/>
+      <c r="AW153" s="13"/>
+      <c r="AX153" s="13"/>
+      <c r="AY153" s="13"/>
+    </row>
+    <row r="154" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G154" s="10"/>
+      <c r="H154" s="15"/>
+      <c r="O154" s="10"/>
+      <c r="P154" s="12"/>
+      <c r="Q154" s="15"/>
+      <c r="R154" s="15"/>
+      <c r="S154" s="15"/>
+      <c r="T154" s="15"/>
+      <c r="X154" s="12"/>
+      <c r="Y154" s="8"/>
+      <c r="Z154" s="8"/>
+      <c r="AT154" s="13"/>
+      <c r="AV154" s="13"/>
+      <c r="AW154" s="13"/>
+      <c r="AX154" s="13"/>
+      <c r="AY154" s="13"/>
+    </row>
+    <row r="155" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G155" s="10"/>
+      <c r="H155" s="15"/>
+      <c r="O155" s="10"/>
+      <c r="P155" s="12"/>
+      <c r="Q155" s="15"/>
+      <c r="R155" s="15"/>
+      <c r="S155" s="15"/>
+      <c r="T155" s="15"/>
+      <c r="X155" s="12"/>
+      <c r="Y155" s="8"/>
+      <c r="Z155" s="8"/>
+      <c r="AT155" s="13"/>
+      <c r="AV155" s="13"/>
+      <c r="AW155" s="13"/>
+      <c r="AX155" s="13"/>
+      <c r="AY155" s="13"/>
+    </row>
+    <row r="156" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G156" s="10"/>
+      <c r="H156" s="15"/>
+      <c r="O156" s="10"/>
+      <c r="P156" s="12"/>
+      <c r="Q156" s="15"/>
+      <c r="R156" s="15"/>
+      <c r="S156" s="15"/>
+      <c r="T156" s="15"/>
+      <c r="X156" s="12"/>
+      <c r="Y156" s="8"/>
+      <c r="Z156" s="8"/>
+      <c r="AT156" s="13"/>
+      <c r="AV156" s="13"/>
+      <c r="AW156" s="13"/>
+      <c r="AX156" s="13"/>
+      <c r="AY156" s="13"/>
+    </row>
+    <row r="157" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G157" s="10"/>
+      <c r="H157" s="15"/>
+      <c r="O157" s="10"/>
+      <c r="P157" s="12"/>
+      <c r="Q157" s="15"/>
+      <c r="R157" s="15"/>
+      <c r="S157" s="15"/>
+      <c r="T157" s="15"/>
+      <c r="X157" s="12"/>
+      <c r="Y157" s="8"/>
+      <c r="Z157" s="8"/>
+      <c r="AT157" s="13"/>
+      <c r="AV157" s="13"/>
+      <c r="AW157" s="13"/>
+      <c r="AX157" s="13"/>
+      <c r="AY157" s="13"/>
+    </row>
+    <row r="158" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G158" s="10"/>
+      <c r="H158" s="15"/>
+      <c r="O158" s="10"/>
+      <c r="P158" s="12"/>
+      <c r="Q158" s="15"/>
+      <c r="R158" s="15"/>
+      <c r="S158" s="15"/>
+      <c r="T158" s="15"/>
+      <c r="X158" s="12"/>
+      <c r="Y158" s="8"/>
+      <c r="Z158" s="8"/>
+      <c r="AT158" s="13"/>
+      <c r="AV158" s="13"/>
+      <c r="AW158" s="13"/>
+      <c r="AX158" s="13"/>
+      <c r="AY158" s="13"/>
+    </row>
+    <row r="159" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G159" s="10"/>
+      <c r="H159" s="15"/>
+      <c r="O159" s="10"/>
+      <c r="P159" s="12"/>
+      <c r="Q159" s="15"/>
+      <c r="R159" s="15"/>
+      <c r="S159" s="15"/>
+      <c r="T159" s="15"/>
+      <c r="X159" s="12"/>
+      <c r="Y159" s="8"/>
+      <c r="Z159" s="8"/>
+      <c r="AT159" s="13"/>
+      <c r="AV159" s="13"/>
+      <c r="AW159" s="13"/>
+      <c r="AX159" s="13"/>
+      <c r="AY159" s="13"/>
+    </row>
+    <row r="160" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G160" s="10"/>
+      <c r="H160" s="15"/>
+      <c r="O160" s="10"/>
+      <c r="P160" s="12"/>
+      <c r="Q160" s="15"/>
+      <c r="R160" s="15"/>
+      <c r="S160" s="15"/>
+      <c r="T160" s="15"/>
+      <c r="X160" s="12"/>
+      <c r="Y160" s="8"/>
+      <c r="Z160" s="8"/>
+      <c r="AT160" s="13"/>
+      <c r="AV160" s="13"/>
+      <c r="AW160" s="13"/>
+      <c r="AX160" s="13"/>
+      <c r="AY160" s="13"/>
+    </row>
+    <row r="161" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G161" s="10"/>
+      <c r="H161" s="15"/>
+      <c r="O161" s="10"/>
+      <c r="P161" s="12"/>
+      <c r="Q161" s="15"/>
+      <c r="R161" s="15"/>
+      <c r="S161" s="15"/>
+      <c r="T161" s="15"/>
+      <c r="X161" s="12"/>
+      <c r="Y161" s="8"/>
+      <c r="Z161" s="8"/>
+      <c r="AT161" s="13"/>
+      <c r="AV161" s="13"/>
+      <c r="AW161" s="13"/>
+      <c r="AX161" s="13"/>
+      <c r="AY161" s="13"/>
+    </row>
+    <row r="162" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G162" s="10"/>
+      <c r="H162" s="15"/>
+      <c r="O162" s="10"/>
+      <c r="P162" s="12"/>
+      <c r="Q162" s="15"/>
+      <c r="R162" s="15"/>
+      <c r="S162" s="15"/>
+      <c r="T162" s="15"/>
+      <c r="X162" s="12"/>
+      <c r="Y162" s="8"/>
+      <c r="Z162" s="8"/>
+      <c r="AT162" s="13"/>
+      <c r="AV162" s="13"/>
+      <c r="AW162" s="13"/>
+      <c r="AX162" s="13"/>
+      <c r="AY162" s="13"/>
+    </row>
+    <row r="163" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G163" s="10"/>
+      <c r="H163" s="15"/>
+      <c r="O163" s="10"/>
+      <c r="P163" s="12"/>
+      <c r="Q163" s="15"/>
+      <c r="R163" s="15"/>
+      <c r="S163" s="15"/>
+      <c r="T163" s="15"/>
+      <c r="X163" s="12"/>
+      <c r="Y163" s="8"/>
+      <c r="Z163" s="8"/>
+      <c r="AT163" s="13"/>
+      <c r="AV163" s="13"/>
+      <c r="AW163" s="13"/>
+      <c r="AX163" s="13"/>
+      <c r="AY163" s="13"/>
+    </row>
+    <row r="164" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G164" s="10"/>
+      <c r="H164" s="15"/>
+      <c r="O164" s="10"/>
+      <c r="P164" s="12"/>
+      <c r="Q164" s="15"/>
+      <c r="R164" s="15"/>
+      <c r="S164" s="15"/>
+      <c r="T164" s="15"/>
+      <c r="X164" s="12"/>
+      <c r="Y164" s="8"/>
+      <c r="Z164" s="8"/>
+      <c r="AT164" s="13"/>
+      <c r="AV164" s="13"/>
+      <c r="AW164" s="13"/>
+      <c r="AX164" s="13"/>
+      <c r="AY164" s="13"/>
+    </row>
+    <row r="165" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G165" s="10"/>
+      <c r="H165" s="15"/>
+      <c r="O165" s="10"/>
+      <c r="P165" s="12"/>
+      <c r="Q165" s="15"/>
+      <c r="R165" s="15"/>
+      <c r="S165" s="15"/>
+      <c r="T165" s="15"/>
+      <c r="X165" s="12"/>
+      <c r="Y165" s="8"/>
+      <c r="Z165" s="8"/>
+      <c r="AT165" s="13"/>
+      <c r="AV165" s="13"/>
+      <c r="AW165" s="13"/>
+      <c r="AX165" s="13"/>
+      <c r="AY165" s="13"/>
+    </row>
+    <row r="166" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G166" s="10"/>
+      <c r="H166" s="15"/>
+      <c r="O166" s="10"/>
+      <c r="P166" s="12"/>
+      <c r="Q166" s="15"/>
+      <c r="R166" s="15"/>
+      <c r="S166" s="15"/>
+      <c r="T166" s="15"/>
+      <c r="X166" s="12"/>
+      <c r="Y166" s="8"/>
+      <c r="Z166" s="8"/>
+      <c r="AT166" s="13"/>
+      <c r="AV166" s="13"/>
+      <c r="AW166" s="13"/>
+      <c r="AX166" s="13"/>
+      <c r="AY166" s="13"/>
+    </row>
+    <row r="167" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G167" s="10"/>
+      <c r="H167" s="15"/>
+      <c r="O167" s="10"/>
+      <c r="P167" s="12"/>
+      <c r="Q167" s="15"/>
+      <c r="R167" s="15"/>
+      <c r="S167" s="15"/>
+      <c r="T167" s="15"/>
+      <c r="X167" s="12"/>
+      <c r="Y167" s="8"/>
+      <c r="Z167" s="8"/>
+      <c r="AT167" s="13"/>
+      <c r="AV167" s="13"/>
+      <c r="AW167" s="13"/>
+      <c r="AX167" s="13"/>
+      <c r="AY167" s="13"/>
+    </row>
+    <row r="168" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G168" s="10"/>
+      <c r="H168" s="15"/>
+      <c r="O168" s="10"/>
+      <c r="P168" s="12"/>
+      <c r="Q168" s="15"/>
+      <c r="R168" s="15"/>
+      <c r="S168" s="15"/>
+      <c r="T168" s="15"/>
+      <c r="X168" s="12"/>
+      <c r="Y168" s="8"/>
+      <c r="Z168" s="8"/>
+      <c r="AT168" s="13"/>
+      <c r="AV168" s="13"/>
+      <c r="AW168" s="13"/>
+      <c r="AX168" s="13"/>
+      <c r="AY168" s="13"/>
+    </row>
+    <row r="169" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G169" s="10"/>
+      <c r="H169" s="15"/>
+      <c r="O169" s="10"/>
+      <c r="P169" s="12"/>
+      <c r="Q169" s="15"/>
+      <c r="R169" s="15"/>
+      <c r="S169" s="15"/>
+      <c r="T169" s="15"/>
+      <c r="X169" s="12"/>
+      <c r="Y169" s="8"/>
+      <c r="Z169" s="8"/>
+      <c r="AT169" s="13"/>
+      <c r="AV169" s="13"/>
+      <c r="AW169" s="13"/>
+      <c r="AX169" s="13"/>
+      <c r="AY169" s="13"/>
+    </row>
+    <row r="170" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G170" s="10"/>
+      <c r="H170" s="15"/>
+      <c r="O170" s="10"/>
+      <c r="P170" s="12"/>
+      <c r="Q170" s="15"/>
+      <c r="R170" s="15"/>
+      <c r="S170" s="15"/>
+      <c r="T170" s="15"/>
+      <c r="X170" s="12"/>
+      <c r="Y170" s="8"/>
+      <c r="Z170" s="8"/>
+      <c r="AT170" s="13"/>
+      <c r="AV170" s="13"/>
+      <c r="AW170" s="13"/>
+      <c r="AX170" s="13"/>
+      <c r="AY170" s="13"/>
+    </row>
+    <row r="171" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G171" s="10"/>
+      <c r="H171" s="15"/>
+      <c r="O171" s="10"/>
+      <c r="P171" s="12"/>
+      <c r="Q171" s="15"/>
+      <c r="R171" s="15"/>
+      <c r="S171" s="15"/>
+      <c r="T171" s="15"/>
+      <c r="X171" s="12"/>
+      <c r="Y171" s="8"/>
+      <c r="Z171" s="8"/>
+      <c r="AT171" s="13"/>
+      <c r="AV171" s="13"/>
+      <c r="AW171" s="13"/>
+      <c r="AX171" s="13"/>
+      <c r="AY171" s="13"/>
+    </row>
+    <row r="172" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G172" s="10"/>
+      <c r="H172" s="15"/>
+      <c r="O172" s="10"/>
+      <c r="P172" s="12"/>
+      <c r="Q172" s="15"/>
+      <c r="R172" s="15"/>
+      <c r="S172" s="15"/>
+      <c r="T172" s="15"/>
+      <c r="X172" s="12"/>
+      <c r="Y172" s="8"/>
+      <c r="Z172" s="8"/>
+      <c r="AT172" s="13"/>
+      <c r="AV172" s="13"/>
+      <c r="AW172" s="13"/>
+      <c r="AX172" s="13"/>
+      <c r="AY172" s="13"/>
+    </row>
+    <row r="173" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G173" s="10"/>
+      <c r="H173" s="15"/>
+      <c r="O173" s="10"/>
+      <c r="P173" s="12"/>
+      <c r="Q173" s="15"/>
+      <c r="R173" s="15"/>
+      <c r="S173" s="15"/>
+      <c r="T173" s="15"/>
+      <c r="X173" s="12"/>
+      <c r="Y173" s="8"/>
+      <c r="Z173" s="8"/>
+      <c r="AT173" s="13"/>
+      <c r="AV173" s="13"/>
+      <c r="AW173" s="13"/>
+      <c r="AX173" s="13"/>
+      <c r="AY173" s="13"/>
+    </row>
+    <row r="174" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G174" s="10"/>
+      <c r="H174" s="15"/>
+      <c r="O174" s="10"/>
+      <c r="P174" s="12"/>
+      <c r="Q174" s="15"/>
+      <c r="R174" s="15"/>
+      <c r="S174" s="15"/>
+      <c r="T174" s="15"/>
+      <c r="X174" s="12"/>
+      <c r="Y174" s="8"/>
+      <c r="Z174" s="8"/>
+      <c r="AT174" s="13"/>
+      <c r="AV174" s="13"/>
+      <c r="AW174" s="13"/>
+      <c r="AX174" s="13"/>
+      <c r="AY174" s="13"/>
+    </row>
+    <row r="175" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G175" s="10"/>
+      <c r="H175" s="15"/>
+      <c r="O175" s="10"/>
+      <c r="P175" s="12"/>
+      <c r="Q175" s="15"/>
+      <c r="R175" s="15"/>
+      <c r="S175" s="15"/>
+      <c r="T175" s="15"/>
+      <c r="X175" s="12"/>
+      <c r="Y175" s="8"/>
+      <c r="Z175" s="8"/>
+      <c r="AT175" s="13"/>
+      <c r="AV175" s="13"/>
+      <c r="AW175" s="13"/>
+      <c r="AX175" s="13"/>
+      <c r="AY175" s="13"/>
+    </row>
+    <row r="176" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G176" s="10"/>
+      <c r="H176" s="15"/>
+      <c r="O176" s="10"/>
+      <c r="P176" s="12"/>
+      <c r="Q176" s="15"/>
+      <c r="R176" s="15"/>
+      <c r="S176" s="15"/>
+      <c r="T176" s="15"/>
+      <c r="X176" s="12"/>
+      <c r="Y176" s="8"/>
+      <c r="Z176" s="8"/>
+      <c r="AT176" s="13"/>
+      <c r="AV176" s="13"/>
+      <c r="AW176" s="13"/>
+      <c r="AX176" s="13"/>
+      <c r="AY176" s="13"/>
+    </row>
+    <row r="177" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G177" s="10"/>
+      <c r="H177" s="15"/>
+      <c r="O177" s="10"/>
+      <c r="P177" s="12"/>
+      <c r="Q177" s="15"/>
+      <c r="R177" s="15"/>
+      <c r="S177" s="15"/>
+      <c r="T177" s="15"/>
+      <c r="X177" s="12"/>
+      <c r="Y177" s="8"/>
+      <c r="Z177" s="8"/>
+      <c r="AT177" s="13"/>
+      <c r="AV177" s="13"/>
+      <c r="AW177" s="13"/>
+      <c r="AX177" s="13"/>
+      <c r="AY177" s="13"/>
+    </row>
+    <row r="178" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G178" s="10"/>
+      <c r="H178" s="15"/>
+      <c r="O178" s="10"/>
+      <c r="P178" s="12"/>
+      <c r="Q178" s="15"/>
+      <c r="R178" s="15"/>
+      <c r="S178" s="15"/>
+      <c r="T178" s="15"/>
+      <c r="X178" s="12"/>
+      <c r="Y178" s="8"/>
+      <c r="Z178" s="8"/>
+      <c r="AT178" s="13"/>
+      <c r="AV178" s="13"/>
+      <c r="AW178" s="13"/>
+      <c r="AX178" s="13"/>
+      <c r="AY178" s="13"/>
+    </row>
+    <row r="179" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G179" s="10"/>
+      <c r="H179" s="15"/>
+      <c r="O179" s="10"/>
+      <c r="P179" s="12"/>
+      <c r="Q179" s="15"/>
+      <c r="R179" s="15"/>
+      <c r="S179" s="15"/>
+      <c r="T179" s="15"/>
+      <c r="X179" s="12"/>
+      <c r="Y179" s="8"/>
+      <c r="Z179" s="8"/>
+      <c r="AT179" s="13"/>
+      <c r="AV179" s="13"/>
+      <c r="AW179" s="13"/>
+      <c r="AX179" s="13"/>
+      <c r="AY179" s="13"/>
+    </row>
+    <row r="180" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G180" s="10"/>
+      <c r="H180" s="15"/>
+      <c r="O180" s="10"/>
+      <c r="P180" s="12"/>
+      <c r="Q180" s="15"/>
+      <c r="R180" s="15"/>
+      <c r="S180" s="15"/>
+      <c r="T180" s="15"/>
+      <c r="X180" s="12"/>
+      <c r="Y180" s="8"/>
+      <c r="Z180" s="8"/>
+      <c r="AT180" s="13"/>
+      <c r="AV180" s="13"/>
+      <c r="AW180" s="13"/>
+      <c r="AX180" s="13"/>
+      <c r="AY180" s="13"/>
+    </row>
+    <row r="181" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G181" s="10"/>
+      <c r="H181" s="15"/>
+      <c r="O181" s="10"/>
+      <c r="P181" s="12"/>
+      <c r="Q181" s="15"/>
+      <c r="R181" s="15"/>
+      <c r="S181" s="15"/>
+      <c r="T181" s="15"/>
+      <c r="X181" s="12"/>
+      <c r="Y181" s="8"/>
+      <c r="Z181" s="8"/>
+      <c r="AT181" s="13"/>
+      <c r="AV181" s="13"/>
+      <c r="AW181" s="13"/>
+      <c r="AX181" s="13"/>
+      <c r="AY181" s="13"/>
+    </row>
+    <row r="182" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G182" s="10"/>
+      <c r="H182" s="15"/>
+      <c r="O182" s="10"/>
+      <c r="P182" s="12"/>
+      <c r="Q182" s="15"/>
+      <c r="R182" s="15"/>
+      <c r="S182" s="15"/>
+      <c r="T182" s="15"/>
+      <c r="X182" s="12"/>
+      <c r="Y182" s="8"/>
+      <c r="Z182" s="8"/>
+      <c r="AT182" s="13"/>
+      <c r="AV182" s="13"/>
+      <c r="AW182" s="13"/>
+      <c r="AX182" s="13"/>
+      <c r="AY182" s="13"/>
+    </row>
+    <row r="183" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G183" s="10"/>
+      <c r="H183" s="15"/>
+      <c r="O183" s="10"/>
+      <c r="P183" s="12"/>
+      <c r="Q183" s="15"/>
+      <c r="R183" s="15"/>
+      <c r="S183" s="15"/>
+      <c r="T183" s="15"/>
+      <c r="X183" s="12"/>
+      <c r="Y183" s="8"/>
+      <c r="Z183" s="8"/>
+      <c r="AT183" s="13"/>
+      <c r="AV183" s="13"/>
+      <c r="AW183" s="13"/>
+      <c r="AX183" s="13"/>
+      <c r="AY183" s="13"/>
+    </row>
+    <row r="184" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G184" s="10"/>
+      <c r="H184" s="15"/>
+      <c r="O184" s="10"/>
+      <c r="P184" s="12"/>
+      <c r="Q184" s="15"/>
+      <c r="R184" s="15"/>
+      <c r="S184" s="15"/>
+      <c r="T184" s="15"/>
+      <c r="X184" s="12"/>
+      <c r="Y184" s="8"/>
+      <c r="Z184" s="8"/>
+      <c r="AT184" s="13"/>
+      <c r="AV184" s="13"/>
+      <c r="AW184" s="13"/>
+      <c r="AX184" s="13"/>
+      <c r="AY184" s="13"/>
+    </row>
+    <row r="185" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G185" s="10"/>
+      <c r="H185" s="15"/>
+      <c r="O185" s="10"/>
+      <c r="P185" s="12"/>
+      <c r="Q185" s="15"/>
+      <c r="R185" s="15"/>
+      <c r="S185" s="15"/>
+      <c r="T185" s="15"/>
+      <c r="X185" s="12"/>
+      <c r="Y185" s="8"/>
+      <c r="Z185" s="8"/>
+      <c r="AT185" s="13"/>
+      <c r="AV185" s="13"/>
+      <c r="AW185" s="13"/>
+      <c r="AX185" s="13"/>
+      <c r="AY185" s="13"/>
+    </row>
+    <row r="186" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G186" s="10"/>
+      <c r="H186" s="15"/>
+      <c r="O186" s="10"/>
+      <c r="P186" s="12"/>
+      <c r="Q186" s="15"/>
+      <c r="R186" s="15"/>
+      <c r="S186" s="15"/>
+      <c r="T186" s="15"/>
+      <c r="X186" s="12"/>
+      <c r="Y186" s="8"/>
+      <c r="Z186" s="8"/>
+      <c r="AT186" s="13"/>
+      <c r="AV186" s="13"/>
+      <c r="AW186" s="13"/>
+      <c r="AX186" s="13"/>
+      <c r="AY186" s="13"/>
+    </row>
+    <row r="187" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G187" s="10"/>
+      <c r="H187" s="15"/>
+      <c r="O187" s="10"/>
+      <c r="P187" s="12"/>
+      <c r="Q187" s="15"/>
+      <c r="R187" s="15"/>
+      <c r="S187" s="15"/>
+      <c r="T187" s="15"/>
+      <c r="X187" s="12"/>
+      <c r="Y187" s="8"/>
+      <c r="Z187" s="8"/>
+      <c r="AT187" s="13"/>
+      <c r="AV187" s="13"/>
+      <c r="AW187" s="13"/>
+      <c r="AX187" s="13"/>
+      <c r="AY187" s="13"/>
+    </row>
+    <row r="188" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G188" s="10"/>
+      <c r="H188" s="15"/>
+      <c r="O188" s="10"/>
+      <c r="P188" s="12"/>
+      <c r="Q188" s="15"/>
+      <c r="R188" s="15"/>
+      <c r="S188" s="15"/>
+      <c r="T188" s="15"/>
+      <c r="X188" s="12"/>
+      <c r="Y188" s="8"/>
+      <c r="Z188" s="8"/>
+      <c r="AT188" s="13"/>
+      <c r="AV188" s="13"/>
+      <c r="AW188" s="13"/>
+      <c r="AX188" s="13"/>
+      <c r="AY188" s="13"/>
+    </row>
+    <row r="189" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G189" s="10"/>
+      <c r="H189" s="15"/>
+      <c r="O189" s="10"/>
+      <c r="P189" s="12"/>
+      <c r="Q189" s="15"/>
+      <c r="R189" s="15"/>
+      <c r="S189" s="15"/>
+      <c r="T189" s="15"/>
+      <c r="X189" s="12"/>
+      <c r="Y189" s="8"/>
+      <c r="Z189" s="8"/>
+      <c r="AT189" s="13"/>
+      <c r="AV189" s="13"/>
+      <c r="AW189" s="13"/>
+      <c r="AX189" s="13"/>
+      <c r="AY189" s="13"/>
+    </row>
+    <row r="190" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G190" s="10"/>
+      <c r="H190" s="15"/>
+      <c r="O190" s="10"/>
+      <c r="P190" s="12"/>
+      <c r="Q190" s="15"/>
+      <c r="R190" s="15"/>
+      <c r="S190" s="15"/>
+      <c r="T190" s="15"/>
+      <c r="X190" s="12"/>
+      <c r="Y190" s="8"/>
+      <c r="Z190" s="8"/>
+      <c r="AT190" s="13"/>
+      <c r="AV190" s="13"/>
+      <c r="AW190" s="13"/>
+      <c r="AX190" s="13"/>
+      <c r="AY190" s="13"/>
+    </row>
+    <row r="191" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G191" s="10"/>
+      <c r="H191" s="15"/>
+      <c r="O191" s="10"/>
+      <c r="P191" s="12"/>
+      <c r="Q191" s="15"/>
+      <c r="R191" s="15"/>
+      <c r="S191" s="15"/>
+      <c r="T191" s="15"/>
+      <c r="X191" s="12"/>
+      <c r="Y191" s="8"/>
+      <c r="Z191" s="8"/>
+      <c r="AT191" s="13"/>
+      <c r="AV191" s="13"/>
+      <c r="AW191" s="13"/>
+      <c r="AX191" s="13"/>
+      <c r="AY191" s="13"/>
+    </row>
+    <row r="192" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G192" s="10"/>
+      <c r="H192" s="15"/>
+      <c r="O192" s="10"/>
+      <c r="P192" s="12"/>
+      <c r="Q192" s="15"/>
+      <c r="R192" s="15"/>
+      <c r="S192" s="15"/>
+      <c r="T192" s="15"/>
+      <c r="X192" s="12"/>
+      <c r="Y192" s="8"/>
+      <c r="Z192" s="8"/>
+      <c r="AT192" s="13"/>
+      <c r="AV192" s="13"/>
+      <c r="AW192" s="13"/>
+      <c r="AX192" s="13"/>
+      <c r="AY192" s="13"/>
+    </row>
+    <row r="193" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G193" s="10"/>
+      <c r="H193" s="15"/>
+      <c r="O193" s="10"/>
+      <c r="P193" s="12"/>
+      <c r="Q193" s="15"/>
+      <c r="R193" s="15"/>
+      <c r="S193" s="15"/>
+      <c r="T193" s="15"/>
+      <c r="X193" s="12"/>
+      <c r="Y193" s="8"/>
+      <c r="Z193" s="8"/>
+      <c r="AT193" s="13"/>
+      <c r="AV193" s="13"/>
+      <c r="AW193" s="13"/>
+      <c r="AX193" s="13"/>
+      <c r="AY193" s="13"/>
+    </row>
+    <row r="194" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G194" s="10"/>
+      <c r="H194" s="15"/>
+      <c r="O194" s="10"/>
+      <c r="P194" s="12"/>
+      <c r="Q194" s="15"/>
+      <c r="R194" s="15"/>
+      <c r="S194" s="15"/>
+      <c r="T194" s="15"/>
+      <c r="X194" s="12"/>
+      <c r="Y194" s="8"/>
+      <c r="Z194" s="8"/>
+      <c r="AT194" s="13"/>
+      <c r="AV194" s="13"/>
+      <c r="AW194" s="13"/>
+      <c r="AX194" s="13"/>
+      <c r="AY194" s="13"/>
+    </row>
+    <row r="195" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G195" s="10"/>
+      <c r="H195" s="15"/>
+      <c r="O195" s="10"/>
+      <c r="P195" s="12"/>
+      <c r="Q195" s="15"/>
+      <c r="R195" s="15"/>
+      <c r="S195" s="15"/>
+      <c r="T195" s="15"/>
+      <c r="X195" s="12"/>
+      <c r="Y195" s="8"/>
+      <c r="Z195" s="8"/>
+      <c r="AT195" s="13"/>
+      <c r="AV195" s="13"/>
+      <c r="AW195" s="13"/>
+      <c r="AX195" s="13"/>
+      <c r="AY195" s="13"/>
+    </row>
+    <row r="196" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G196" s="10"/>
+      <c r="H196" s="15"/>
+      <c r="O196" s="10"/>
+      <c r="P196" s="12"/>
+      <c r="Q196" s="15"/>
+      <c r="R196" s="15"/>
+      <c r="S196" s="15"/>
+      <c r="T196" s="15"/>
+      <c r="X196" s="12"/>
+      <c r="Y196" s="8"/>
+      <c r="Z196" s="8"/>
+      <c r="AT196" s="13"/>
+      <c r="AV196" s="13"/>
+      <c r="AW196" s="13"/>
+      <c r="AX196" s="13"/>
+      <c r="AY196" s="13"/>
+    </row>
+    <row r="197" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G197" s="10"/>
+      <c r="H197" s="15"/>
+      <c r="O197" s="10"/>
+      <c r="P197" s="12"/>
+      <c r="Q197" s="15"/>
+      <c r="R197" s="15"/>
+      <c r="S197" s="15"/>
+      <c r="T197" s="15"/>
+      <c r="X197" s="12"/>
+      <c r="Y197" s="8"/>
+      <c r="Z197" s="8"/>
+      <c r="AT197" s="13"/>
+      <c r="AV197" s="13"/>
+      <c r="AW197" s="13"/>
+      <c r="AX197" s="13"/>
+      <c r="AY197" s="13"/>
+    </row>
+    <row r="198" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G198" s="10"/>
+      <c r="H198" s="15"/>
+      <c r="O198" s="10"/>
+      <c r="P198" s="12"/>
+      <c r="Q198" s="15"/>
+      <c r="R198" s="15"/>
+      <c r="S198" s="15"/>
+      <c r="T198" s="15"/>
+      <c r="X198" s="12"/>
+      <c r="Y198" s="8"/>
+      <c r="Z198" s="8"/>
+      <c r="AT198" s="13"/>
+      <c r="AV198" s="13"/>
+      <c r="AW198" s="13"/>
+      <c r="AX198" s="13"/>
+      <c r="AY198" s="13"/>
+    </row>
+    <row r="199" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G199" s="10"/>
+      <c r="H199" s="15"/>
+      <c r="O199" s="10"/>
+      <c r="P199" s="12"/>
+      <c r="Q199" s="15"/>
+      <c r="R199" s="15"/>
+      <c r="S199" s="15"/>
+      <c r="T199" s="15"/>
+      <c r="X199" s="12"/>
+      <c r="Y199" s="8"/>
+      <c r="Z199" s="8"/>
+      <c r="AT199" s="13"/>
+      <c r="AV199" s="13"/>
+      <c r="AW199" s="13"/>
+      <c r="AX199" s="13"/>
+      <c r="AY199" s="13"/>
+    </row>
+    <row r="200" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G200" s="10"/>
+      <c r="H200" s="15"/>
+      <c r="O200" s="10"/>
+      <c r="P200" s="12"/>
+      <c r="Q200" s="15"/>
+      <c r="R200" s="15"/>
+      <c r="S200" s="15"/>
+      <c r="T200" s="15"/>
+      <c r="X200" s="12"/>
+      <c r="Y200" s="8"/>
+      <c r="Z200" s="8"/>
+      <c r="AT200" s="13"/>
+      <c r="AV200" s="13"/>
+      <c r="AW200" s="13"/>
+      <c r="AX200" s="13"/>
+      <c r="AY200" s="13"/>
+    </row>
+    <row r="201" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G201" s="10"/>
+      <c r="H201" s="15"/>
+      <c r="O201" s="10"/>
+      <c r="P201" s="12"/>
+      <c r="Q201" s="15"/>
+      <c r="R201" s="15"/>
+      <c r="S201" s="15"/>
+      <c r="T201" s="15"/>
+      <c r="X201" s="12"/>
+      <c r="Y201" s="8"/>
+      <c r="Z201" s="8"/>
+      <c r="AT201" s="13"/>
+      <c r="AV201" s="13"/>
+      <c r="AW201" s="13"/>
+      <c r="AX201" s="13"/>
+      <c r="AY201" s="13"/>
+    </row>
+    <row r="202" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G202" s="10"/>
+      <c r="H202" s="15"/>
+      <c r="O202" s="10"/>
+      <c r="P202" s="12"/>
+      <c r="Q202" s="15"/>
+      <c r="R202" s="15"/>
+      <c r="S202" s="15"/>
+      <c r="T202" s="15"/>
+      <c r="X202" s="12"/>
+      <c r="Y202" s="8"/>
+      <c r="Z202" s="8"/>
+      <c r="AT202" s="13"/>
+      <c r="AV202" s="13"/>
+      <c r="AW202" s="13"/>
+      <c r="AX202" s="13"/>
+      <c r="AY202" s="13"/>
+    </row>
+    <row r="203" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G203" s="10"/>
+      <c r="H203" s="15"/>
+      <c r="O203" s="10"/>
+      <c r="P203" s="12"/>
+      <c r="Q203" s="15"/>
+      <c r="R203" s="15"/>
+      <c r="S203" s="15"/>
+      <c r="T203" s="15"/>
+      <c r="X203" s="12"/>
+      <c r="Y203" s="8"/>
+      <c r="Z203" s="8"/>
+      <c r="AT203" s="13"/>
+      <c r="AV203" s="13"/>
+      <c r="AW203" s="13"/>
+      <c r="AX203" s="13"/>
+      <c r="AY203" s="13"/>
+    </row>
+    <row r="204" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G204" s="10"/>
+      <c r="H204" s="15"/>
+      <c r="O204" s="10"/>
+      <c r="P204" s="12"/>
+      <c r="Q204" s="15"/>
+      <c r="R204" s="15"/>
+      <c r="S204" s="15"/>
+      <c r="T204" s="15"/>
+      <c r="X204" s="12"/>
+      <c r="Y204" s="8"/>
+      <c r="Z204" s="8"/>
+      <c r="AT204" s="13"/>
+      <c r="AV204" s="13"/>
+      <c r="AW204" s="13"/>
+      <c r="AX204" s="13"/>
+      <c r="AY204" s="13"/>
+    </row>
+    <row r="205" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G205" s="10"/>
+      <c r="H205" s="15"/>
+      <c r="O205" s="10"/>
+      <c r="P205" s="12"/>
+      <c r="Q205" s="15"/>
+      <c r="R205" s="15"/>
+      <c r="S205" s="15"/>
+      <c r="T205" s="15"/>
+      <c r="X205" s="12"/>
+      <c r="Y205" s="8"/>
+      <c r="Z205" s="8"/>
+      <c r="AT205" s="13"/>
+      <c r="AV205" s="13"/>
+      <c r="AW205" s="13"/>
+      <c r="AX205" s="13"/>
+      <c r="AY205" s="13"/>
+    </row>
+    <row r="206" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G206" s="10"/>
+      <c r="H206" s="15"/>
+      <c r="O206" s="10"/>
+      <c r="P206" s="12"/>
+      <c r="Q206" s="15"/>
+      <c r="R206" s="15"/>
+      <c r="S206" s="15"/>
+      <c r="T206" s="15"/>
+      <c r="X206" s="12"/>
+      <c r="Y206" s="8"/>
+      <c r="Z206" s="8"/>
+      <c r="AT206" s="13"/>
+      <c r="AV206" s="13"/>
+      <c r="AW206" s="13"/>
+      <c r="AX206" s="13"/>
+      <c r="AY206" s="13"/>
+    </row>
+    <row r="207" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G207" s="10"/>
+      <c r="H207" s="15"/>
+      <c r="O207" s="10"/>
+      <c r="P207" s="12"/>
+      <c r="Q207" s="15"/>
+      <c r="R207" s="15"/>
+      <c r="S207" s="15"/>
+      <c r="T207" s="15"/>
+      <c r="X207" s="12"/>
+      <c r="Y207" s="8"/>
+      <c r="Z207" s="8"/>
+      <c r="AT207" s="13"/>
+      <c r="AV207" s="13"/>
+      <c r="AW207" s="13"/>
+      <c r="AX207" s="13"/>
+      <c r="AY207" s="13"/>
+    </row>
+    <row r="208" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G208" s="10"/>
+      <c r="H208" s="15"/>
+      <c r="O208" s="10"/>
+      <c r="P208" s="12"/>
+      <c r="Q208" s="15"/>
+      <c r="R208" s="15"/>
+      <c r="S208" s="15"/>
+      <c r="T208" s="15"/>
+      <c r="X208" s="12"/>
+      <c r="Y208" s="8"/>
+      <c r="Z208" s="8"/>
+      <c r="AT208" s="13"/>
+      <c r="AV208" s="13"/>
+      <c r="AW208" s="13"/>
+      <c r="AX208" s="13"/>
+      <c r="AY208" s="13"/>
+    </row>
+    <row r="209" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G209" s="10"/>
+      <c r="H209" s="15"/>
+      <c r="O209" s="10"/>
+      <c r="P209" s="12"/>
+      <c r="Q209" s="15"/>
+      <c r="R209" s="15"/>
+      <c r="S209" s="15"/>
+      <c r="T209" s="15"/>
+      <c r="X209" s="12"/>
+      <c r="Y209" s="8"/>
+      <c r="Z209" s="8"/>
+      <c r="AT209" s="13"/>
+      <c r="AV209" s="13"/>
+      <c r="AW209" s="13"/>
+      <c r="AX209" s="13"/>
+      <c r="AY209" s="13"/>
+    </row>
+    <row r="210" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G210" s="10"/>
+      <c r="H210" s="15"/>
+      <c r="O210" s="10"/>
+      <c r="P210" s="12"/>
+      <c r="Q210" s="15"/>
+      <c r="R210" s="15"/>
+      <c r="S210" s="15"/>
+      <c r="T210" s="15"/>
+      <c r="X210" s="12"/>
+      <c r="Y210" s="8"/>
+      <c r="Z210" s="8"/>
+      <c r="AT210" s="13"/>
+      <c r="AV210" s="13"/>
+      <c r="AW210" s="13"/>
+      <c r="AX210" s="13"/>
+      <c r="AY210" s="13"/>
+    </row>
+    <row r="211" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G211" s="10"/>
+      <c r="H211" s="15"/>
+      <c r="O211" s="10"/>
+      <c r="P211" s="12"/>
+      <c r="Q211" s="15"/>
+      <c r="R211" s="15"/>
+      <c r="S211" s="15"/>
+      <c r="T211" s="15"/>
+      <c r="X211" s="12"/>
+      <c r="Y211" s="8"/>
+      <c r="Z211" s="8"/>
+      <c r="AT211" s="13"/>
+      <c r="AV211" s="13"/>
+      <c r="AW211" s="13"/>
+      <c r="AX211" s="13"/>
+      <c r="AY211" s="13"/>
+    </row>
+    <row r="212" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G212" s="10"/>
+      <c r="H212" s="15"/>
+      <c r="O212" s="10"/>
+      <c r="P212" s="12"/>
+      <c r="Q212" s="15"/>
+      <c r="R212" s="15"/>
+      <c r="S212" s="15"/>
+      <c r="T212" s="15"/>
+      <c r="X212" s="12"/>
+      <c r="Y212" s="8"/>
+      <c r="Z212" s="8"/>
+      <c r="AT212" s="13"/>
+      <c r="AV212" s="13"/>
+      <c r="AW212" s="13"/>
+      <c r="AX212" s="13"/>
+      <c r="AY212" s="13"/>
+    </row>
+    <row r="213" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G213" s="10"/>
+      <c r="H213" s="15"/>
+      <c r="O213" s="10"/>
+      <c r="P213" s="12"/>
+      <c r="Q213" s="15"/>
+      <c r="R213" s="15"/>
+      <c r="S213" s="15"/>
+      <c r="T213" s="15"/>
+      <c r="X213" s="12"/>
+      <c r="Y213" s="8"/>
+      <c r="Z213" s="8"/>
+      <c r="AT213" s="13"/>
+      <c r="AV213" s="13"/>
+      <c r="AW213" s="13"/>
+      <c r="AX213" s="13"/>
+      <c r="AY213" s="13"/>
+    </row>
+    <row r="214" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G214" s="10"/>
+      <c r="H214" s="15"/>
+      <c r="O214" s="10"/>
+      <c r="P214" s="12"/>
+      <c r="Q214" s="15"/>
+      <c r="R214" s="15"/>
+      <c r="S214" s="15"/>
+      <c r="T214" s="15"/>
+      <c r="X214" s="12"/>
+      <c r="Y214" s="8"/>
+      <c r="Z214" s="8"/>
+      <c r="AT214" s="13"/>
+      <c r="AV214" s="13"/>
+      <c r="AW214" s="13"/>
+      <c r="AX214" s="13"/>
+      <c r="AY214" s="13"/>
+    </row>
+    <row r="215" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G215" s="10"/>
+      <c r="H215" s="15"/>
+      <c r="O215" s="10"/>
+      <c r="P215" s="12"/>
+      <c r="Q215" s="15"/>
+      <c r="R215" s="15"/>
+      <c r="S215" s="15"/>
+      <c r="T215" s="15"/>
+      <c r="X215" s="12"/>
+      <c r="Y215" s="8"/>
+      <c r="Z215" s="8"/>
+      <c r="AT215" s="13"/>
+      <c r="AV215" s="13"/>
+      <c r="AW215" s="13"/>
+      <c r="AX215" s="13"/>
+      <c r="AY215" s="13"/>
+    </row>
+    <row r="216" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G216" s="10"/>
+      <c r="H216" s="15"/>
+      <c r="O216" s="10"/>
+      <c r="P216" s="12"/>
+      <c r="Q216" s="15"/>
+      <c r="R216" s="15"/>
+      <c r="S216" s="15"/>
+      <c r="T216" s="15"/>
+      <c r="X216" s="12"/>
+      <c r="Y216" s="8"/>
+      <c r="Z216" s="8"/>
+      <c r="AT216" s="13"/>
+      <c r="AV216" s="13"/>
+      <c r="AW216" s="13"/>
+      <c r="AX216" s="13"/>
+      <c r="AY216" s="13"/>
+    </row>
+    <row r="217" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G217" s="10"/>
+      <c r="H217" s="15"/>
+      <c r="O217" s="10"/>
+      <c r="P217" s="12"/>
+      <c r="Q217" s="15"/>
+      <c r="R217" s="15"/>
+      <c r="S217" s="15"/>
+      <c r="T217" s="15"/>
+      <c r="X217" s="12"/>
+      <c r="Y217" s="8"/>
+      <c r="Z217" s="8"/>
+      <c r="AT217" s="13"/>
+      <c r="AV217" s="13"/>
+      <c r="AW217" s="13"/>
+      <c r="AX217" s="13"/>
+      <c r="AY217" s="13"/>
+    </row>
+    <row r="218" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G218" s="10"/>
+      <c r="H218" s="15"/>
+      <c r="O218" s="10"/>
+      <c r="P218" s="12"/>
+      <c r="Q218" s="15"/>
+      <c r="R218" s="15"/>
+      <c r="S218" s="15"/>
+      <c r="T218" s="15"/>
+      <c r="X218" s="12"/>
+      <c r="Y218" s="8"/>
+      <c r="Z218" s="8"/>
+      <c r="AT218" s="13"/>
+      <c r="AV218" s="13"/>
+      <c r="AW218" s="13"/>
+      <c r="AX218" s="13"/>
+      <c r="AY218" s="13"/>
+    </row>
+    <row r="219" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G219" s="10"/>
+      <c r="H219" s="15"/>
+      <c r="O219" s="10"/>
+      <c r="P219" s="12"/>
+      <c r="Q219" s="15"/>
+      <c r="R219" s="15"/>
+      <c r="S219" s="15"/>
+      <c r="T219" s="15"/>
+      <c r="X219" s="12"/>
+      <c r="Y219" s="8"/>
+      <c r="Z219" s="8"/>
+      <c r="AT219" s="13"/>
+      <c r="AV219" s="13"/>
+      <c r="AW219" s="13"/>
+      <c r="AX219" s="13"/>
+      <c r="AY219" s="13"/>
+    </row>
+    <row r="220" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G220" s="10"/>
+      <c r="H220" s="15"/>
+      <c r="O220" s="10"/>
+      <c r="P220" s="12"/>
+      <c r="Q220" s="15"/>
+      <c r="R220" s="15"/>
+      <c r="S220" s="15"/>
+      <c r="T220" s="15"/>
+      <c r="X220" s="12"/>
+      <c r="Y220" s="8"/>
+      <c r="Z220" s="8"/>
+      <c r="AT220" s="13"/>
+      <c r="AV220" s="13"/>
+      <c r="AW220" s="13"/>
+      <c r="AX220" s="13"/>
+      <c r="AY220" s="13"/>
+    </row>
+    <row r="221" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G221" s="10"/>
+      <c r="O221" s="10"/>
+      <c r="P221" s="16"/>
+      <c r="X221" s="12"/>
+    </row>
+    <row r="222" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G222" s="10"/>
+      <c r="O222" s="10"/>
+      <c r="P222" s="16"/>
+      <c r="X222" s="12"/>
+    </row>
+    <row r="223" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G223" s="10"/>
+      <c r="O223" s="10"/>
+      <c r="P223" s="16"/>
+      <c r="X223" s="12"/>
+    </row>
+    <row r="224" spans="7:51" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G224" s="10"/>
+      <c r="O224" s="10"/>
+      <c r="P224" s="16"/>
+      <c r="X224" s="12"/>
+    </row>
+    <row r="225" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G225" s="10"/>
+      <c r="O225" s="10"/>
+      <c r="P225" s="16"/>
+      <c r="X225" s="12"/>
+    </row>
+    <row r="226" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G226" s="10"/>
+      <c r="O226" s="10"/>
+      <c r="P226" s="16"/>
+      <c r="X226" s="12"/>
+    </row>
+    <row r="227" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G227" s="10"/>
+      <c r="O227" s="10"/>
+      <c r="P227" s="16"/>
+      <c r="X227" s="12"/>
+    </row>
+    <row r="228" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G228" s="10"/>
+      <c r="O228" s="10"/>
+      <c r="P228" s="16"/>
+      <c r="X228" s="12"/>
+    </row>
+    <row r="229" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G229" s="10"/>
+      <c r="O229" s="10"/>
+      <c r="P229" s="16"/>
+      <c r="X229" s="12"/>
+    </row>
+    <row r="230" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G230" s="10"/>
+      <c r="O230" s="10"/>
+      <c r="P230" s="16"/>
+      <c r="X230" s="12"/>
+    </row>
+    <row r="231" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G231" s="10"/>
+      <c r="O231" s="10"/>
+      <c r="P231" s="16"/>
+      <c r="X231" s="12"/>
+    </row>
+    <row r="232" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G232" s="10"/>
+      <c r="O232" s="10"/>
+      <c r="P232" s="16"/>
+      <c r="X232" s="12"/>
+    </row>
+    <row r="233" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G233" s="10"/>
+      <c r="O233" s="10"/>
+      <c r="P233" s="16"/>
+      <c r="X233" s="12"/>
+    </row>
+    <row r="234" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G234" s="10"/>
+      <c r="O234" s="10"/>
+      <c r="P234" s="16"/>
+      <c r="X234" s="12"/>
+    </row>
+    <row r="235" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G235" s="10"/>
+      <c r="O235" s="10"/>
+      <c r="P235" s="16"/>
+      <c r="X235" s="12"/>
+    </row>
+    <row r="236" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G236" s="10"/>
+      <c r="O236" s="10"/>
+      <c r="P236" s="16"/>
+      <c r="X236" s="12"/>
+    </row>
+    <row r="237" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G237" s="10"/>
+      <c r="O237" s="10"/>
+      <c r="P237" s="16"/>
+      <c r="X237" s="12"/>
+    </row>
+    <row r="238" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G238" s="10"/>
+      <c r="O238" s="10"/>
+      <c r="P238" s="16"/>
+      <c r="X238" s="12"/>
+    </row>
+    <row r="239" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G239" s="10"/>
+      <c r="O239" s="10"/>
+      <c r="P239" s="16"/>
+      <c r="X239" s="12"/>
+    </row>
+    <row r="240" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G240" s="10"/>
+      <c r="O240" s="10"/>
+      <c r="P240" s="16"/>
+      <c r="X240" s="12"/>
+    </row>
+    <row r="241" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G241" s="10"/>
+      <c r="O241" s="10"/>
+      <c r="P241" s="16"/>
+      <c r="X241" s="12"/>
+    </row>
+    <row r="242" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G242" s="10"/>
+      <c r="O242" s="10"/>
+      <c r="P242" s="16"/>
+      <c r="X242" s="12"/>
+    </row>
+    <row r="243" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G243" s="10"/>
+      <c r="O243" s="10"/>
+      <c r="P243" s="16"/>
+      <c r="X243" s="12"/>
+    </row>
+    <row r="244" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G244" s="10"/>
+      <c r="O244" s="10"/>
+      <c r="P244" s="16"/>
+      <c r="X244" s="12"/>
+    </row>
+    <row r="245" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G245" s="10"/>
+      <c r="O245" s="10"/>
+      <c r="P245" s="16"/>
+      <c r="X245" s="12"/>
+    </row>
+    <row r="246" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G246" s="10"/>
+      <c r="O246" s="10"/>
+      <c r="P246" s="16"/>
+      <c r="X246" s="12"/>
+    </row>
+    <row r="247" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G247" s="10"/>
+      <c r="O247" s="10"/>
+      <c r="P247" s="16"/>
+      <c r="X247" s="12"/>
+    </row>
+    <row r="248" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G248" s="10"/>
+      <c r="O248" s="10"/>
+      <c r="P248" s="16"/>
+      <c r="X248" s="12"/>
+    </row>
+    <row r="249" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G249" s="10"/>
+      <c r="O249" s="10"/>
+      <c r="P249" s="16"/>
+      <c r="X249" s="12"/>
+    </row>
+    <row r="250" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G250" s="10"/>
+      <c r="O250" s="10"/>
+      <c r="P250" s="16"/>
+      <c r="X250" s="12"/>
+    </row>
+    <row r="251" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G251" s="10"/>
+      <c r="O251" s="10"/>
+      <c r="P251" s="16"/>
+      <c r="X251" s="12"/>
+    </row>
+    <row r="252" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G252" s="10"/>
+      <c r="O252" s="10"/>
+      <c r="P252" s="16"/>
+      <c r="X252" s="12"/>
+    </row>
+    <row r="253" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G253" s="10"/>
+      <c r="O253" s="10"/>
+      <c r="P253" s="16"/>
+      <c r="X253" s="12"/>
+    </row>
+    <row r="254" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G254" s="10"/>
+      <c r="O254" s="10"/>
+      <c r="P254" s="16"/>
+      <c r="X254" s="12"/>
+    </row>
+    <row r="255" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G255" s="10"/>
+      <c r="O255" s="10"/>
+      <c r="P255" s="16"/>
+      <c r="X255" s="12"/>
+    </row>
+    <row r="256" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G256" s="10"/>
+      <c r="O256" s="10"/>
+      <c r="P256" s="16"/>
+      <c r="X256" s="12"/>
+    </row>
+    <row r="257" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G257" s="10"/>
+      <c r="O257" s="10"/>
+      <c r="P257" s="16"/>
+      <c r="X257" s="12"/>
+    </row>
+    <row r="258" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G258" s="10"/>
+      <c r="O258" s="10"/>
+      <c r="P258" s="16"/>
+      <c r="X258" s="12"/>
+    </row>
+    <row r="259" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G259" s="10"/>
+      <c r="O259" s="10"/>
+      <c r="P259" s="16"/>
+      <c r="X259" s="12"/>
+    </row>
+    <row r="260" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G260" s="10"/>
+      <c r="O260" s="10"/>
+      <c r="P260" s="16"/>
+      <c r="X260" s="12"/>
+    </row>
+    <row r="261" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G261" s="10"/>
+      <c r="O261" s="10"/>
+      <c r="P261" s="16"/>
+      <c r="X261" s="12"/>
+    </row>
+    <row r="262" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G262" s="10"/>
+      <c r="O262" s="10"/>
+      <c r="P262" s="16"/>
+      <c r="X262" s="12"/>
+    </row>
+    <row r="263" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G263" s="10"/>
+      <c r="O263" s="10"/>
+      <c r="P263" s="16"/>
+      <c r="X263" s="12"/>
+    </row>
+    <row r="264" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G264" s="10"/>
+      <c r="O264" s="10"/>
+      <c r="P264" s="16"/>
+      <c r="X264" s="12"/>
+    </row>
+    <row r="265" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G265" s="10"/>
+      <c r="O265" s="10"/>
+      <c r="P265" s="16"/>
+      <c r="X265" s="12"/>
+    </row>
+    <row r="266" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G266" s="10"/>
+      <c r="O266" s="10"/>
+      <c r="P266" s="16"/>
+      <c r="X266" s="12"/>
+    </row>
+    <row r="267" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G267" s="10"/>
+      <c r="O267" s="10"/>
+      <c r="P267" s="16"/>
+      <c r="X267" s="12"/>
+    </row>
+    <row r="268" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G268" s="10"/>
+      <c r="O268" s="10"/>
+      <c r="P268" s="16"/>
+      <c r="X268" s="12"/>
+    </row>
+    <row r="269" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G269" s="10"/>
+      <c r="O269" s="10"/>
+      <c r="P269" s="16"/>
+      <c r="X269" s="12"/>
+    </row>
+    <row r="270" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G270" s="10"/>
+      <c r="O270" s="10"/>
+      <c r="P270" s="16"/>
+      <c r="X270" s="12"/>
+    </row>
+    <row r="271" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G271" s="10"/>
+      <c r="O271" s="10"/>
+      <c r="P271" s="16"/>
+      <c r="X271" s="12"/>
+    </row>
+    <row r="272" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G272" s="10"/>
+      <c r="O272" s="10"/>
+      <c r="P272" s="16"/>
+      <c r="X272" s="12"/>
+    </row>
+    <row r="273" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G273" s="10"/>
+      <c r="O273" s="10"/>
+      <c r="P273" s="16"/>
+      <c r="X273" s="12"/>
+    </row>
+    <row r="274" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G274" s="10"/>
+      <c r="O274" s="10"/>
+      <c r="P274" s="16"/>
+      <c r="X274" s="12"/>
+    </row>
+    <row r="275" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G275" s="10"/>
+      <c r="O275" s="10"/>
+      <c r="P275" s="16"/>
+      <c r="X275" s="12"/>
+    </row>
+    <row r="276" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G276" s="10"/>
+      <c r="O276" s="10"/>
+      <c r="P276" s="16"/>
+      <c r="X276" s="12"/>
+    </row>
+    <row r="277" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G277" s="10"/>
+      <c r="O277" s="10"/>
+      <c r="P277" s="16"/>
+      <c r="X277" s="12"/>
+    </row>
+    <row r="278" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G278" s="10"/>
+      <c r="O278" s="10"/>
+      <c r="P278" s="16"/>
+      <c r="X278" s="12"/>
+    </row>
+    <row r="279" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G279" s="10"/>
+      <c r="O279" s="10"/>
+      <c r="P279" s="16"/>
+      <c r="X279" s="12"/>
+    </row>
+    <row r="280" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G280" s="10"/>
+      <c r="O280" s="10"/>
+      <c r="P280" s="16"/>
+      <c r="X280" s="12"/>
+    </row>
+    <row r="281" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G281" s="10"/>
+      <c r="O281" s="10"/>
+      <c r="P281" s="16"/>
+      <c r="X281" s="12"/>
+    </row>
+    <row r="282" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G282" s="10"/>
+      <c r="O282" s="10"/>
+      <c r="P282" s="16"/>
+      <c r="X282" s="12"/>
+    </row>
+    <row r="283" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G283" s="10"/>
+      <c r="O283" s="10"/>
+      <c r="P283" s="16"/>
+      <c r="X283" s="12"/>
+    </row>
+    <row r="284" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G284" s="10"/>
+      <c r="O284" s="10"/>
+      <c r="P284" s="16"/>
+      <c r="X284" s="12"/>
+    </row>
+    <row r="285" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G285" s="10"/>
+      <c r="O285" s="10"/>
+      <c r="P285" s="16"/>
+      <c r="X285" s="12"/>
+    </row>
+    <row r="286" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G286" s="10"/>
+      <c r="O286" s="10"/>
+      <c r="P286" s="16"/>
+      <c r="X286" s="12"/>
+    </row>
+    <row r="287" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G287" s="10"/>
+      <c r="O287" s="10"/>
+      <c r="P287" s="16"/>
+      <c r="X287" s="12"/>
+    </row>
+    <row r="288" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G288" s="10"/>
+      <c r="O288" s="10"/>
+      <c r="P288" s="16"/>
+      <c r="X288" s="12"/>
+    </row>
+    <row r="289" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G289" s="10"/>
+      <c r="O289" s="10"/>
+      <c r="P289" s="16"/>
+      <c r="X289" s="12"/>
+    </row>
+    <row r="290" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G290" s="10"/>
+      <c r="O290" s="10"/>
+      <c r="P290" s="16"/>
+      <c r="X290" s="12"/>
+    </row>
+    <row r="291" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G291" s="10"/>
+      <c r="O291" s="10"/>
+      <c r="P291" s="16"/>
+      <c r="X291" s="12"/>
+    </row>
+    <row r="292" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G292" s="10"/>
+      <c r="O292" s="10"/>
+      <c r="P292" s="16"/>
+      <c r="X292" s="12"/>
+    </row>
+    <row r="293" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G293" s="10"/>
+      <c r="O293" s="10"/>
+      <c r="P293" s="16"/>
+      <c r="X293" s="12"/>
+    </row>
+    <row r="294" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G294" s="10"/>
+      <c r="O294" s="10"/>
+      <c r="P294" s="16"/>
+      <c r="X294" s="12"/>
+    </row>
+    <row r="295" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G295" s="10"/>
+      <c r="O295" s="10"/>
+      <c r="P295" s="16"/>
+      <c r="X295" s="12"/>
+    </row>
+    <row r="296" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G296" s="10"/>
+      <c r="O296" s="10"/>
+      <c r="P296" s="16"/>
+      <c r="X296" s="12"/>
+    </row>
+    <row r="297" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G297" s="10"/>
+      <c r="O297" s="10"/>
+      <c r="P297" s="16"/>
+      <c r="X297" s="12"/>
+    </row>
+    <row r="298" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G298" s="10"/>
+      <c r="O298" s="10"/>
+      <c r="P298" s="16"/>
+      <c r="X298" s="12"/>
+    </row>
+    <row r="299" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G299" s="10"/>
+      <c r="O299" s="10"/>
+      <c r="P299" s="16"/>
+      <c r="X299" s="12"/>
+    </row>
+    <row r="300" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G300" s="10"/>
+      <c r="O300" s="10"/>
+      <c r="P300" s="16"/>
+      <c r="X300" s="12"/>
+    </row>
+    <row r="301" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G301" s="10"/>
+      <c r="O301" s="10"/>
+      <c r="P301" s="16"/>
+      <c r="X301" s="12"/>
+    </row>
+    <row r="302" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G302" s="10"/>
+      <c r="O302" s="10"/>
+      <c r="P302" s="16"/>
+      <c r="X302" s="12"/>
+    </row>
+    <row r="303" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G303" s="10"/>
+      <c r="O303" s="10"/>
+      <c r="P303" s="16"/>
+      <c r="X303" s="12"/>
+    </row>
+    <row r="304" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G304" s="10"/>
+      <c r="O304" s="10"/>
+      <c r="P304" s="16"/>
+      <c r="X304" s="12"/>
+    </row>
+    <row r="305" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G305" s="10"/>
+      <c r="O305" s="10"/>
+      <c r="P305" s="16"/>
+      <c r="X305" s="12"/>
+    </row>
+    <row r="306" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G306" s="10"/>
+      <c r="O306" s="10"/>
+      <c r="P306" s="16"/>
+      <c r="X306" s="12"/>
+    </row>
+    <row r="307" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G307" s="10"/>
+      <c r="O307" s="10"/>
+      <c r="P307" s="16"/>
+      <c r="X307" s="12"/>
+    </row>
+    <row r="308" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G308" s="10"/>
+      <c r="O308" s="10"/>
+      <c r="P308" s="16"/>
+      <c r="X308" s="12"/>
+    </row>
+    <row r="309" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G309" s="10"/>
+      <c r="O309" s="10"/>
+      <c r="P309" s="16"/>
+      <c r="X309" s="12"/>
+    </row>
+    <row r="310" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G310" s="10"/>
+      <c r="O310" s="10"/>
+      <c r="P310" s="16"/>
+      <c r="X310" s="12"/>
+    </row>
+    <row r="311" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G311" s="10"/>
+      <c r="O311" s="10"/>
+      <c r="P311" s="16"/>
+      <c r="X311" s="12"/>
+    </row>
+    <row r="312" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G312" s="10"/>
+      <c r="O312" s="10"/>
+      <c r="P312" s="16"/>
+      <c r="X312" s="12"/>
+    </row>
+    <row r="313" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G313" s="10"/>
+      <c r="O313" s="10"/>
+      <c r="P313" s="16"/>
+      <c r="X313" s="12"/>
+    </row>
+    <row r="314" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G314" s="10"/>
+      <c r="O314" s="10"/>
+      <c r="P314" s="16"/>
+      <c r="X314" s="12"/>
+    </row>
+    <row r="315" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G315" s="10"/>
+      <c r="O315" s="10"/>
+      <c r="P315" s="16"/>
+      <c r="X315" s="12"/>
+    </row>
+    <row r="316" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G316" s="10"/>
+      <c r="O316" s="10"/>
+      <c r="P316" s="16"/>
+      <c r="X316" s="12"/>
+    </row>
+    <row r="317" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G317" s="10"/>
+      <c r="O317" s="10"/>
+      <c r="P317" s="16"/>
+      <c r="X317" s="12"/>
+    </row>
+    <row r="318" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G318" s="10"/>
+      <c r="O318" s="10"/>
+      <c r="P318" s="16"/>
+      <c r="X318" s="12"/>
+    </row>
+    <row r="319" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G319" s="10"/>
+      <c r="O319" s="10"/>
+      <c r="P319" s="16"/>
+      <c r="X319" s="12"/>
+    </row>
+    <row r="320" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G320" s="10"/>
+      <c r="O320" s="10"/>
+      <c r="P320" s="16"/>
+      <c r="X320" s="12"/>
+    </row>
+    <row r="321" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G321" s="10"/>
+      <c r="O321" s="10"/>
+      <c r="P321" s="16"/>
+      <c r="X321" s="12"/>
+    </row>
+    <row r="322" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G322" s="10"/>
+      <c r="O322" s="10"/>
+      <c r="P322" s="16"/>
+      <c r="X322" s="12"/>
+    </row>
+    <row r="323" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G323" s="10"/>
+      <c r="O323" s="10"/>
+      <c r="P323" s="16"/>
+      <c r="X323" s="12"/>
+    </row>
+    <row r="324" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G324" s="10"/>
+      <c r="O324" s="10"/>
+      <c r="P324" s="16"/>
+      <c r="X324" s="12"/>
+    </row>
+    <row r="325" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G325" s="10"/>
+      <c r="O325" s="10"/>
+      <c r="P325" s="16"/>
+      <c r="X325" s="12"/>
+    </row>
+    <row r="326" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G326" s="10"/>
+      <c r="O326" s="10"/>
+      <c r="P326" s="16"/>
+      <c r="X326" s="12"/>
+    </row>
+    <row r="327" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G327" s="10"/>
+      <c r="O327" s="10"/>
+      <c r="P327" s="16"/>
+      <c r="X327" s="12"/>
+    </row>
+    <row r="328" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G328" s="10"/>
+      <c r="O328" s="10"/>
+      <c r="P328" s="16"/>
+      <c r="X328" s="12"/>
+    </row>
+    <row r="329" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G329" s="10"/>
+      <c r="O329" s="10"/>
+      <c r="P329" s="16"/>
+      <c r="X329" s="12"/>
+    </row>
+    <row r="330" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G330" s="10"/>
+      <c r="O330" s="10"/>
+      <c r="P330" s="16"/>
+      <c r="X330" s="12"/>
+    </row>
+    <row r="331" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G331" s="10"/>
+      <c r="O331" s="10"/>
+      <c r="P331" s="16"/>
+      <c r="X331" s="12"/>
+    </row>
+    <row r="332" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G332" s="10"/>
+      <c r="O332" s="10"/>
+      <c r="P332" s="16"/>
+      <c r="X332" s="12"/>
+    </row>
+    <row r="333" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G333" s="10"/>
+      <c r="O333" s="10"/>
+      <c r="P333" s="16"/>
+      <c r="X333" s="12"/>
+    </row>
+    <row r="334" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G334" s="10"/>
+      <c r="O334" s="10"/>
+      <c r="P334" s="16"/>
+      <c r="X334" s="12"/>
+    </row>
+    <row r="335" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G335" s="10"/>
+      <c r="O335" s="10"/>
+      <c r="P335" s="16"/>
+      <c r="X335" s="12"/>
+    </row>
+    <row r="336" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G336" s="10"/>
+      <c r="O336" s="10"/>
+      <c r="P336" s="16"/>
+      <c r="X336" s="12"/>
+    </row>
+    <row r="337" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G337" s="10"/>
+      <c r="O337" s="10"/>
+      <c r="P337" s="16"/>
+      <c r="X337" s="12"/>
+    </row>
+    <row r="338" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G338" s="10"/>
+      <c r="O338" s="10"/>
+      <c r="P338" s="16"/>
+      <c r="X338" s="12"/>
+    </row>
+    <row r="339" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G339" s="10"/>
+      <c r="O339" s="10"/>
+      <c r="P339" s="16"/>
+      <c r="X339" s="12"/>
+    </row>
+    <row r="340" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G340" s="10"/>
+      <c r="O340" s="10"/>
+      <c r="P340" s="16"/>
+      <c r="X340" s="12"/>
+    </row>
+    <row r="341" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G341" s="10"/>
+      <c r="O341" s="10"/>
+      <c r="P341" s="16"/>
+      <c r="X341" s="12"/>
+    </row>
+    <row r="342" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G342" s="10"/>
+      <c r="O342" s="10"/>
+      <c r="P342" s="16"/>
+      <c r="X342" s="12"/>
+    </row>
+    <row r="343" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G343" s="10"/>
+      <c r="O343" s="10"/>
+      <c r="P343" s="16"/>
+      <c r="X343" s="12"/>
+    </row>
+    <row r="344" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G344" s="10"/>
+      <c r="O344" s="10"/>
+      <c r="P344" s="16"/>
+      <c r="X344" s="12"/>
+    </row>
+    <row r="345" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G345" s="10"/>
+      <c r="O345" s="10"/>
+      <c r="P345" s="16"/>
+      <c r="X345" s="12"/>
+    </row>
+    <row r="346" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G346" s="10"/>
+      <c r="O346" s="10"/>
+      <c r="P346" s="16"/>
+      <c r="X346" s="12"/>
+    </row>
+    <row r="347" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G347" s="10"/>
+      <c r="O347" s="10"/>
+      <c r="P347" s="16"/>
+      <c r="X347" s="12"/>
+    </row>
+    <row r="348" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G348" s="10"/>
+      <c r="O348" s="10"/>
+      <c r="P348" s="16"/>
+      <c r="X348" s="12"/>
+    </row>
+    <row r="349" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G349" s="10"/>
+      <c r="O349" s="10"/>
+      <c r="P349" s="16"/>
+      <c r="X349" s="12"/>
+    </row>
+    <row r="350" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G350" s="10"/>
+      <c r="O350" s="10"/>
+      <c r="P350" s="16"/>
+      <c r="X350" s="12"/>
+    </row>
+    <row r="351" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G351" s="10"/>
+      <c r="O351" s="10"/>
+      <c r="P351" s="16"/>
+      <c r="X351" s="12"/>
+    </row>
+    <row r="352" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G352" s="10"/>
+      <c r="O352" s="10"/>
+      <c r="P352" s="16"/>
+      <c r="X352" s="12"/>
+    </row>
+    <row r="353" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G353" s="10"/>
+      <c r="O353" s="10"/>
+      <c r="P353" s="16"/>
+      <c r="X353" s="12"/>
+    </row>
+    <row r="354" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G354" s="10"/>
+      <c r="O354" s="10"/>
+      <c r="P354" s="16"/>
+      <c r="X354" s="12"/>
+    </row>
+    <row r="355" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G355" s="10"/>
+      <c r="O355" s="10"/>
+      <c r="P355" s="16"/>
+      <c r="X355" s="12"/>
+    </row>
+    <row r="356" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G356" s="10"/>
+      <c r="O356" s="10"/>
+      <c r="P356" s="16"/>
+      <c r="X356" s="12"/>
+    </row>
+    <row r="357" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G357" s="10"/>
+      <c r="O357" s="10"/>
+      <c r="P357" s="16"/>
+      <c r="X357" s="12"/>
+    </row>
+    <row r="358" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G358" s="10"/>
+      <c r="O358" s="10"/>
+      <c r="P358" s="16"/>
+      <c r="X358" s="12"/>
+    </row>
+    <row r="359" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G359" s="10"/>
+      <c r="O359" s="10"/>
+      <c r="P359" s="16"/>
+      <c r="X359" s="12"/>
+    </row>
+    <row r="360" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G360" s="10"/>
+      <c r="O360" s="10"/>
+      <c r="P360" s="16"/>
+      <c r="X360" s="12"/>
+    </row>
+    <row r="361" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G361" s="10"/>
+      <c r="O361" s="10"/>
+      <c r="P361" s="16"/>
+      <c r="X361" s="12"/>
+    </row>
+    <row r="362" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G362" s="10"/>
+      <c r="O362" s="10"/>
+      <c r="P362" s="16"/>
+      <c r="X362" s="12"/>
+    </row>
+    <row r="363" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G363" s="10"/>
+      <c r="O363" s="10"/>
+      <c r="P363" s="16"/>
+      <c r="X363" s="12"/>
+    </row>
+    <row r="364" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G364" s="10"/>
+      <c r="O364" s="10"/>
+      <c r="P364" s="16"/>
+      <c r="X364" s="12"/>
+    </row>
+    <row r="365" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G365" s="10"/>
+      <c r="O365" s="10"/>
+      <c r="P365" s="16"/>
+      <c r="X365" s="12"/>
+    </row>
+    <row r="366" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G366" s="10"/>
+      <c r="O366" s="10"/>
+      <c r="P366" s="16"/>
+      <c r="X366" s="12"/>
+    </row>
+    <row r="367" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G367" s="10"/>
+      <c r="O367" s="10"/>
+      <c r="P367" s="16"/>
+      <c r="X367" s="12"/>
+    </row>
+    <row r="368" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G368" s="10"/>
+      <c r="O368" s="10"/>
+      <c r="P368" s="16"/>
+      <c r="X368" s="12"/>
+    </row>
+    <row r="369" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G369" s="10"/>
+      <c r="O369" s="10"/>
+      <c r="P369" s="16"/>
+      <c r="X369" s="12"/>
+    </row>
+    <row r="370" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G370" s="10"/>
+      <c r="O370" s="10"/>
+      <c r="P370" s="16"/>
+      <c r="X370" s="12"/>
+    </row>
+    <row r="371" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G371" s="10"/>
+      <c r="O371" s="10"/>
+      <c r="P371" s="16"/>
+      <c r="X371" s="12"/>
+    </row>
+    <row r="372" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G372" s="10"/>
+      <c r="O372" s="10"/>
+      <c r="P372" s="16"/>
+      <c r="X372" s="12"/>
+    </row>
+    <row r="373" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G373" s="10"/>
+      <c r="O373" s="10"/>
+      <c r="P373" s="16"/>
+      <c r="X373" s="12"/>
+    </row>
+    <row r="374" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G374" s="10"/>
+      <c r="O374" s="10"/>
+      <c r="P374" s="16"/>
+      <c r="X374" s="12"/>
+    </row>
+    <row r="375" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G375" s="10"/>
+      <c r="O375" s="10"/>
+      <c r="P375" s="16"/>
+      <c r="X375" s="12"/>
+    </row>
+    <row r="376" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G376" s="10"/>
+      <c r="O376" s="10"/>
+      <c r="P376" s="16"/>
+      <c r="X376" s="12"/>
+    </row>
+    <row r="377" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G377" s="10"/>
+      <c r="O377" s="10"/>
+      <c r="P377" s="16"/>
+      <c r="X377" s="12"/>
+    </row>
+    <row r="378" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G378" s="10"/>
+      <c r="O378" s="10"/>
+      <c r="P378" s="16"/>
+      <c r="X378" s="12"/>
+    </row>
+    <row r="379" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G379" s="10"/>
+      <c r="O379" s="10"/>
+      <c r="P379" s="16"/>
+      <c r="X379" s="12"/>
+    </row>
+    <row r="380" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G380" s="10"/>
+      <c r="O380" s="10"/>
+      <c r="P380" s="16"/>
+      <c r="X380" s="12"/>
+    </row>
+    <row r="381" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G381" s="10"/>
+      <c r="O381" s="10"/>
+      <c r="P381" s="16"/>
+      <c r="X381" s="12"/>
+    </row>
+    <row r="382" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G382" s="10"/>
+      <c r="O382" s="10"/>
+      <c r="P382" s="16"/>
+      <c r="X382" s="12"/>
+    </row>
+    <row r="383" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G383" s="10"/>
+      <c r="O383" s="10"/>
+      <c r="P383" s="16"/>
+      <c r="X383" s="12"/>
+    </row>
+    <row r="384" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G384" s="10"/>
+      <c r="O384" s="10"/>
+      <c r="P384" s="16"/>
+      <c r="X384" s="12"/>
+    </row>
+    <row r="385" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G385" s="10"/>
+      <c r="O385" s="10"/>
+      <c r="P385" s="16"/>
+      <c r="X385" s="12"/>
+    </row>
+    <row r="386" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G386" s="10"/>
+      <c r="O386" s="10"/>
+      <c r="P386" s="16"/>
+      <c r="X386" s="12"/>
+    </row>
+    <row r="387" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G387" s="10"/>
+      <c r="O387" s="10"/>
+      <c r="P387" s="16"/>
+      <c r="X387" s="12"/>
+    </row>
+    <row r="388" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G388" s="10"/>
+      <c r="O388" s="10"/>
+      <c r="P388" s="16"/>
+      <c r="X388" s="12"/>
+    </row>
+    <row r="389" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G389" s="10"/>
+      <c r="O389" s="10"/>
+      <c r="P389" s="16"/>
+      <c r="X389" s="12"/>
+    </row>
+    <row r="390" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G390" s="10"/>
+      <c r="O390" s="10"/>
+      <c r="P390" s="16"/>
+      <c r="X390" s="12"/>
+    </row>
+    <row r="391" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G391" s="10"/>
+      <c r="O391" s="10"/>
+      <c r="P391" s="16"/>
+      <c r="X391" s="12"/>
+    </row>
+    <row r="392" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G392" s="10"/>
+      <c r="O392" s="10"/>
+      <c r="P392" s="16"/>
+      <c r="X392" s="12"/>
+    </row>
+    <row r="393" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G393" s="10"/>
+      <c r="O393" s="10"/>
+      <c r="P393" s="16"/>
+      <c r="X393" s="12"/>
+    </row>
+    <row r="394" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G394" s="10"/>
+      <c r="O394" s="10"/>
+      <c r="P394" s="16"/>
+      <c r="X394" s="12"/>
+    </row>
+    <row r="395" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G395" s="10"/>
+      <c r="O395" s="10"/>
+      <c r="P395" s="16"/>
+      <c r="X395" s="12"/>
+    </row>
+    <row r="396" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G396" s="10"/>
+      <c r="O396" s="10"/>
+      <c r="P396" s="16"/>
+      <c r="X396" s="12"/>
+    </row>
+    <row r="397" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G397" s="10"/>
+      <c r="O397" s="10"/>
+      <c r="P397" s="16"/>
+      <c r="X397" s="12"/>
+    </row>
+    <row r="398" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G398" s="10"/>
+      <c r="O398" s="10"/>
+      <c r="P398" s="16"/>
+      <c r="X398" s="12"/>
+    </row>
+    <row r="399" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G399" s="10"/>
+      <c r="O399" s="10"/>
+      <c r="P399" s="16"/>
+      <c r="X399" s="12"/>
+    </row>
+    <row r="400" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G400" s="10"/>
+      <c r="O400" s="10"/>
+      <c r="P400" s="16"/>
+      <c r="X400" s="12"/>
+    </row>
+    <row r="401" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G401" s="10"/>
+      <c r="O401" s="10"/>
+      <c r="P401" s="16"/>
+      <c r="X401" s="12"/>
+    </row>
+    <row r="402" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G402" s="10"/>
+      <c r="O402" s="10"/>
+      <c r="P402" s="16"/>
+      <c r="X402" s="12"/>
+    </row>
+    <row r="403" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G403" s="10"/>
+      <c r="O403" s="10"/>
+      <c r="P403" s="16"/>
+      <c r="X403" s="12"/>
+    </row>
+    <row r="404" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G404" s="10"/>
+      <c r="O404" s="10"/>
+      <c r="P404" s="16"/>
+      <c r="X404" s="12"/>
+    </row>
+    <row r="405" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G405" s="10"/>
+      <c r="O405" s="10"/>
+      <c r="P405" s="16"/>
+      <c r="X405" s="12"/>
+    </row>
+    <row r="406" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G406" s="10"/>
+      <c r="O406" s="10"/>
+      <c r="P406" s="16"/>
+      <c r="X406" s="12"/>
+    </row>
+    <row r="407" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G407" s="10"/>
+      <c r="O407" s="10"/>
+      <c r="P407" s="16"/>
+      <c r="X407" s="12"/>
+    </row>
+    <row r="408" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G408" s="10"/>
+      <c r="O408" s="10"/>
+      <c r="P408" s="16"/>
+      <c r="X408" s="12"/>
+    </row>
+    <row r="409" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G409" s="10"/>
+      <c r="O409" s="10"/>
+      <c r="P409" s="16"/>
+      <c r="X409" s="12"/>
+    </row>
+    <row r="410" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G410" s="10"/>
+      <c r="O410" s="10"/>
+      <c r="P410" s="16"/>
+      <c r="X410" s="12"/>
+    </row>
+    <row r="411" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G411" s="10"/>
+      <c r="O411" s="10"/>
+      <c r="P411" s="16"/>
+      <c r="X411" s="12"/>
+    </row>
+    <row r="412" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G412" s="10"/>
+      <c r="O412" s="10"/>
+      <c r="P412" s="16"/>
+      <c r="X412" s="12"/>
+    </row>
+    <row r="413" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G413" s="10"/>
+      <c r="O413" s="10"/>
+      <c r="P413" s="16"/>
+      <c r="X413" s="12"/>
+    </row>
+    <row r="414" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G414" s="10"/>
+      <c r="O414" s="10"/>
+      <c r="P414" s="16"/>
+      <c r="X414" s="12"/>
+    </row>
+    <row r="415" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G415" s="10"/>
+      <c r="O415" s="10"/>
+      <c r="P415" s="16"/>
+      <c r="X415" s="12"/>
+    </row>
+    <row r="416" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G416" s="10"/>
+      <c r="O416" s="10"/>
+      <c r="P416" s="16"/>
+      <c r="X416" s="12"/>
+    </row>
+    <row r="417" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G417" s="10"/>
+      <c r="O417" s="10"/>
+      <c r="P417" s="16"/>
+      <c r="X417" s="12"/>
+    </row>
+    <row r="418" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G418" s="10"/>
+      <c r="O418" s="10"/>
+      <c r="P418" s="16"/>
+      <c r="X418" s="12"/>
+    </row>
+    <row r="419" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G419" s="10"/>
+      <c r="O419" s="10"/>
+      <c r="P419" s="16"/>
+      <c r="X419" s="12"/>
+    </row>
+    <row r="420" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G420" s="10"/>
+      <c r="O420" s="10"/>
+      <c r="P420" s="16"/>
+      <c r="X420" s="12"/>
+    </row>
+    <row r="421" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G421" s="10"/>
+      <c r="O421" s="10"/>
+      <c r="P421" s="16"/>
+      <c r="X421" s="12"/>
+    </row>
+    <row r="422" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G422" s="10"/>
+      <c r="O422" s="10"/>
+      <c r="P422" s="16"/>
+      <c r="X422" s="12"/>
+    </row>
+    <row r="423" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G423" s="10"/>
+      <c r="O423" s="10"/>
+      <c r="P423" s="16"/>
+      <c r="X423" s="12"/>
+    </row>
+    <row r="424" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G424" s="10"/>
+      <c r="O424" s="10"/>
+      <c r="P424" s="16"/>
+      <c r="X424" s="12"/>
+    </row>
+    <row r="425" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G425" s="10"/>
+      <c r="O425" s="10"/>
+      <c r="P425" s="16"/>
+      <c r="X425" s="12"/>
+    </row>
+    <row r="426" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G426" s="10"/>
+      <c r="O426" s="10"/>
+      <c r="P426" s="16"/>
+      <c r="X426" s="12"/>
+    </row>
+    <row r="427" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G427" s="10"/>
+      <c r="O427" s="10"/>
+      <c r="P427" s="16"/>
+      <c r="X427" s="12"/>
+    </row>
+    <row r="428" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G428" s="10"/>
+      <c r="O428" s="10"/>
+      <c r="P428" s="16"/>
+      <c r="X428" s="12"/>
+    </row>
+    <row r="429" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G429" s="10"/>
+      <c r="O429" s="10"/>
+      <c r="P429" s="16"/>
+      <c r="X429" s="12"/>
+    </row>
+    <row r="430" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G430" s="10"/>
+      <c r="O430" s="10"/>
+      <c r="P430" s="16"/>
+      <c r="X430" s="12"/>
+    </row>
+    <row r="431" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G431" s="10"/>
+      <c r="O431" s="10"/>
+      <c r="P431" s="16"/>
+      <c r="X431" s="12"/>
+    </row>
+    <row r="432" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G432" s="10"/>
+      <c r="O432" s="10"/>
+      <c r="P432" s="16"/>
+      <c r="X432" s="12"/>
+    </row>
+    <row r="433" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G433" s="10"/>
+      <c r="O433" s="10"/>
+      <c r="P433" s="16"/>
+      <c r="X433" s="12"/>
+    </row>
+    <row r="434" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G434" s="10"/>
+      <c r="O434" s="10"/>
+      <c r="P434" s="16"/>
+      <c r="X434" s="12"/>
+    </row>
+    <row r="435" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G435" s="10"/>
+      <c r="O435" s="10"/>
+      <c r="P435" s="16"/>
+      <c r="X435" s="12"/>
+    </row>
+    <row r="436" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G436" s="10"/>
+      <c r="O436" s="10"/>
+      <c r="P436" s="16"/>
+      <c r="X436" s="12"/>
+    </row>
+    <row r="437" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G437" s="10"/>
+      <c r="O437" s="10"/>
+      <c r="P437" s="16"/>
+      <c r="X437" s="12"/>
+    </row>
+    <row r="438" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G438" s="10"/>
+      <c r="O438" s="10"/>
+      <c r="P438" s="16"/>
+      <c r="X438" s="12"/>
+    </row>
+    <row r="439" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G439" s="10"/>
+      <c r="O439" s="10"/>
+      <c r="P439" s="16"/>
+      <c r="X439" s="12"/>
+    </row>
+    <row r="440" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G440" s="10"/>
+      <c r="O440" s="10"/>
+      <c r="P440" s="16"/>
+      <c r="X440" s="12"/>
+    </row>
+    <row r="441" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G441" s="10"/>
+      <c r="O441" s="10"/>
+      <c r="P441" s="16"/>
+      <c r="X441" s="12"/>
+    </row>
+    <row r="442" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G442" s="10"/>
+      <c r="O442" s="10"/>
+      <c r="P442" s="16"/>
+      <c r="X442" s="12"/>
+    </row>
+    <row r="443" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G443" s="10"/>
+      <c r="O443" s="10"/>
+      <c r="P443" s="16"/>
+      <c r="X443" s="12"/>
+    </row>
+    <row r="444" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G444" s="10"/>
+      <c r="O444" s="10"/>
+      <c r="P444" s="16"/>
+      <c r="X444" s="12"/>
+    </row>
+    <row r="445" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G445" s="10"/>
+      <c r="O445" s="10"/>
+      <c r="P445" s="16"/>
+      <c r="X445" s="12"/>
+    </row>
+    <row r="446" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G446" s="10"/>
+      <c r="O446" s="10"/>
+      <c r="P446" s="16"/>
+      <c r="X446" s="12"/>
+    </row>
+    <row r="447" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G447" s="10"/>
+      <c r="O447" s="10"/>
+      <c r="P447" s="16"/>
+      <c r="X447" s="12"/>
+    </row>
+    <row r="448" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G448" s="10"/>
+      <c r="O448" s="10"/>
+      <c r="P448" s="16"/>
+      <c r="X448" s="12"/>
+    </row>
+    <row r="449" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G449" s="10"/>
+      <c r="O449" s="10"/>
+      <c r="P449" s="16"/>
+      <c r="X449" s="12"/>
+    </row>
+    <row r="450" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G450" s="10"/>
+      <c r="O450" s="10"/>
+      <c r="P450" s="16"/>
+      <c r="X450" s="12"/>
+    </row>
+    <row r="451" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G451" s="10"/>
+      <c r="O451" s="10"/>
+      <c r="P451" s="16"/>
+      <c r="X451" s="12"/>
+    </row>
+    <row r="452" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G452" s="10"/>
+      <c r="O452" s="10"/>
+      <c r="P452" s="16"/>
+      <c r="X452" s="12"/>
+    </row>
+    <row r="453" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G453" s="10"/>
+      <c r="O453" s="10"/>
+      <c r="P453" s="16"/>
+      <c r="X453" s="12"/>
+    </row>
+    <row r="454" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G454" s="10"/>
+      <c r="O454" s="10"/>
+      <c r="P454" s="16"/>
+      <c r="X454" s="12"/>
+    </row>
+    <row r="455" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G455" s="10"/>
+      <c r="O455" s="10"/>
+      <c r="P455" s="16"/>
+      <c r="X455" s="12"/>
+    </row>
+    <row r="456" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G456" s="10"/>
+      <c r="O456" s="10"/>
+      <c r="P456" s="16"/>
+      <c r="X456" s="12"/>
+    </row>
+    <row r="457" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G457" s="10"/>
+      <c r="O457" s="10"/>
+      <c r="P457" s="16"/>
+      <c r="X457" s="12"/>
+    </row>
+    <row r="458" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G458" s="10"/>
+      <c r="O458" s="10"/>
+      <c r="P458" s="16"/>
+      <c r="X458" s="12"/>
+    </row>
+    <row r="459" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G459" s="10"/>
+      <c r="O459" s="10"/>
+      <c r="P459" s="16"/>
+      <c r="X459" s="12"/>
+    </row>
+    <row r="460" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G460" s="10"/>
+      <c r="O460" s="10"/>
+      <c r="P460" s="16"/>
+      <c r="X460" s="12"/>
+    </row>
+    <row r="461" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G461" s="10"/>
+      <c r="O461" s="10"/>
+      <c r="P461" s="16"/>
+      <c r="X461" s="12"/>
+    </row>
+    <row r="462" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G462" s="10"/>
+      <c r="O462" s="10"/>
+      <c r="P462" s="16"/>
+      <c r="X462" s="12"/>
+    </row>
+    <row r="463" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G463" s="10"/>
+      <c r="O463" s="10"/>
+      <c r="P463" s="16"/>
+      <c r="X463" s="12"/>
+    </row>
+    <row r="464" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G464" s="10"/>
+      <c r="O464" s="10"/>
+      <c r="P464" s="16"/>
+      <c r="X464" s="12"/>
+    </row>
+    <row r="465" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G465" s="10"/>
+      <c r="O465" s="10"/>
+      <c r="P465" s="16"/>
+      <c r="X465" s="12"/>
+    </row>
+    <row r="466" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G466" s="10"/>
+      <c r="O466" s="10"/>
+      <c r="P466" s="16"/>
+      <c r="X466" s="12"/>
+    </row>
+    <row r="467" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G467" s="10"/>
+      <c r="O467" s="10"/>
+      <c r="P467" s="16"/>
+      <c r="X467" s="12"/>
+    </row>
+    <row r="468" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G468" s="10"/>
+      <c r="O468" s="10"/>
+      <c r="P468" s="16"/>
+      <c r="X468" s="12"/>
+    </row>
+    <row r="469" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G469" s="10"/>
+      <c r="O469" s="10"/>
+      <c r="P469" s="16"/>
+      <c r="X469" s="12"/>
+    </row>
+    <row r="470" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G470" s="10"/>
+      <c r="O470" s="10"/>
+      <c r="P470" s="16"/>
+      <c r="X470" s="12"/>
+    </row>
+    <row r="471" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G471" s="10"/>
+      <c r="O471" s="10"/>
+      <c r="P471" s="16"/>
+      <c r="X471" s="12"/>
+    </row>
+    <row r="472" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G472" s="10"/>
+      <c r="O472" s="10"/>
+      <c r="P472" s="16"/>
+      <c r="X472" s="12"/>
+    </row>
+    <row r="473" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G473" s="10"/>
+      <c r="O473" s="10"/>
+      <c r="P473" s="16"/>
+      <c r="X473" s="12"/>
+    </row>
+    <row r="474" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G474" s="10"/>
+      <c r="O474" s="10"/>
+      <c r="P474" s="16"/>
+      <c r="X474" s="12"/>
+    </row>
+    <row r="475" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G475" s="10"/>
+      <c r="O475" s="10"/>
+      <c r="P475" s="16"/>
+      <c r="X475" s="12"/>
+    </row>
+    <row r="476" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G476" s="10"/>
+      <c r="O476" s="10"/>
+      <c r="P476" s="16"/>
+      <c r="X476" s="12"/>
+    </row>
+    <row r="477" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G477" s="10"/>
+      <c r="O477" s="10"/>
+      <c r="P477" s="16"/>
+      <c r="X477" s="12"/>
+    </row>
+    <row r="478" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G478" s="10"/>
+      <c r="O478" s="10"/>
+      <c r="P478" s="16"/>
+      <c r="X478" s="12"/>
+    </row>
+    <row r="479" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G479" s="10"/>
+      <c r="O479" s="10"/>
+      <c r="P479" s="16"/>
+      <c r="X479" s="12"/>
+    </row>
+    <row r="480" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G480" s="10"/>
+      <c r="O480" s="10"/>
+      <c r="P480" s="16"/>
+      <c r="X480" s="12"/>
+    </row>
+    <row r="481" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G481" s="10"/>
+      <c r="O481" s="10"/>
+      <c r="P481" s="16"/>
+      <c r="X481" s="12"/>
+    </row>
+    <row r="482" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G482" s="10"/>
+      <c r="O482" s="10"/>
+      <c r="P482" s="16"/>
+      <c r="X482" s="12"/>
+    </row>
+    <row r="483" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G483" s="10"/>
+      <c r="O483" s="10"/>
+      <c r="P483" s="16"/>
+      <c r="X483" s="12"/>
+    </row>
+    <row r="484" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G484" s="10"/>
+      <c r="O484" s="10"/>
+      <c r="P484" s="16"/>
+      <c r="X484" s="12"/>
+    </row>
+    <row r="485" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G485" s="10"/>
+      <c r="O485" s="10"/>
+      <c r="P485" s="16"/>
+      <c r="X485" s="12"/>
+    </row>
+    <row r="486" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G486" s="10"/>
+      <c r="O486" s="10"/>
+      <c r="P486" s="16"/>
+      <c r="X486" s="12"/>
+    </row>
+    <row r="487" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G487" s="10"/>
+      <c r="O487" s="10"/>
+      <c r="P487" s="16"/>
+      <c r="X487" s="12"/>
+    </row>
+    <row r="488" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G488" s="10"/>
+      <c r="O488" s="10"/>
+      <c r="P488" s="16"/>
+      <c r="X488" s="12"/>
+    </row>
+    <row r="489" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G489" s="10"/>
+      <c r="O489" s="10"/>
+      <c r="P489" s="16"/>
+      <c r="X489" s="12"/>
+    </row>
+    <row r="490" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G490" s="10"/>
+      <c r="O490" s="10"/>
+      <c r="P490" s="16"/>
+      <c r="X490" s="12"/>
+    </row>
+    <row r="491" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G491" s="10"/>
+      <c r="O491" s="10"/>
+      <c r="P491" s="16"/>
+      <c r="X491" s="12"/>
+    </row>
+    <row r="492" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G492" s="10"/>
+      <c r="O492" s="10"/>
+      <c r="P492" s="16"/>
+      <c r="X492" s="12"/>
+    </row>
+    <row r="493" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G493" s="10"/>
+      <c r="O493" s="10"/>
+      <c r="P493" s="16"/>
+      <c r="X493" s="12"/>
+    </row>
+    <row r="494" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G494" s="10"/>
+      <c r="O494" s="10"/>
+      <c r="P494" s="16"/>
+      <c r="X494" s="12"/>
+    </row>
+    <row r="495" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G495" s="10"/>
+      <c r="O495" s="10"/>
+      <c r="P495" s="16"/>
+      <c r="X495" s="12"/>
+    </row>
+    <row r="496" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G496" s="10"/>
+      <c r="O496" s="10"/>
+      <c r="P496" s="16"/>
+      <c r="X496" s="12"/>
+    </row>
+    <row r="497" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G497" s="10"/>
+      <c r="O497" s="10"/>
+      <c r="P497" s="16"/>
+      <c r="X497" s="12"/>
+    </row>
+    <row r="498" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G498" s="10"/>
+      <c r="O498" s="10"/>
+      <c r="P498" s="16"/>
+      <c r="X498" s="12"/>
+    </row>
+    <row r="499" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G499" s="10"/>
+      <c r="O499" s="10"/>
+      <c r="P499" s="16"/>
+      <c r="X499" s="12"/>
+    </row>
+    <row r="500" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G500" s="10"/>
+      <c r="O500" s="10"/>
+      <c r="P500" s="16"/>
+      <c r="X500" s="12"/>
+    </row>
+    <row r="501" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G501" s="10"/>
+      <c r="O501" s="10"/>
+      <c r="P501" s="16"/>
+      <c r="X501" s="12"/>
+    </row>
+    <row r="502" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G502" s="10"/>
+      <c r="O502" s="10"/>
+      <c r="P502" s="16"/>
+      <c r="X502" s="12"/>
+    </row>
+    <row r="503" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G503" s="10"/>
+      <c r="O503" s="10"/>
+      <c r="P503" s="16"/>
+      <c r="X503" s="12"/>
+    </row>
+    <row r="504" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G504" s="10"/>
+      <c r="O504" s="10"/>
+      <c r="P504" s="16"/>
+      <c r="X504" s="12"/>
+    </row>
+    <row r="505" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G505" s="10"/>
+      <c r="O505" s="10"/>
+      <c r="P505" s="16"/>
+      <c r="X505" s="12"/>
+    </row>
+    <row r="506" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G506" s="10"/>
+      <c r="O506" s="10"/>
+      <c r="P506" s="16"/>
+      <c r="X506" s="12"/>
+    </row>
+    <row r="507" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G507" s="10"/>
+      <c r="O507" s="10"/>
+      <c r="P507" s="16"/>
+      <c r="X507" s="12"/>
+    </row>
+    <row r="508" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G508" s="10"/>
+      <c r="O508" s="10"/>
+      <c r="P508" s="16"/>
+      <c r="X508" s="12"/>
+    </row>
+    <row r="509" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G509" s="10"/>
+      <c r="O509" s="10"/>
+      <c r="P509" s="16"/>
+      <c r="X509" s="12"/>
+    </row>
+    <row r="510" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G510" s="10"/>
+      <c r="O510" s="10"/>
+      <c r="P510" s="16"/>
+      <c r="X510" s="12"/>
+    </row>
+    <row r="511" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G511" s="10"/>
+      <c r="O511" s="10"/>
+      <c r="P511" s="16"/>
+      <c r="X511" s="12"/>
+    </row>
+    <row r="512" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G512" s="10"/>
+      <c r="O512" s="10"/>
+      <c r="P512" s="16"/>
+      <c r="X512" s="12"/>
+    </row>
+    <row r="513" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G513" s="10"/>
+      <c r="O513" s="10"/>
+      <c r="P513" s="16"/>
+      <c r="X513" s="12"/>
+    </row>
+    <row r="514" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G514" s="10"/>
+      <c r="O514" s="10"/>
+      <c r="P514" s="16"/>
+      <c r="X514" s="12"/>
+    </row>
+    <row r="515" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G515" s="10"/>
+      <c r="O515" s="10"/>
+      <c r="P515" s="16"/>
+      <c r="X515" s="12"/>
+    </row>
+    <row r="516" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G516" s="10"/>
+      <c r="O516" s="10"/>
+      <c r="P516" s="16"/>
+      <c r="X516" s="12"/>
+    </row>
+    <row r="517" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G517" s="10"/>
+      <c r="O517" s="10"/>
+      <c r="P517" s="16"/>
+      <c r="X517" s="12"/>
+    </row>
+    <row r="518" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G518" s="10"/>
+      <c r="O518" s="10"/>
+      <c r="P518" s="16"/>
+      <c r="X518" s="12"/>
+    </row>
+    <row r="519" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G519" s="10"/>
+      <c r="O519" s="10"/>
+      <c r="P519" s="16"/>
+      <c r="X519" s="12"/>
+    </row>
+    <row r="520" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G520" s="10"/>
+      <c r="O520" s="10"/>
+      <c r="P520" s="16"/>
+      <c r="X520" s="12"/>
+    </row>
+    <row r="521" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G521" s="10"/>
+      <c r="O521" s="10"/>
+      <c r="P521" s="16"/>
+      <c r="X521" s="12"/>
+    </row>
+    <row r="522" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G522" s="10"/>
+      <c r="O522" s="10"/>
+      <c r="P522" s="16"/>
+      <c r="X522" s="12"/>
+    </row>
+    <row r="523" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G523" s="10"/>
+      <c r="O523" s="10"/>
+      <c r="P523" s="16"/>
+      <c r="X523" s="12"/>
+    </row>
+    <row r="524" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G524" s="10"/>
+      <c r="O524" s="10"/>
+      <c r="P524" s="16"/>
+      <c r="X524" s="12"/>
+    </row>
+    <row r="525" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G525" s="10"/>
+      <c r="O525" s="10"/>
+      <c r="P525" s="16"/>
+      <c r="X525" s="12"/>
+    </row>
+    <row r="526" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G526" s="10"/>
+      <c r="O526" s="10"/>
+      <c r="P526" s="16"/>
+      <c r="X526" s="12"/>
+    </row>
+    <row r="527" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G527" s="10"/>
+      <c r="O527" s="10"/>
+      <c r="P527" s="16"/>
+      <c r="X527" s="12"/>
+    </row>
+    <row r="528" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G528" s="10"/>
+      <c r="O528" s="10"/>
+      <c r="P528" s="16"/>
+      <c r="X528" s="12"/>
+    </row>
+    <row r="529" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G529" s="10"/>
+      <c r="O529" s="10"/>
+      <c r="P529" s="16"/>
+      <c r="X529" s="12"/>
+    </row>
+    <row r="530" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G530" s="10"/>
+      <c r="O530" s="10"/>
+      <c r="P530" s="16"/>
+      <c r="X530" s="12"/>
+    </row>
+    <row r="531" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G531" s="10"/>
+      <c r="O531" s="10"/>
+      <c r="P531" s="16"/>
+      <c r="X531" s="12"/>
+    </row>
+    <row r="532" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G532" s="10"/>
+      <c r="O532" s="10"/>
+      <c r="P532" s="16"/>
+      <c r="X532" s="12"/>
+    </row>
+    <row r="533" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G533" s="10"/>
+      <c r="O533" s="10"/>
+      <c r="P533" s="16"/>
+      <c r="X533" s="12"/>
+    </row>
+    <row r="534" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G534" s="10"/>
+      <c r="O534" s="10"/>
+      <c r="P534" s="16"/>
+      <c r="X534" s="12"/>
+    </row>
+    <row r="535" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G535" s="10"/>
+      <c r="O535" s="10"/>
+      <c r="P535" s="16"/>
+      <c r="X535" s="12"/>
+    </row>
+    <row r="536" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G536" s="10"/>
+      <c r="O536" s="10"/>
+      <c r="P536" s="16"/>
+      <c r="X536" s="12"/>
+    </row>
+    <row r="537" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G537" s="10"/>
+      <c r="O537" s="10"/>
+      <c r="P537" s="16"/>
+      <c r="X537" s="12"/>
+    </row>
+    <row r="538" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G538" s="10"/>
+      <c r="O538" s="10"/>
+      <c r="P538" s="16"/>
+      <c r="X538" s="12"/>
+    </row>
+    <row r="539" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G539" s="10"/>
+      <c r="O539" s="10"/>
+      <c r="P539" s="16"/>
+      <c r="X539" s="12"/>
+    </row>
+    <row r="540" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G540" s="10"/>
+      <c r="O540" s="10"/>
+      <c r="P540" s="16"/>
+      <c r="X540" s="12"/>
+    </row>
+    <row r="541" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G541" s="10"/>
+      <c r="O541" s="10"/>
+      <c r="P541" s="16"/>
+      <c r="X541" s="12"/>
+    </row>
+    <row r="542" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G542" s="10"/>
+      <c r="O542" s="10"/>
+      <c r="P542" s="16"/>
+      <c r="X542" s="12"/>
+    </row>
+    <row r="543" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G543" s="10"/>
+      <c r="O543" s="10"/>
+      <c r="P543" s="16"/>
+      <c r="X543" s="12"/>
+    </row>
+    <row r="544" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G544" s="10"/>
+      <c r="O544" s="10"/>
+      <c r="P544" s="16"/>
+      <c r="X544" s="12"/>
+    </row>
+    <row r="545" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G545" s="10"/>
+      <c r="O545" s="10"/>
+      <c r="P545" s="16"/>
+      <c r="X545" s="12"/>
+    </row>
+    <row r="546" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G546" s="10"/>
+      <c r="O546" s="10"/>
+      <c r="P546" s="16"/>
+      <c r="X546" s="12"/>
+    </row>
+    <row r="547" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G547" s="10"/>
+      <c r="O547" s="10"/>
+      <c r="P547" s="16"/>
+      <c r="X547" s="12"/>
+    </row>
+    <row r="548" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G548" s="10"/>
+      <c r="O548" s="10"/>
+      <c r="P548" s="16"/>
+      <c r="X548" s="12"/>
+    </row>
+    <row r="549" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G549" s="10"/>
+      <c r="O549" s="10"/>
+      <c r="P549" s="16"/>
+      <c r="X549" s="12"/>
+    </row>
+    <row r="550" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G550" s="10"/>
+      <c r="O550" s="10"/>
+      <c r="P550" s="16"/>
+      <c r="X550" s="12"/>
+    </row>
+    <row r="551" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G551" s="10"/>
+      <c r="O551" s="10"/>
+      <c r="P551" s="16"/>
+      <c r="X551" s="12"/>
+    </row>
+    <row r="552" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G552" s="10"/>
+      <c r="O552" s="10"/>
+      <c r="P552" s="16"/>
+      <c r="X552" s="12"/>
+    </row>
+    <row r="553" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G553" s="10"/>
+      <c r="O553" s="10"/>
+      <c r="P553" s="16"/>
+      <c r="X553" s="12"/>
+    </row>
+    <row r="554" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G554" s="10"/>
+      <c r="O554" s="10"/>
+      <c r="P554" s="16"/>
+      <c r="X554" s="12"/>
+    </row>
+    <row r="555" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G555" s="10"/>
+      <c r="O555" s="10"/>
+      <c r="P555" s="16"/>
+      <c r="X555" s="12"/>
+    </row>
+    <row r="556" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G556" s="10"/>
+      <c r="O556" s="10"/>
+      <c r="P556" s="16"/>
+      <c r="X556" s="12"/>
+    </row>
+    <row r="557" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G557" s="10"/>
+      <c r="O557" s="10"/>
+      <c r="P557" s="16"/>
+      <c r="X557" s="12"/>
+    </row>
+    <row r="558" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G558" s="10"/>
+      <c r="O558" s="10"/>
+      <c r="P558" s="16"/>
+      <c r="X558" s="12"/>
+    </row>
+    <row r="559" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G559" s="10"/>
+      <c r="O559" s="10"/>
+      <c r="P559" s="16"/>
+      <c r="X559" s="12"/>
+    </row>
+    <row r="560" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G560" s="10"/>
+      <c r="O560" s="10"/>
+      <c r="P560" s="16"/>
+      <c r="X560" s="12"/>
+    </row>
+    <row r="561" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G561" s="10"/>
+      <c r="O561" s="10"/>
+      <c r="P561" s="16"/>
+      <c r="X561" s="12"/>
+    </row>
+    <row r="562" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G562" s="10"/>
+      <c r="O562" s="10"/>
+      <c r="P562" s="16"/>
+      <c r="X562" s="12"/>
+    </row>
+    <row r="563" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G563" s="10"/>
+      <c r="O563" s="10"/>
+      <c r="P563" s="16"/>
+      <c r="X563" s="12"/>
+    </row>
+    <row r="564" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G564" s="10"/>
+      <c r="O564" s="10"/>
+      <c r="P564" s="16"/>
+      <c r="X564" s="12"/>
+    </row>
+    <row r="565" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G565" s="10"/>
+      <c r="O565" s="10"/>
+      <c r="P565" s="16"/>
+      <c r="X565" s="12"/>
+    </row>
+    <row r="566" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G566" s="10"/>
+      <c r="O566" s="10"/>
+      <c r="P566" s="16"/>
+      <c r="X566" s="12"/>
+    </row>
+    <row r="567" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G567" s="10"/>
+      <c r="O567" s="10"/>
+      <c r="P567" s="16"/>
+      <c r="X567" s="12"/>
+    </row>
+    <row r="568" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G568" s="10"/>
+      <c r="O568" s="10"/>
+      <c r="P568" s="16"/>
+      <c r="X568" s="12"/>
+    </row>
+    <row r="569" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G569" s="10"/>
+      <c r="O569" s="10"/>
+      <c r="P569" s="16"/>
+      <c r="X569" s="12"/>
+    </row>
+    <row r="570" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G570" s="10"/>
+      <c r="O570" s="10"/>
+      <c r="P570" s="16"/>
+      <c r="X570" s="12"/>
+    </row>
+    <row r="571" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G571" s="10"/>
+      <c r="O571" s="10"/>
+      <c r="P571" s="16"/>
+      <c r="X571" s="12"/>
+    </row>
+    <row r="572" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G572" s="10"/>
+      <c r="O572" s="10"/>
+      <c r="P572" s="16"/>
+      <c r="X572" s="12"/>
+    </row>
+    <row r="573" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G573" s="10"/>
+      <c r="O573" s="10"/>
+      <c r="P573" s="16"/>
+      <c r="X573" s="12"/>
+    </row>
+    <row r="574" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G574" s="10"/>
+      <c r="O574" s="10"/>
+      <c r="P574" s="16"/>
+      <c r="X574" s="12"/>
+    </row>
+    <row r="575" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G575" s="10"/>
+      <c r="O575" s="10"/>
+      <c r="P575" s="16"/>
+      <c r="X575" s="12"/>
+    </row>
+    <row r="576" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G576" s="10"/>
+      <c r="O576" s="10"/>
+      <c r="P576" s="16"/>
+      <c r="X576" s="12"/>
+    </row>
+    <row r="577" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G577" s="10"/>
+      <c r="O577" s="10"/>
+      <c r="P577" s="16"/>
+      <c r="X577" s="12"/>
+    </row>
+    <row r="578" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G578" s="10"/>
+      <c r="O578" s="10"/>
+      <c r="P578" s="16"/>
+      <c r="X578" s="12"/>
+    </row>
+    <row r="579" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G579" s="10"/>
+      <c r="O579" s="10"/>
+      <c r="P579" s="16"/>
+      <c r="X579" s="12"/>
+    </row>
+    <row r="580" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G580" s="10"/>
+      <c r="O580" s="10"/>
+      <c r="P580" s="16"/>
+      <c r="X580" s="12"/>
+    </row>
+    <row r="581" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G581" s="10"/>
+      <c r="O581" s="10"/>
+      <c r="P581" s="16"/>
+      <c r="X581" s="12"/>
+    </row>
+    <row r="582" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G582" s="10"/>
+      <c r="O582" s="10"/>
+      <c r="P582" s="16"/>
+      <c r="X582" s="12"/>
+    </row>
+    <row r="583" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G583" s="10"/>
+      <c r="O583" s="10"/>
+      <c r="P583" s="16"/>
+      <c r="X583" s="12"/>
+    </row>
+    <row r="584" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G584" s="10"/>
+      <c r="O584" s="10"/>
+      <c r="P584" s="16"/>
+      <c r="X584" s="12"/>
+    </row>
+    <row r="585" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G585" s="10"/>
+      <c r="O585" s="10"/>
+      <c r="P585" s="16"/>
+      <c r="X585" s="12"/>
+    </row>
+    <row r="586" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G586" s="10"/>
+      <c r="O586" s="10"/>
+      <c r="P586" s="16"/>
+      <c r="X586" s="12"/>
+    </row>
+    <row r="587" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G587" s="10"/>
+      <c r="O587" s="10"/>
+      <c r="P587" s="16"/>
+      <c r="X587" s="12"/>
+    </row>
+    <row r="588" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G588" s="10"/>
+      <c r="O588" s="10"/>
+      <c r="P588" s="16"/>
+      <c r="X588" s="12"/>
+    </row>
+    <row r="589" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G589" s="10"/>
+      <c r="O589" s="10"/>
+      <c r="P589" s="16"/>
+      <c r="X589" s="12"/>
+    </row>
+    <row r="590" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G590" s="10"/>
+      <c r="O590" s="10"/>
+      <c r="P590" s="16"/>
+      <c r="X590" s="12"/>
+    </row>
+    <row r="591" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G591" s="10"/>
+      <c r="O591" s="10"/>
+      <c r="P591" s="16"/>
+      <c r="X591" s="12"/>
+    </row>
+    <row r="592" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G592" s="10"/>
+      <c r="O592" s="10"/>
+      <c r="P592" s="16"/>
+      <c r="X592" s="12"/>
+    </row>
+    <row r="593" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G593" s="10"/>
+      <c r="O593" s="10"/>
+      <c r="P593" s="16"/>
+      <c r="X593" s="12"/>
+    </row>
+    <row r="594" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G594" s="10"/>
+      <c r="O594" s="10"/>
+      <c r="P594" s="16"/>
+      <c r="X594" s="12"/>
+    </row>
+    <row r="595" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G595" s="10"/>
+      <c r="O595" s="10"/>
+      <c r="P595" s="16"/>
+      <c r="X595" s="12"/>
+    </row>
+    <row r="596" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G596" s="10"/>
+      <c r="O596" s="10"/>
+      <c r="P596" s="16"/>
+      <c r="X596" s="12"/>
+    </row>
+    <row r="597" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G597" s="10"/>
+      <c r="O597" s="10"/>
+      <c r="P597" s="16"/>
+      <c r="X597" s="12"/>
+    </row>
+    <row r="598" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G598" s="10"/>
+      <c r="O598" s="10"/>
+      <c r="P598" s="16"/>
+      <c r="X598" s="12"/>
+    </row>
+    <row r="599" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G599" s="10"/>
+      <c r="O599" s="10"/>
+      <c r="P599" s="16"/>
+      <c r="X599" s="12"/>
+    </row>
+    <row r="600" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G600" s="10"/>
+      <c r="O600" s="10"/>
+      <c r="P600" s="16"/>
+      <c r="X600" s="12"/>
+    </row>
+    <row r="601" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G601" s="10"/>
+      <c r="O601" s="10"/>
+      <c r="P601" s="16"/>
+      <c r="X601" s="12"/>
+    </row>
+    <row r="602" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G602" s="10"/>
+      <c r="O602" s="10"/>
+      <c r="P602" s="16"/>
+      <c r="X602" s="12"/>
+    </row>
+    <row r="603" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G603" s="10"/>
+      <c r="O603" s="10"/>
+      <c r="P603" s="16"/>
+      <c r="X603" s="12"/>
+    </row>
+    <row r="604" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G604" s="10"/>
+      <c r="O604" s="10"/>
+      <c r="P604" s="16"/>
+      <c r="X604" s="12"/>
+    </row>
+    <row r="605" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G605" s="10"/>
+      <c r="O605" s="10"/>
+      <c r="P605" s="16"/>
+      <c r="X605" s="12"/>
+    </row>
+    <row r="606" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G606" s="10"/>
+      <c r="O606" s="10"/>
+      <c r="P606" s="16"/>
+      <c r="X606" s="12"/>
+    </row>
+    <row r="607" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G607" s="10"/>
+      <c r="O607" s="10"/>
+      <c r="P607" s="16"/>
+      <c r="X607" s="12"/>
+    </row>
+    <row r="608" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G608" s="10"/>
+      <c r="O608" s="10"/>
+      <c r="P608" s="16"/>
+      <c r="X608" s="12"/>
+    </row>
+    <row r="609" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G609" s="10"/>
+      <c r="O609" s="10"/>
+      <c r="P609" s="16"/>
+      <c r="X609" s="12"/>
+    </row>
+    <row r="610" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G610" s="10"/>
+      <c r="O610" s="10"/>
+      <c r="P610" s="16"/>
+      <c r="X610" s="12"/>
+    </row>
+    <row r="611" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G611" s="10"/>
+      <c r="O611" s="10"/>
+      <c r="P611" s="16"/>
+      <c r="X611" s="12"/>
+    </row>
+    <row r="612" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G612" s="10"/>
+      <c r="O612" s="10"/>
+      <c r="P612" s="16"/>
+      <c r="X612" s="12"/>
+    </row>
+    <row r="613" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G613" s="10"/>
+      <c r="O613" s="10"/>
+      <c r="P613" s="16"/>
+      <c r="X613" s="12"/>
+    </row>
+    <row r="614" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G614" s="10"/>
+      <c r="O614" s="10"/>
+      <c r="P614" s="16"/>
+      <c r="X614" s="12"/>
+    </row>
+    <row r="615" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G615" s="10"/>
+      <c r="O615" s="10"/>
+      <c r="P615" s="16"/>
+      <c r="X615" s="12"/>
+    </row>
+    <row r="616" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G616" s="10"/>
+      <c r="O616" s="10"/>
+      <c r="P616" s="16"/>
+      <c r="X616" s="12"/>
+    </row>
+    <row r="617" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G617" s="10"/>
+      <c r="O617" s="10"/>
+      <c r="P617" s="16"/>
+      <c r="X617" s="12"/>
+    </row>
+    <row r="618" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G618" s="10"/>
+      <c r="O618" s="10"/>
+      <c r="P618" s="16"/>
+      <c r="X618" s="12"/>
+    </row>
+    <row r="619" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G619" s="10"/>
+      <c r="O619" s="10"/>
+      <c r="P619" s="16"/>
+      <c r="X619" s="12"/>
+    </row>
+    <row r="620" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G620" s="10"/>
+      <c r="O620" s="10"/>
+      <c r="P620" s="16"/>
+      <c r="X620" s="12"/>
+    </row>
+    <row r="621" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G621" s="10"/>
+      <c r="O621" s="10"/>
+      <c r="P621" s="16"/>
+      <c r="X621" s="12"/>
+    </row>
+    <row r="622" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G622" s="10"/>
+      <c r="O622" s="10"/>
+      <c r="P622" s="16"/>
+      <c r="X622" s="12"/>
+    </row>
+    <row r="623" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G623" s="10"/>
+      <c r="O623" s="10"/>
+      <c r="P623" s="16"/>
+      <c r="X623" s="12"/>
+    </row>
+    <row r="624" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G624" s="10"/>
+      <c r="O624" s="10"/>
+      <c r="P624" s="16"/>
+      <c r="X624" s="12"/>
+    </row>
+    <row r="625" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G625" s="10"/>
+      <c r="O625" s="10"/>
+      <c r="P625" s="16"/>
+      <c r="X625" s="12"/>
+    </row>
+    <row r="626" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G626" s="10"/>
+      <c r="O626" s="10"/>
+      <c r="P626" s="16"/>
+      <c r="X626" s="12"/>
+    </row>
+    <row r="627" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G627" s="10"/>
+      <c r="O627" s="10"/>
+      <c r="P627" s="16"/>
+      <c r="X627" s="12"/>
+    </row>
+    <row r="628" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G628" s="10"/>
+      <c r="O628" s="10"/>
+      <c r="P628" s="16"/>
+      <c r="X628" s="12"/>
+    </row>
+    <row r="629" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G629" s="10"/>
+      <c r="O629" s="10"/>
+      <c r="P629" s="16"/>
+      <c r="X629" s="12"/>
+    </row>
+    <row r="630" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G630" s="10"/>
+      <c r="O630" s="10"/>
+      <c r="P630" s="16"/>
+      <c r="X630" s="12"/>
+    </row>
+    <row r="631" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G631" s="10"/>
+      <c r="O631" s="10"/>
+      <c r="P631" s="16"/>
+      <c r="X631" s="12"/>
+    </row>
+    <row r="632" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G632" s="10"/>
+      <c r="O632" s="10"/>
+      <c r="P632" s="16"/>
+      <c r="X632" s="12"/>
+    </row>
+    <row r="633" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G633" s="10"/>
+      <c r="O633" s="10"/>
+      <c r="P633" s="16"/>
+      <c r="X633" s="12"/>
+    </row>
+    <row r="634" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G634" s="10"/>
+      <c r="O634" s="10"/>
+      <c r="P634" s="16"/>
+      <c r="X634" s="12"/>
+    </row>
+    <row r="635" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G635" s="10"/>
+      <c r="O635" s="10"/>
+      <c r="P635" s="16"/>
+      <c r="X635" s="12"/>
+    </row>
+    <row r="636" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G636" s="10"/>
+      <c r="O636" s="10"/>
+      <c r="P636" s="16"/>
+      <c r="X636" s="12"/>
+    </row>
+    <row r="637" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G637" s="10"/>
+      <c r="O637" s="10"/>
+      <c r="P637" s="16"/>
+      <c r="X637" s="12"/>
+    </row>
+    <row r="638" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G638" s="10"/>
+      <c r="O638" s="10"/>
+      <c r="P638" s="16"/>
+      <c r="X638" s="12"/>
+    </row>
+    <row r="639" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G639" s="10"/>
+      <c r="O639" s="10"/>
+      <c r="P639" s="16"/>
+      <c r="X639" s="12"/>
+    </row>
+    <row r="640" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G640" s="10"/>
+      <c r="O640" s="10"/>
+      <c r="P640" s="16"/>
+      <c r="X640" s="12"/>
+    </row>
+    <row r="641" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G641" s="10"/>
+      <c r="O641" s="10"/>
+      <c r="P641" s="16"/>
+      <c r="X641" s="12"/>
+    </row>
+    <row r="642" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G642" s="10"/>
+      <c r="O642" s="10"/>
+      <c r="P642" s="16"/>
+      <c r="X642" s="12"/>
+    </row>
+    <row r="643" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G643" s="10"/>
+      <c r="O643" s="10"/>
+      <c r="P643" s="16"/>
+      <c r="X643" s="12"/>
+    </row>
+    <row r="644" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G644" s="10"/>
+      <c r="O644" s="10"/>
+      <c r="P644" s="16"/>
+      <c r="X644" s="12"/>
+    </row>
+    <row r="645" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G645" s="10"/>
+      <c r="O645" s="10"/>
+      <c r="P645" s="16"/>
+      <c r="X645" s="12"/>
+    </row>
+    <row r="646" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G646" s="10"/>
+      <c r="O646" s="10"/>
+      <c r="P646" s="16"/>
+      <c r="X646" s="12"/>
+    </row>
+    <row r="647" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G647" s="10"/>
+      <c r="O647" s="10"/>
+      <c r="P647" s="16"/>
+      <c r="X647" s="12"/>
+    </row>
+    <row r="648" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G648" s="10"/>
+      <c r="O648" s="10"/>
+      <c r="P648" s="16"/>
+      <c r="X648" s="12"/>
+    </row>
+    <row r="649" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G649" s="10"/>
+      <c r="O649" s="10"/>
+      <c r="P649" s="16"/>
+      <c r="X649" s="12"/>
+    </row>
+    <row r="650" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G650" s="10"/>
+      <c r="O650" s="10"/>
+      <c r="P650" s="16"/>
+      <c r="X650" s="12"/>
+    </row>
+    <row r="651" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G651" s="10"/>
+      <c r="O651" s="10"/>
+      <c r="P651" s="16"/>
+      <c r="X651" s="12"/>
+    </row>
+    <row r="652" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G652" s="10"/>
+      <c r="O652" s="10"/>
+      <c r="P652" s="16"/>
+      <c r="X652" s="12"/>
+    </row>
+    <row r="653" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G653" s="10"/>
+      <c r="O653" s="10"/>
+      <c r="P653" s="16"/>
+      <c r="X653" s="12"/>
+    </row>
+    <row r="654" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G654" s="10"/>
+      <c r="O654" s="10"/>
+      <c r="P654" s="16"/>
+      <c r="X654" s="12"/>
+    </row>
+    <row r="655" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G655" s="10"/>
+      <c r="O655" s="10"/>
+      <c r="P655" s="16"/>
+      <c r="X655" s="12"/>
+    </row>
+    <row r="656" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G656" s="10"/>
+      <c r="O656" s="10"/>
+      <c r="P656" s="16"/>
+      <c r="X656" s="12"/>
+    </row>
+    <row r="657" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G657" s="10"/>
+      <c r="O657" s="10"/>
+      <c r="P657" s="16"/>
+      <c r="X657" s="12"/>
+    </row>
+    <row r="658" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G658" s="10"/>
+      <c r="O658" s="10"/>
+      <c r="P658" s="16"/>
+      <c r="X658" s="12"/>
+    </row>
+    <row r="659" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G659" s="10"/>
+      <c r="O659" s="10"/>
+      <c r="P659" s="16"/>
+      <c r="X659" s="12"/>
+    </row>
+    <row r="660" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G660" s="10"/>
+      <c r="O660" s="10"/>
+      <c r="P660" s="16"/>
+      <c r="X660" s="12"/>
+    </row>
+    <row r="661" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G661" s="10"/>
+      <c r="O661" s="10"/>
+      <c r="P661" s="16"/>
+      <c r="X661" s="12"/>
+    </row>
+    <row r="662" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G662" s="10"/>
+      <c r="O662" s="10"/>
+      <c r="P662" s="16"/>
+      <c r="X662" s="12"/>
+    </row>
+    <row r="663" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G663" s="10"/>
+      <c r="O663" s="10"/>
+      <c r="P663" s="16"/>
+      <c r="X663" s="12"/>
+    </row>
+    <row r="664" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G664" s="10"/>
+      <c r="O664" s="10"/>
+      <c r="P664" s="16"/>
+      <c r="X664" s="12"/>
+    </row>
+    <row r="665" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G665" s="10"/>
+      <c r="O665" s="10"/>
+      <c r="P665" s="16"/>
+      <c r="X665" s="12"/>
+    </row>
+    <row r="666" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G666" s="10"/>
+      <c r="O666" s="10"/>
+      <c r="P666" s="16"/>
+      <c r="X666" s="12"/>
+    </row>
+    <row r="667" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G667" s="10"/>
+      <c r="O667" s="10"/>
+      <c r="P667" s="16"/>
+      <c r="X667" s="12"/>
+    </row>
+    <row r="668" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G668" s="10"/>
+      <c r="O668" s="10"/>
+      <c r="P668" s="16"/>
+      <c r="X668" s="12"/>
+    </row>
+    <row r="669" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G669" s="10"/>
+      <c r="O669" s="10"/>
+      <c r="P669" s="16"/>
+      <c r="X669" s="12"/>
+    </row>
+    <row r="670" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G670" s="10"/>
+      <c r="O670" s="10"/>
+      <c r="P670" s="16"/>
+      <c r="X670" s="12"/>
+    </row>
+    <row r="671" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G671" s="10"/>
+      <c r="O671" s="10"/>
+      <c r="P671" s="16"/>
+      <c r="X671" s="12"/>
+    </row>
+    <row r="672" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G672" s="10"/>
+      <c r="O672" s="10"/>
+      <c r="P672" s="16"/>
+      <c r="X672" s="12"/>
+    </row>
+    <row r="673" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G673" s="10"/>
+      <c r="O673" s="10"/>
+      <c r="P673" s="16"/>
+      <c r="X673" s="12"/>
+    </row>
+    <row r="674" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G674" s="10"/>
+      <c r="O674" s="10"/>
+      <c r="P674" s="16"/>
+      <c r="X674" s="12"/>
+    </row>
+    <row r="675" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G675" s="10"/>
+      <c r="O675" s="10"/>
+      <c r="P675" s="16"/>
+      <c r="X675" s="12"/>
+    </row>
+    <row r="676" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G676" s="10"/>
+      <c r="O676" s="10"/>
+      <c r="P676" s="16"/>
+      <c r="X676" s="12"/>
+    </row>
+    <row r="677" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G677" s="10"/>
+      <c r="O677" s="10"/>
+      <c r="P677" s="16"/>
+      <c r="X677" s="12"/>
+    </row>
+    <row r="678" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G678" s="10"/>
+      <c r="O678" s="10"/>
+      <c r="P678" s="16"/>
+      <c r="X678" s="12"/>
+    </row>
+    <row r="679" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G679" s="10"/>
+      <c r="O679" s="10"/>
+      <c r="P679" s="16"/>
+      <c r="X679" s="12"/>
+    </row>
+    <row r="680" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G680" s="10"/>
+      <c r="O680" s="10"/>
+      <c r="P680" s="16"/>
+      <c r="X680" s="12"/>
+    </row>
+    <row r="681" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G681" s="10"/>
+      <c r="O681" s="10"/>
+      <c r="P681" s="16"/>
+      <c r="X681" s="12"/>
+    </row>
+    <row r="682" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G682" s="10"/>
+      <c r="O682" s="10"/>
+      <c r="P682" s="16"/>
+      <c r="X682" s="12"/>
+    </row>
+    <row r="683" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G683" s="10"/>
+      <c r="O683" s="10"/>
+      <c r="P683" s="16"/>
+      <c r="X683" s="12"/>
+    </row>
+    <row r="684" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G684" s="10"/>
+      <c r="O684" s="10"/>
+      <c r="P684" s="16"/>
+      <c r="X684" s="12"/>
+    </row>
+    <row r="685" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G685" s="10"/>
+      <c r="O685" s="10"/>
+      <c r="P685" s="16"/>
+      <c r="X685" s="12"/>
+    </row>
+    <row r="686" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G686" s="10"/>
+      <c r="O686" s="10"/>
+      <c r="P686" s="16"/>
+      <c r="X686" s="12"/>
+    </row>
+    <row r="687" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G687" s="10"/>
+      <c r="O687" s="10"/>
+      <c r="P687" s="16"/>
+      <c r="X687" s="12"/>
+    </row>
+    <row r="688" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G688" s="10"/>
+      <c r="O688" s="10"/>
+      <c r="P688" s="16"/>
+      <c r="X688" s="12"/>
+    </row>
+    <row r="689" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G689" s="10"/>
+      <c r="O689" s="10"/>
+      <c r="P689" s="16"/>
+      <c r="X689" s="12"/>
+    </row>
+    <row r="690" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G690" s="10"/>
+      <c r="O690" s="10"/>
+      <c r="P690" s="16"/>
+      <c r="X690" s="12"/>
+    </row>
+    <row r="691" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G691" s="10"/>
+      <c r="O691" s="10"/>
+      <c r="P691" s="16"/>
+      <c r="X691" s="12"/>
+    </row>
+    <row r="692" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G692" s="10"/>
+      <c r="O692" s="10"/>
+      <c r="P692" s="16"/>
+      <c r="X692" s="12"/>
+    </row>
+    <row r="693" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G693" s="10"/>
+      <c r="O693" s="10"/>
+      <c r="P693" s="16"/>
+      <c r="X693" s="12"/>
+    </row>
+    <row r="694" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G694" s="10"/>
+      <c r="O694" s="10"/>
+      <c r="P694" s="16"/>
+      <c r="X694" s="12"/>
+    </row>
+    <row r="695" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G695" s="10"/>
+      <c r="O695" s="10"/>
+      <c r="P695" s="16"/>
+      <c r="X695" s="12"/>
+    </row>
+    <row r="696" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G696" s="10"/>
+      <c r="O696" s="10"/>
+      <c r="P696" s="16"/>
+      <c r="X696" s="12"/>
+    </row>
+    <row r="697" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G697" s="10"/>
+      <c r="O697" s="10"/>
+      <c r="P697" s="16"/>
+      <c r="X697" s="12"/>
+    </row>
+    <row r="698" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G698" s="10"/>
+      <c r="O698" s="10"/>
+      <c r="P698" s="16"/>
+      <c r="X698" s="12"/>
+    </row>
+    <row r="699" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G699" s="10"/>
+      <c r="O699" s="10"/>
+      <c r="P699" s="16"/>
+      <c r="X699" s="12"/>
+    </row>
+    <row r="700" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G700" s="10"/>
+      <c r="O700" s="10"/>
+      <c r="P700" s="16"/>
+      <c r="X700" s="12"/>
+    </row>
+    <row r="701" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G701" s="10"/>
+      <c r="O701" s="10"/>
+      <c r="P701" s="16"/>
+      <c r="X701" s="12"/>
+    </row>
+    <row r="702" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G702" s="10"/>
+      <c r="O702" s="10"/>
+      <c r="P702" s="16"/>
+      <c r="X702" s="12"/>
+    </row>
+    <row r="703" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G703" s="10"/>
+      <c r="O703" s="10"/>
+      <c r="P703" s="16"/>
+      <c r="X703" s="12"/>
+    </row>
+    <row r="704" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G704" s="10"/>
+      <c r="O704" s="10"/>
+      <c r="P704" s="16"/>
+      <c r="X704" s="12"/>
+    </row>
+    <row r="705" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G705" s="10"/>
+      <c r="O705" s="10"/>
+      <c r="P705" s="16"/>
+      <c r="X705" s="12"/>
+    </row>
+    <row r="706" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G706" s="10"/>
+      <c r="O706" s="10"/>
+      <c r="P706" s="16"/>
+      <c r="X706" s="12"/>
+    </row>
+    <row r="707" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G707" s="10"/>
+      <c r="O707" s="10"/>
+      <c r="P707" s="16"/>
+      <c r="X707" s="12"/>
+    </row>
+    <row r="708" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G708" s="10"/>
+      <c r="O708" s="10"/>
+      <c r="P708" s="16"/>
+      <c r="X708" s="12"/>
+    </row>
+    <row r="709" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G709" s="10"/>
+      <c r="O709" s="10"/>
+      <c r="P709" s="16"/>
+      <c r="X709" s="12"/>
+    </row>
+    <row r="710" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G710" s="10"/>
+      <c r="O710" s="10"/>
+      <c r="P710" s="16"/>
+      <c r="X710" s="12"/>
+    </row>
+    <row r="711" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G711" s="10"/>
+      <c r="O711" s="10"/>
+      <c r="P711" s="16"/>
+      <c r="X711" s="12"/>
+    </row>
+    <row r="712" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G712" s="10"/>
+      <c r="O712" s="10"/>
+      <c r="P712" s="16"/>
+      <c r="X712" s="12"/>
+    </row>
+    <row r="713" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G713" s="10"/>
+      <c r="O713" s="10"/>
+      <c r="P713" s="16"/>
+      <c r="X713" s="12"/>
+    </row>
+    <row r="714" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G714" s="10"/>
+      <c r="O714" s="10"/>
+      <c r="P714" s="16"/>
+      <c r="X714" s="12"/>
+    </row>
+    <row r="715" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G715" s="10"/>
+      <c r="O715" s="10"/>
+      <c r="P715" s="16"/>
+      <c r="X715" s="12"/>
+    </row>
+    <row r="716" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G716" s="10"/>
+      <c r="O716" s="10"/>
+      <c r="P716" s="16"/>
+      <c r="X716" s="12"/>
+    </row>
+    <row r="717" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G717" s="10"/>
+      <c r="O717" s="10"/>
+      <c r="P717" s="16"/>
+      <c r="X717" s="12"/>
+    </row>
+    <row r="718" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G718" s="10"/>
+      <c r="O718" s="10"/>
+      <c r="P718" s="16"/>
+      <c r="X718" s="12"/>
+    </row>
+    <row r="719" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G719" s="10"/>
+      <c r="O719" s="10"/>
+      <c r="P719" s="16"/>
+      <c r="X719" s="12"/>
+    </row>
+    <row r="720" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G720" s="10"/>
+      <c r="O720" s="10"/>
+      <c r="P720" s="16"/>
+      <c r="X720" s="12"/>
+    </row>
+    <row r="721" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G721" s="10"/>
+      <c r="O721" s="10"/>
+      <c r="P721" s="16"/>
+      <c r="X721" s="12"/>
+    </row>
+    <row r="722" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G722" s="10"/>
+      <c r="O722" s="10"/>
+      <c r="P722" s="16"/>
+      <c r="X722" s="12"/>
+    </row>
+    <row r="723" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G723" s="10"/>
+      <c r="O723" s="10"/>
+      <c r="P723" s="16"/>
+      <c r="X723" s="12"/>
+    </row>
+    <row r="724" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G724" s="10"/>
+      <c r="O724" s="10"/>
+      <c r="P724" s="16"/>
+      <c r="X724" s="12"/>
+    </row>
+    <row r="725" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G725" s="10"/>
+      <c r="O725" s="10"/>
+      <c r="P725" s="16"/>
+      <c r="X725" s="12"/>
+    </row>
+    <row r="726" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G726" s="10"/>
+      <c r="O726" s="10"/>
+      <c r="P726" s="16"/>
+      <c r="X726" s="12"/>
+    </row>
+    <row r="727" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G727" s="10"/>
+      <c r="O727" s="10"/>
+      <c r="P727" s="16"/>
+      <c r="X727" s="12"/>
+    </row>
+    <row r="728" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G728" s="10"/>
+      <c r="O728" s="10"/>
+      <c r="P728" s="16"/>
+      <c r="X728" s="12"/>
+    </row>
+    <row r="729" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G729" s="10"/>
+      <c r="O729" s="10"/>
+      <c r="P729" s="16"/>
+      <c r="X729" s="12"/>
+    </row>
+    <row r="730" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G730" s="10"/>
+      <c r="O730" s="10"/>
+      <c r="P730" s="16"/>
+      <c r="X730" s="12"/>
+    </row>
+    <row r="731" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G731" s="10"/>
+      <c r="O731" s="10"/>
+      <c r="P731" s="16"/>
+      <c r="X731" s="12"/>
+    </row>
+    <row r="732" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G732" s="10"/>
+      <c r="O732" s="10"/>
+      <c r="P732" s="16"/>
+      <c r="X732" s="12"/>
+    </row>
+    <row r="733" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G733" s="10"/>
+      <c r="O733" s="10"/>
+      <c r="P733" s="16"/>
+      <c r="X733" s="12"/>
+    </row>
+    <row r="734" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G734" s="10"/>
+      <c r="O734" s="10"/>
+      <c r="P734" s="16"/>
+      <c r="X734" s="12"/>
+    </row>
+    <row r="735" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G735" s="10"/>
+      <c r="O735" s="10"/>
+      <c r="P735" s="16"/>
+      <c r="X735" s="12"/>
+    </row>
+    <row r="736" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G736" s="10"/>
+      <c r="O736" s="10"/>
+      <c r="P736" s="16"/>
+      <c r="X736" s="12"/>
+    </row>
+    <row r="737" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G737" s="10"/>
+      <c r="O737" s="10"/>
+      <c r="P737" s="16"/>
+      <c r="X737" s="12"/>
+    </row>
+    <row r="738" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G738" s="10"/>
+      <c r="O738" s="10"/>
+      <c r="P738" s="16"/>
+      <c r="X738" s="12"/>
+    </row>
+    <row r="739" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G739" s="10"/>
+      <c r="O739" s="10"/>
+      <c r="P739" s="16"/>
+      <c r="X739" s="12"/>
+    </row>
+    <row r="740" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G740" s="10"/>
+      <c r="O740" s="10"/>
+      <c r="P740" s="16"/>
+      <c r="X740" s="12"/>
+    </row>
+    <row r="741" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G741" s="10"/>
+      <c r="O741" s="10"/>
+      <c r="P741" s="16"/>
+      <c r="X741" s="12"/>
+    </row>
+    <row r="742" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G742" s="10"/>
+      <c r="O742" s="10"/>
+      <c r="P742" s="16"/>
+      <c r="X742" s="12"/>
+    </row>
+    <row r="743" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G743" s="10"/>
+      <c r="O743" s="10"/>
+      <c r="P743" s="16"/>
+      <c r="X743" s="12"/>
+    </row>
+    <row r="744" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G744" s="10"/>
+      <c r="O744" s="10"/>
+      <c r="P744" s="16"/>
+      <c r="X744" s="12"/>
+    </row>
+    <row r="745" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G745" s="10"/>
+      <c r="O745" s="10"/>
+      <c r="P745" s="16"/>
+      <c r="X745" s="12"/>
+    </row>
+    <row r="746" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G746" s="10"/>
+      <c r="O746" s="10"/>
+      <c r="P746" s="16"/>
+      <c r="X746" s="12"/>
+    </row>
+    <row r="747" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G747" s="10"/>
+      <c r="O747" s="10"/>
+      <c r="P747" s="16"/>
+      <c r="X747" s="12"/>
+    </row>
+    <row r="748" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G748" s="10"/>
+      <c r="O748" s="10"/>
+      <c r="P748" s="16"/>
+      <c r="X748" s="12"/>
+    </row>
+    <row r="749" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G749" s="10"/>
+      <c r="O749" s="10"/>
+      <c r="P749" s="16"/>
+      <c r="X749" s="12"/>
+    </row>
+    <row r="750" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G750" s="10"/>
+      <c r="O750" s="10"/>
+      <c r="P750" s="16"/>
+      <c r="X750" s="12"/>
+    </row>
+    <row r="751" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G751" s="10"/>
+      <c r="O751" s="10"/>
+      <c r="P751" s="16"/>
+      <c r="X751" s="12"/>
+    </row>
+    <row r="752" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G752" s="10"/>
+      <c r="O752" s="10"/>
+      <c r="P752" s="16"/>
+      <c r="X752" s="12"/>
+    </row>
+    <row r="753" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G753" s="10"/>
+      <c r="O753" s="10"/>
+      <c r="P753" s="16"/>
+      <c r="X753" s="12"/>
+    </row>
+    <row r="754" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G754" s="10"/>
+      <c r="O754" s="10"/>
+      <c r="P754" s="16"/>
+      <c r="X754" s="12"/>
+    </row>
+    <row r="755" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G755" s="10"/>
+      <c r="O755" s="10"/>
+      <c r="P755" s="16"/>
+      <c r="X755" s="12"/>
+    </row>
+    <row r="756" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G756" s="10"/>
+      <c r="O756" s="10"/>
+      <c r="P756" s="16"/>
+      <c r="X756" s="12"/>
+    </row>
+    <row r="757" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G757" s="10"/>
+      <c r="O757" s="10"/>
+      <c r="P757" s="16"/>
+      <c r="X757" s="12"/>
+    </row>
+    <row r="758" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G758" s="10"/>
+      <c r="O758" s="10"/>
+      <c r="P758" s="16"/>
+      <c r="X758" s="12"/>
+    </row>
+    <row r="759" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G759" s="10"/>
+      <c r="O759" s="10"/>
+      <c r="P759" s="16"/>
+      <c r="X759" s="12"/>
+    </row>
+    <row r="760" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G760" s="10"/>
+      <c r="O760" s="10"/>
+      <c r="P760" s="16"/>
+      <c r="X760" s="12"/>
+    </row>
+    <row r="761" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G761" s="10"/>
+      <c r="O761" s="10"/>
+      <c r="P761" s="16"/>
+      <c r="X761" s="12"/>
+    </row>
+    <row r="762" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G762" s="10"/>
+      <c r="O762" s="10"/>
+      <c r="P762" s="16"/>
+      <c r="X762" s="12"/>
+    </row>
+    <row r="763" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G763" s="10"/>
+      <c r="O763" s="10"/>
+      <c r="P763" s="16"/>
+      <c r="X763" s="12"/>
+    </row>
+    <row r="764" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G764" s="10"/>
+      <c r="O764" s="10"/>
+      <c r="P764" s="16"/>
+      <c r="X764" s="12"/>
+    </row>
+    <row r="765" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G765" s="10"/>
+      <c r="O765" s="10"/>
+      <c r="P765" s="16"/>
+      <c r="X765" s="12"/>
+    </row>
+    <row r="766" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G766" s="10"/>
+      <c r="O766" s="10"/>
+      <c r="P766" s="16"/>
+      <c r="X766" s="12"/>
+    </row>
+    <row r="767" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G767" s="10"/>
+      <c r="O767" s="10"/>
+      <c r="P767" s="16"/>
+      <c r="X767" s="12"/>
+    </row>
+    <row r="768" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G768" s="10"/>
+      <c r="O768" s="10"/>
+      <c r="P768" s="16"/>
+      <c r="X768" s="12"/>
+    </row>
+    <row r="769" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G769" s="10"/>
+      <c r="O769" s="10"/>
+      <c r="P769" s="16"/>
+      <c r="X769" s="12"/>
+    </row>
+    <row r="770" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G770" s="10"/>
+      <c r="O770" s="10"/>
+      <c r="P770" s="16"/>
+      <c r="X770" s="12"/>
+    </row>
+    <row r="771" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G771" s="10"/>
+      <c r="O771" s="10"/>
+      <c r="P771" s="16"/>
+      <c r="X771" s="12"/>
+    </row>
+    <row r="772" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G772" s="10"/>
+      <c r="O772" s="10"/>
+      <c r="P772" s="16"/>
+      <c r="X772" s="12"/>
+    </row>
+    <row r="773" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G773" s="10"/>
+      <c r="O773" s="10"/>
+      <c r="P773" s="16"/>
+      <c r="X773" s="12"/>
+    </row>
+    <row r="774" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G774" s="10"/>
+      <c r="O774" s="10"/>
+      <c r="P774" s="16"/>
+      <c r="X774" s="12"/>
+    </row>
+    <row r="775" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G775" s="10"/>
+      <c r="O775" s="10"/>
+      <c r="P775" s="16"/>
+      <c r="X775" s="12"/>
+    </row>
+    <row r="776" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G776" s="10"/>
+      <c r="O776" s="10"/>
+      <c r="P776" s="16"/>
+      <c r="X776" s="12"/>
+    </row>
+    <row r="777" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G777" s="10"/>
+      <c r="O777" s="10"/>
+      <c r="P777" s="16"/>
+      <c r="X777" s="12"/>
+    </row>
+    <row r="778" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G778" s="10"/>
+      <c r="O778" s="10"/>
+      <c r="P778" s="16"/>
+      <c r="X778" s="12"/>
+    </row>
+    <row r="779" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G779" s="10"/>
+      <c r="O779" s="10"/>
+      <c r="P779" s="16"/>
+      <c r="X779" s="12"/>
+    </row>
+    <row r="780" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G780" s="10"/>
+      <c r="O780" s="10"/>
+      <c r="P780" s="16"/>
+      <c r="X780" s="12"/>
+    </row>
+    <row r="781" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G781" s="10"/>
+      <c r="O781" s="10"/>
+      <c r="P781" s="16"/>
+      <c r="X781" s="12"/>
+    </row>
+    <row r="782" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G782" s="10"/>
+      <c r="O782" s="10"/>
+      <c r="P782" s="16"/>
+      <c r="X782" s="12"/>
+    </row>
+    <row r="783" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G783" s="10"/>
+      <c r="O783" s="10"/>
+      <c r="P783" s="16"/>
+      <c r="X783" s="12"/>
+    </row>
+    <row r="784" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G784" s="10"/>
+      <c r="O784" s="10"/>
+      <c r="P784" s="16"/>
+      <c r="X784" s="12"/>
+    </row>
+    <row r="785" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G785" s="10"/>
+      <c r="O785" s="10"/>
+      <c r="P785" s="16"/>
+      <c r="X785" s="12"/>
+    </row>
+    <row r="786" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G786" s="10"/>
+      <c r="O786" s="10"/>
+      <c r="P786" s="16"/>
+      <c r="X786" s="12"/>
+    </row>
+    <row r="787" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G787" s="10"/>
+      <c r="O787" s="10"/>
+      <c r="P787" s="16"/>
+      <c r="X787" s="12"/>
+    </row>
+    <row r="788" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G788" s="10"/>
+      <c r="O788" s="10"/>
+      <c r="P788" s="16"/>
+      <c r="X788" s="12"/>
+    </row>
+    <row r="789" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G789" s="10"/>
+      <c r="O789" s="10"/>
+      <c r="P789" s="16"/>
+      <c r="X789" s="12"/>
+    </row>
+    <row r="790" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G790" s="10"/>
+      <c r="O790" s="10"/>
+      <c r="P790" s="16"/>
+      <c r="X790" s="12"/>
+    </row>
+    <row r="791" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G791" s="10"/>
+      <c r="O791" s="10"/>
+      <c r="P791" s="16"/>
+      <c r="X791" s="12"/>
+    </row>
+    <row r="792" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G792" s="10"/>
+      <c r="O792" s="10"/>
+      <c r="P792" s="16"/>
+      <c r="X792" s="12"/>
+    </row>
+    <row r="793" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G793" s="10"/>
+      <c r="O793" s="10"/>
+      <c r="P793" s="16"/>
+      <c r="X793" s="12"/>
+    </row>
+    <row r="794" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G794" s="10"/>
+      <c r="O794" s="10"/>
+      <c r="P794" s="16"/>
+      <c r="X794" s="12"/>
+    </row>
+    <row r="795" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G795" s="10"/>
+      <c r="O795" s="10"/>
+      <c r="P795" s="16"/>
+      <c r="X795" s="12"/>
+    </row>
+    <row r="796" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G796" s="10"/>
+      <c r="O796" s="10"/>
+      <c r="P796" s="16"/>
+      <c r="X796" s="12"/>
+    </row>
+    <row r="797" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G797" s="10"/>
+      <c r="O797" s="10"/>
+      <c r="P797" s="16"/>
+      <c r="X797" s="12"/>
+    </row>
+    <row r="798" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G798" s="10"/>
+      <c r="O798" s="10"/>
+      <c r="P798" s="16"/>
+      <c r="X798" s="12"/>
+    </row>
+    <row r="799" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G799" s="10"/>
+      <c r="O799" s="10"/>
+      <c r="P799" s="16"/>
+      <c r="X799" s="12"/>
+    </row>
+    <row r="800" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G800" s="10"/>
+      <c r="O800" s="10"/>
+      <c r="P800" s="16"/>
+      <c r="X800" s="12"/>
+    </row>
+    <row r="801" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G801" s="10"/>
+      <c r="O801" s="10"/>
+      <c r="P801" s="16"/>
+      <c r="X801" s="12"/>
+    </row>
+    <row r="802" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G802" s="10"/>
+      <c r="O802" s="10"/>
+      <c r="P802" s="16"/>
+      <c r="X802" s="12"/>
+    </row>
+    <row r="803" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G803" s="10"/>
+      <c r="O803" s="10"/>
+      <c r="P803" s="16"/>
+      <c r="X803" s="12"/>
+    </row>
+    <row r="804" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G804" s="10"/>
+      <c r="O804" s="10"/>
+      <c r="P804" s="16"/>
+      <c r="X804" s="12"/>
+    </row>
+    <row r="805" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G805" s="10"/>
+      <c r="O805" s="10"/>
+      <c r="P805" s="16"/>
+      <c r="X805" s="12"/>
+    </row>
+    <row r="806" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G806" s="10"/>
+      <c r="O806" s="10"/>
+      <c r="P806" s="16"/>
+      <c r="X806" s="12"/>
+    </row>
+    <row r="807" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G807" s="10"/>
+      <c r="O807" s="10"/>
+      <c r="P807" s="16"/>
+      <c r="X807" s="12"/>
+    </row>
+    <row r="808" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G808" s="10"/>
+      <c r="O808" s="10"/>
+      <c r="P808" s="16"/>
+      <c r="X808" s="12"/>
+    </row>
+    <row r="809" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G809" s="10"/>
+      <c r="O809" s="10"/>
+      <c r="P809" s="16"/>
+      <c r="X809" s="12"/>
+    </row>
+    <row r="810" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G810" s="10"/>
+      <c r="O810" s="10"/>
+      <c r="P810" s="16"/>
+      <c r="X810" s="12"/>
+    </row>
+    <row r="811" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G811" s="10"/>
+      <c r="O811" s="10"/>
+      <c r="P811" s="16"/>
+      <c r="X811" s="12"/>
+    </row>
+    <row r="812" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G812" s="10"/>
+      <c r="O812" s="10"/>
+      <c r="P812" s="16"/>
+      <c r="X812" s="12"/>
+    </row>
+    <row r="813" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G813" s="10"/>
+      <c r="O813" s="10"/>
+      <c r="P813" s="16"/>
+      <c r="X813" s="12"/>
+    </row>
+    <row r="814" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G814" s="10"/>
+      <c r="O814" s="10"/>
+      <c r="P814" s="16"/>
+      <c r="X814" s="12"/>
+    </row>
+    <row r="815" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G815" s="10"/>
+      <c r="O815" s="10"/>
+      <c r="P815" s="16"/>
+      <c r="X815" s="12"/>
+    </row>
+    <row r="816" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G816" s="10"/>
+      <c r="O816" s="10"/>
+      <c r="P816" s="16"/>
+      <c r="X816" s="12"/>
+    </row>
+    <row r="817" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G817" s="10"/>
+      <c r="O817" s="10"/>
+      <c r="P817" s="16"/>
+      <c r="X817" s="12"/>
+    </row>
+    <row r="818" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G818" s="10"/>
+      <c r="O818" s="10"/>
+      <c r="P818" s="16"/>
+      <c r="X818" s="12"/>
+    </row>
+    <row r="819" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G819" s="10"/>
+      <c r="O819" s="10"/>
+      <c r="P819" s="16"/>
+      <c r="X819" s="12"/>
+    </row>
+    <row r="820" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G820" s="10"/>
+      <c r="O820" s="10"/>
+      <c r="P820" s="16"/>
+      <c r="X820" s="12"/>
+    </row>
+    <row r="821" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G821" s="10"/>
+      <c r="O821" s="10"/>
+      <c r="P821" s="16"/>
+      <c r="X821" s="12"/>
+    </row>
+    <row r="822" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G822" s="10"/>
+      <c r="O822" s="10"/>
+      <c r="P822" s="16"/>
+      <c r="X822" s="12"/>
+    </row>
+    <row r="823" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G823" s="10"/>
+      <c r="O823" s="10"/>
+      <c r="P823" s="16"/>
+      <c r="X823" s="12"/>
+    </row>
+    <row r="824" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G824" s="10"/>
+      <c r="O824" s="10"/>
+      <c r="P824" s="16"/>
+      <c r="X824" s="12"/>
+    </row>
+    <row r="825" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G825" s="10"/>
+      <c r="O825" s="10"/>
+      <c r="P825" s="16"/>
+      <c r="X825" s="12"/>
+    </row>
+    <row r="826" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G826" s="10"/>
+      <c r="O826" s="10"/>
+      <c r="P826" s="16"/>
+      <c r="X826" s="12"/>
+    </row>
+    <row r="827" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G827" s="10"/>
+      <c r="O827" s="10"/>
+      <c r="P827" s="16"/>
+      <c r="X827" s="12"/>
+    </row>
+    <row r="828" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G828" s="10"/>
+      <c r="O828" s="10"/>
+      <c r="P828" s="16"/>
+      <c r="X828" s="12"/>
+    </row>
+    <row r="829" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G829" s="10"/>
+      <c r="O829" s="10"/>
+      <c r="P829" s="16"/>
+      <c r="X829" s="12"/>
+    </row>
+    <row r="830" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G830" s="10"/>
+      <c r="O830" s="10"/>
+      <c r="P830" s="16"/>
+      <c r="X830" s="12"/>
+    </row>
+    <row r="831" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G831" s="10"/>
+      <c r="O831" s="10"/>
+      <c r="P831" s="16"/>
+      <c r="X831" s="12"/>
+    </row>
+    <row r="832" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G832" s="10"/>
+      <c r="O832" s="10"/>
+      <c r="P832" s="16"/>
+      <c r="X832" s="12"/>
+    </row>
+    <row r="833" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G833" s="10"/>
+      <c r="O833" s="10"/>
+      <c r="P833" s="16"/>
+      <c r="X833" s="12"/>
+    </row>
+    <row r="834" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G834" s="10"/>
+      <c r="O834" s="10"/>
+      <c r="P834" s="16"/>
+      <c r="X834" s="12"/>
+    </row>
+    <row r="835" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G835" s="10"/>
+      <c r="O835" s="10"/>
+      <c r="P835" s="16"/>
+      <c r="X835" s="12"/>
+    </row>
+    <row r="836" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G836" s="10"/>
+      <c r="O836" s="10"/>
+      <c r="P836" s="16"/>
+      <c r="X836" s="12"/>
+    </row>
+    <row r="837" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G837" s="10"/>
+      <c r="O837" s="10"/>
+      <c r="P837" s="16"/>
+      <c r="X837" s="12"/>
+    </row>
+    <row r="838" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G838" s="10"/>
+      <c r="O838" s="10"/>
+      <c r="P838" s="16"/>
+      <c r="X838" s="12"/>
+    </row>
+    <row r="839" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G839" s="10"/>
+      <c r="O839" s="10"/>
+      <c r="P839" s="16"/>
+      <c r="X839" s="12"/>
+    </row>
+    <row r="840" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G840" s="10"/>
+      <c r="O840" s="10"/>
+      <c r="P840" s="16"/>
+      <c r="X840" s="12"/>
+    </row>
+    <row r="841" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G841" s="10"/>
+      <c r="O841" s="10"/>
+      <c r="P841" s="16"/>
+      <c r="X841" s="12"/>
+    </row>
+    <row r="842" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G842" s="10"/>
+      <c r="O842" s="10"/>
+      <c r="P842" s="16"/>
+      <c r="X842" s="12"/>
+    </row>
+    <row r="843" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G843" s="10"/>
+      <c r="O843" s="10"/>
+      <c r="P843" s="16"/>
+      <c r="X843" s="12"/>
+    </row>
+    <row r="844" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G844" s="10"/>
+      <c r="O844" s="10"/>
+      <c r="P844" s="16"/>
+      <c r="X844" s="12"/>
+    </row>
+    <row r="845" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G845" s="10"/>
+      <c r="O845" s="10"/>
+      <c r="P845" s="16"/>
+      <c r="X845" s="12"/>
+    </row>
+    <row r="846" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G846" s="10"/>
+      <c r="O846" s="10"/>
+      <c r="P846" s="16"/>
+      <c r="X846" s="12"/>
+    </row>
+    <row r="847" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G847" s="10"/>
+      <c r="O847" s="10"/>
+      <c r="P847" s="16"/>
+      <c r="X847" s="12"/>
+    </row>
+    <row r="848" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G848" s="10"/>
+      <c r="O848" s="10"/>
+      <c r="P848" s="16"/>
+      <c r="X848" s="12"/>
+    </row>
+    <row r="849" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G849" s="10"/>
+      <c r="O849" s="10"/>
+      <c r="P849" s="16"/>
+      <c r="X849" s="12"/>
+    </row>
+    <row r="850" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G850" s="10"/>
+      <c r="O850" s="10"/>
+      <c r="P850" s="16"/>
+      <c r="X850" s="12"/>
+    </row>
+    <row r="851" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G851" s="10"/>
+      <c r="O851" s="10"/>
+      <c r="P851" s="16"/>
+      <c r="X851" s="12"/>
+    </row>
+    <row r="852" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G852" s="10"/>
+      <c r="O852" s="10"/>
+      <c r="P852" s="16"/>
+      <c r="X852" s="12"/>
+    </row>
+    <row r="853" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G853" s="10"/>
+      <c r="O853" s="10"/>
+      <c r="P853" s="16"/>
+      <c r="X853" s="12"/>
+    </row>
+    <row r="854" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G854" s="10"/>
+      <c r="O854" s="10"/>
+      <c r="P854" s="16"/>
+      <c r="X854" s="12"/>
+    </row>
+    <row r="855" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G855" s="10"/>
+      <c r="O855" s="10"/>
+      <c r="P855" s="16"/>
+      <c r="X855" s="12"/>
+    </row>
+    <row r="856" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G856" s="10"/>
+      <c r="O856" s="10"/>
+      <c r="P856" s="16"/>
+      <c r="X856" s="12"/>
+    </row>
+    <row r="857" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G857" s="10"/>
+      <c r="O857" s="10"/>
+      <c r="P857" s="16"/>
+      <c r="X857" s="12"/>
+    </row>
+    <row r="858" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G858" s="10"/>
+      <c r="O858" s="10"/>
+      <c r="P858" s="16"/>
+      <c r="X858" s="12"/>
+    </row>
+    <row r="859" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G859" s="10"/>
+      <c r="O859" s="10"/>
+      <c r="P859" s="16"/>
+      <c r="X859" s="12"/>
+    </row>
+    <row r="860" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G860" s="10"/>
+      <c r="O860" s="10"/>
+      <c r="P860" s="16"/>
+      <c r="X860" s="12"/>
+    </row>
+    <row r="861" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G861" s="10"/>
+      <c r="O861" s="10"/>
+      <c r="P861" s="16"/>
+      <c r="X861" s="12"/>
+    </row>
+    <row r="862" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G862" s="10"/>
+      <c r="O862" s="10"/>
+      <c r="P862" s="16"/>
+      <c r="X862" s="12"/>
+    </row>
+    <row r="863" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G863" s="10"/>
+      <c r="O863" s="10"/>
+      <c r="P863" s="16"/>
+      <c r="X863" s="12"/>
+    </row>
+    <row r="864" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G864" s="10"/>
+      <c r="O864" s="10"/>
+      <c r="P864" s="16"/>
+      <c r="X864" s="12"/>
+    </row>
+    <row r="865" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G865" s="10"/>
+      <c r="O865" s="10"/>
+      <c r="P865" s="16"/>
+      <c r="X865" s="12"/>
+    </row>
+    <row r="866" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G866" s="10"/>
+      <c r="O866" s="10"/>
+      <c r="P866" s="16"/>
+      <c r="X866" s="12"/>
+    </row>
+    <row r="867" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G867" s="10"/>
+      <c r="O867" s="10"/>
+      <c r="P867" s="16"/>
+      <c r="X867" s="12"/>
+    </row>
+    <row r="868" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G868" s="10"/>
+      <c r="O868" s="10"/>
+      <c r="P868" s="16"/>
+      <c r="X868" s="12"/>
+    </row>
+    <row r="869" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G869" s="10"/>
+      <c r="O869" s="10"/>
+      <c r="P869" s="16"/>
+      <c r="X869" s="12"/>
+    </row>
+    <row r="870" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G870" s="10"/>
+      <c r="O870" s="10"/>
+      <c r="P870" s="16"/>
+      <c r="X870" s="12"/>
+    </row>
+    <row r="871" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G871" s="10"/>
+      <c r="O871" s="10"/>
+      <c r="P871" s="16"/>
+      <c r="X871" s="12"/>
+    </row>
+    <row r="872" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G872" s="10"/>
+      <c r="O872" s="10"/>
+      <c r="P872" s="16"/>
+      <c r="X872" s="12"/>
+    </row>
+    <row r="873" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G873" s="10"/>
+      <c r="O873" s="10"/>
+      <c r="P873" s="16"/>
+      <c r="X873" s="12"/>
+    </row>
+    <row r="874" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G874" s="10"/>
+      <c r="O874" s="10"/>
+      <c r="P874" s="16"/>
+      <c r="X874" s="12"/>
+    </row>
+    <row r="875" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G875" s="10"/>
+      <c r="O875" s="10"/>
+      <c r="P875" s="16"/>
+      <c r="X875" s="12"/>
+    </row>
+    <row r="876" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G876" s="10"/>
+      <c r="O876" s="10"/>
+      <c r="P876" s="16"/>
+      <c r="X876" s="12"/>
+    </row>
+    <row r="877" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G877" s="10"/>
+      <c r="O877" s="10"/>
+      <c r="P877" s="16"/>
+      <c r="X877" s="12"/>
+    </row>
+    <row r="878" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G878" s="10"/>
+      <c r="O878" s="10"/>
+      <c r="P878" s="16"/>
+      <c r="X878" s="12"/>
+    </row>
+    <row r="879" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G879" s="10"/>
+      <c r="O879" s="10"/>
+      <c r="P879" s="16"/>
+      <c r="X879" s="12"/>
+    </row>
+    <row r="880" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G880" s="10"/>
+      <c r="O880" s="10"/>
+      <c r="P880" s="16"/>
+      <c r="X880" s="12"/>
+    </row>
+    <row r="881" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G881" s="10"/>
+      <c r="O881" s="10"/>
+      <c r="P881" s="16"/>
+      <c r="X881" s="12"/>
+    </row>
+    <row r="882" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G882" s="10"/>
+      <c r="O882" s="10"/>
+      <c r="P882" s="16"/>
+      <c r="X882" s="12"/>
+    </row>
+    <row r="883" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G883" s="10"/>
+      <c r="O883" s="10"/>
+      <c r="P883" s="16"/>
+      <c r="X883" s="12"/>
+    </row>
+    <row r="884" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G884" s="10"/>
+      <c r="O884" s="10"/>
+      <c r="P884" s="16"/>
+      <c r="X884" s="12"/>
+    </row>
+    <row r="885" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G885" s="10"/>
+      <c r="O885" s="10"/>
+      <c r="P885" s="16"/>
+      <c r="X885" s="12"/>
+    </row>
+    <row r="886" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G886" s="10"/>
+      <c r="O886" s="10"/>
+      <c r="P886" s="16"/>
+      <c r="X886" s="12"/>
+    </row>
+    <row r="887" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G887" s="10"/>
+      <c r="O887" s="10"/>
+      <c r="P887" s="16"/>
+      <c r="X887" s="12"/>
+    </row>
+    <row r="888" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G888" s="10"/>
+      <c r="O888" s="10"/>
+      <c r="P888" s="16"/>
+      <c r="X888" s="12"/>
+    </row>
+    <row r="889" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G889" s="10"/>
+      <c r="O889" s="10"/>
+      <c r="P889" s="16"/>
+      <c r="X889" s="12"/>
+    </row>
+    <row r="890" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G890" s="10"/>
+      <c r="O890" s="10"/>
+      <c r="P890" s="16"/>
+      <c r="X890" s="12"/>
+    </row>
+    <row r="891" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G891" s="10"/>
+      <c r="O891" s="10"/>
+      <c r="P891" s="16"/>
+      <c r="X891" s="12"/>
+    </row>
+    <row r="892" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G892" s="10"/>
+      <c r="O892" s="10"/>
+      <c r="P892" s="16"/>
+      <c r="X892" s="12"/>
+    </row>
+    <row r="893" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G893" s="10"/>
+      <c r="O893" s="10"/>
+      <c r="P893" s="16"/>
+      <c r="X893" s="12"/>
+    </row>
+    <row r="894" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G894" s="10"/>
+      <c r="O894" s="10"/>
+      <c r="P894" s="16"/>
+      <c r="X894" s="12"/>
+    </row>
+    <row r="895" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G895" s="10"/>
+      <c r="O895" s="10"/>
+      <c r="P895" s="16"/>
+      <c r="X895" s="12"/>
+    </row>
+    <row r="896" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G896" s="10"/>
+      <c r="O896" s="10"/>
+      <c r="P896" s="16"/>
+      <c r="X896" s="12"/>
+    </row>
+    <row r="897" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G897" s="10"/>
+      <c r="O897" s="10"/>
+      <c r="P897" s="16"/>
+      <c r="X897" s="12"/>
+    </row>
+    <row r="898" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G898" s="10"/>
+      <c r="O898" s="10"/>
+      <c r="P898" s="16"/>
+      <c r="X898" s="12"/>
+    </row>
+    <row r="899" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G899" s="10"/>
+      <c r="O899" s="10"/>
+      <c r="P899" s="16"/>
+      <c r="X899" s="12"/>
+    </row>
+    <row r="900" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G900" s="10"/>
+      <c r="O900" s="10"/>
+      <c r="P900" s="16"/>
+      <c r="X900" s="12"/>
+    </row>
+    <row r="901" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G901" s="10"/>
+      <c r="O901" s="10"/>
+      <c r="P901" s="16"/>
+      <c r="X901" s="12"/>
+    </row>
+    <row r="902" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G902" s="10"/>
+      <c r="O902" s="10"/>
+      <c r="P902" s="16"/>
+      <c r="X902" s="12"/>
+    </row>
+    <row r="903" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G903" s="10"/>
+      <c r="O903" s="10"/>
+      <c r="P903" s="16"/>
+      <c r="X903" s="12"/>
+    </row>
+    <row r="904" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G904" s="10"/>
+      <c r="O904" s="10"/>
+      <c r="P904" s="16"/>
+      <c r="X904" s="12"/>
+    </row>
+    <row r="905" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G905" s="10"/>
+      <c r="O905" s="10"/>
+      <c r="P905" s="16"/>
+      <c r="X905" s="12"/>
+    </row>
+    <row r="906" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G906" s="10"/>
+      <c r="O906" s="10"/>
+      <c r="P906" s="16"/>
+      <c r="X906" s="12"/>
+    </row>
+    <row r="907" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G907" s="10"/>
+      <c r="O907" s="10"/>
+      <c r="P907" s="16"/>
+      <c r="X907" s="12"/>
+    </row>
+    <row r="908" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G908" s="10"/>
+      <c r="O908" s="10"/>
+      <c r="P908" s="16"/>
+      <c r="X908" s="12"/>
+    </row>
+    <row r="909" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G909" s="10"/>
+      <c r="O909" s="10"/>
+      <c r="P909" s="16"/>
+      <c r="X909" s="12"/>
+    </row>
+    <row r="910" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G910" s="10"/>
+      <c r="O910" s="10"/>
+      <c r="P910" s="16"/>
+      <c r="X910" s="12"/>
+    </row>
+    <row r="911" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G911" s="10"/>
+      <c r="O911" s="10"/>
+      <c r="P911" s="16"/>
+      <c r="X911" s="12"/>
+    </row>
+    <row r="912" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G912" s="10"/>
+      <c r="O912" s="10"/>
+      <c r="P912" s="16"/>
+      <c r="X912" s="12"/>
+    </row>
+    <row r="913" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G913" s="10"/>
+      <c r="O913" s="10"/>
+      <c r="P913" s="16"/>
+      <c r="X913" s="12"/>
+    </row>
+    <row r="914" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G914" s="10"/>
+      <c r="O914" s="10"/>
+      <c r="P914" s="16"/>
+      <c r="X914" s="12"/>
+    </row>
+    <row r="915" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G915" s="10"/>
+      <c r="O915" s="10"/>
+      <c r="P915" s="16"/>
+      <c r="X915" s="12"/>
+    </row>
+    <row r="916" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G916" s="10"/>
+      <c r="O916" s="10"/>
+      <c r="P916" s="16"/>
+      <c r="X916" s="12"/>
+    </row>
+    <row r="917" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G917" s="10"/>
+      <c r="O917" s="10"/>
+      <c r="P917" s="16"/>
+      <c r="X917" s="12"/>
+    </row>
+    <row r="918" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G918" s="10"/>
+      <c r="O918" s="10"/>
+      <c r="P918" s="16"/>
+      <c r="X918" s="12"/>
+    </row>
+    <row r="919" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G919" s="10"/>
+      <c r="O919" s="10"/>
+      <c r="P919" s="16"/>
+      <c r="X919" s="12"/>
+    </row>
+    <row r="920" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G920" s="10"/>
+      <c r="O920" s="10"/>
+      <c r="P920" s="16"/>
+      <c r="X920" s="12"/>
+    </row>
+    <row r="921" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G921" s="10"/>
+      <c r="O921" s="10"/>
+      <c r="P921" s="16"/>
+      <c r="X921" s="12"/>
+    </row>
+    <row r="922" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G922" s="10"/>
+      <c r="O922" s="10"/>
+      <c r="P922" s="16"/>
+      <c r="X922" s="12"/>
+    </row>
+    <row r="923" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G923" s="10"/>
+      <c r="O923" s="10"/>
+      <c r="P923" s="16"/>
+      <c r="X923" s="12"/>
+    </row>
+    <row r="924" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G924" s="10"/>
+      <c r="O924" s="10"/>
+      <c r="P924" s="16"/>
+      <c r="X924" s="12"/>
+    </row>
+    <row r="925" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G925" s="10"/>
+      <c r="O925" s="10"/>
+      <c r="P925" s="16"/>
+      <c r="X925" s="12"/>
+    </row>
+    <row r="926" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G926" s="10"/>
+      <c r="O926" s="10"/>
+      <c r="P926" s="16"/>
+      <c r="X926" s="12"/>
+    </row>
+    <row r="927" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G927" s="10"/>
+      <c r="O927" s="10"/>
+      <c r="P927" s="16"/>
+      <c r="X927" s="12"/>
+    </row>
+    <row r="928" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G928" s="10"/>
+      <c r="O928" s="10"/>
+      <c r="P928" s="16"/>
+      <c r="X928" s="12"/>
+    </row>
+    <row r="929" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G929" s="10"/>
+      <c r="O929" s="10"/>
+      <c r="P929" s="16"/>
+      <c r="X929" s="12"/>
+    </row>
+    <row r="930" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G930" s="10"/>
+      <c r="O930" s="10"/>
+      <c r="P930" s="16"/>
+      <c r="X930" s="12"/>
+    </row>
+    <row r="931" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G931" s="10"/>
+      <c r="O931" s="10"/>
+      <c r="P931" s="16"/>
+      <c r="X931" s="12"/>
+    </row>
+    <row r="932" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G932" s="10"/>
+      <c r="O932" s="10"/>
+      <c r="P932" s="16"/>
+      <c r="X932" s="12"/>
+    </row>
+    <row r="933" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G933" s="10"/>
+      <c r="O933" s="10"/>
+      <c r="P933" s="16"/>
+      <c r="X933" s="12"/>
+    </row>
+    <row r="934" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G934" s="10"/>
+      <c r="O934" s="10"/>
+      <c r="P934" s="16"/>
+      <c r="X934" s="12"/>
+    </row>
+    <row r="935" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G935" s="10"/>
+      <c r="O935" s="10"/>
+      <c r="P935" s="16"/>
+      <c r="X935" s="12"/>
+    </row>
+    <row r="936" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G936" s="10"/>
+      <c r="O936" s="10"/>
+      <c r="P936" s="16"/>
+      <c r="X936" s="12"/>
+    </row>
+    <row r="937" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G937" s="10"/>
+      <c r="O937" s="10"/>
+      <c r="P937" s="16"/>
+      <c r="X937" s="12"/>
+    </row>
+    <row r="938" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G938" s="10"/>
+      <c r="O938" s="10"/>
+      <c r="P938" s="16"/>
+      <c r="X938" s="12"/>
+    </row>
+    <row r="939" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G939" s="10"/>
+      <c r="O939" s="10"/>
+      <c r="P939" s="16"/>
+      <c r="X939" s="12"/>
+    </row>
+    <row r="940" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G940" s="10"/>
+      <c r="O940" s="10"/>
+      <c r="P940" s="16"/>
+      <c r="X940" s="12"/>
+    </row>
+    <row r="941" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G941" s="10"/>
+      <c r="O941" s="10"/>
+      <c r="P941" s="16"/>
+      <c r="X941" s="12"/>
+    </row>
+    <row r="942" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G942" s="10"/>
+      <c r="O942" s="10"/>
+      <c r="P942" s="16"/>
+      <c r="X942" s="12"/>
+    </row>
+    <row r="943" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G943" s="10"/>
+      <c r="O943" s="10"/>
+      <c r="P943" s="16"/>
+      <c r="X943" s="12"/>
+    </row>
+    <row r="944" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G944" s="10"/>
+      <c r="O944" s="10"/>
+      <c r="P944" s="16"/>
+      <c r="X944" s="12"/>
+    </row>
+    <row r="945" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G945" s="10"/>
+      <c r="O945" s="10"/>
+      <c r="P945" s="16"/>
+      <c r="X945" s="12"/>
+    </row>
+    <row r="946" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G946" s="10"/>
+      <c r="O946" s="10"/>
+      <c r="P946" s="16"/>
+      <c r="X946" s="12"/>
+    </row>
+    <row r="947" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G947" s="10"/>
+      <c r="O947" s="10"/>
+      <c r="P947" s="16"/>
+      <c r="X947" s="12"/>
+    </row>
+    <row r="948" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G948" s="10"/>
+      <c r="O948" s="10"/>
+      <c r="P948" s="16"/>
+      <c r="X948" s="12"/>
+    </row>
+    <row r="949" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G949" s="10"/>
+      <c r="O949" s="10"/>
+      <c r="P949" s="16"/>
+      <c r="X949" s="12"/>
+    </row>
+    <row r="950" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G950" s="10"/>
+      <c r="O950" s="10"/>
+      <c r="P950" s="16"/>
+      <c r="X950" s="12"/>
+    </row>
+    <row r="951" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G951" s="10"/>
+      <c r="O951" s="10"/>
+      <c r="P951" s="16"/>
+      <c r="X951" s="12"/>
+    </row>
+    <row r="952" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G952" s="10"/>
+      <c r="O952" s="10"/>
+      <c r="P952" s="16"/>
+      <c r="X952" s="12"/>
+    </row>
+    <row r="953" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G953" s="10"/>
+      <c r="O953" s="10"/>
+      <c r="P953" s="16"/>
+      <c r="X953" s="12"/>
+    </row>
+    <row r="954" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G954" s="10"/>
+      <c r="O954" s="10"/>
+      <c r="P954" s="16"/>
+      <c r="X954" s="12"/>
+    </row>
+    <row r="955" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G955" s="10"/>
+      <c r="O955" s="10"/>
+      <c r="P955" s="16"/>
+      <c r="X955" s="12"/>
+    </row>
+    <row r="956" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G956" s="10"/>
+      <c r="O956" s="10"/>
+      <c r="P956" s="16"/>
+      <c r="X956" s="12"/>
+    </row>
+    <row r="957" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G957" s="10"/>
+      <c r="O957" s="10"/>
+      <c r="P957" s="16"/>
+      <c r="X957" s="12"/>
+    </row>
+    <row r="958" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G958" s="10"/>
+      <c r="O958" s="10"/>
+      <c r="P958" s="16"/>
+      <c r="X958" s="12"/>
+    </row>
+    <row r="959" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G959" s="10"/>
+      <c r="O959" s="10"/>
+      <c r="P959" s="16"/>
+      <c r="X959" s="12"/>
+    </row>
+    <row r="960" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G960" s="10"/>
+      <c r="O960" s="10"/>
+      <c r="P960" s="16"/>
+      <c r="X960" s="12"/>
+    </row>
+    <row r="961" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G961" s="10"/>
+      <c r="O961" s="10"/>
+      <c r="P961" s="16"/>
+      <c r="X961" s="12"/>
+    </row>
+    <row r="962" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G962" s="10"/>
+      <c r="O962" s="10"/>
+      <c r="P962" s="16"/>
+      <c r="X962" s="12"/>
+    </row>
+    <row r="963" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G963" s="10"/>
+      <c r="O963" s="10"/>
+      <c r="P963" s="16"/>
+      <c r="X963" s="12"/>
+    </row>
+    <row r="964" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G964" s="10"/>
+      <c r="O964" s="10"/>
+      <c r="P964" s="16"/>
+      <c r="X964" s="12"/>
+    </row>
+    <row r="965" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G965" s="10"/>
+      <c r="O965" s="10"/>
+      <c r="P965" s="16"/>
+      <c r="X965" s="12"/>
+    </row>
+    <row r="966" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G966" s="10"/>
+      <c r="O966" s="10"/>
+      <c r="P966" s="16"/>
+      <c r="X966" s="12"/>
+    </row>
+    <row r="967" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G967" s="10"/>
+      <c r="O967" s="10"/>
+      <c r="P967" s="16"/>
+      <c r="X967" s="12"/>
+    </row>
+    <row r="968" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G968" s="10"/>
+      <c r="O968" s="10"/>
+      <c r="P968" s="16"/>
+      <c r="X968" s="12"/>
+    </row>
+    <row r="969" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G969" s="10"/>
+      <c r="O969" s="10"/>
+      <c r="P969" s="16"/>
+      <c r="X969" s="12"/>
+    </row>
+    <row r="970" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G970" s="10"/>
+      <c r="O970" s="10"/>
+      <c r="P970" s="16"/>
+      <c r="X970" s="12"/>
+    </row>
+    <row r="971" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G971" s="10"/>
+      <c r="O971" s="10"/>
+      <c r="P971" s="16"/>
+      <c r="X971" s="12"/>
+    </row>
+    <row r="972" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G972" s="10"/>
+      <c r="O972" s="10"/>
+      <c r="P972" s="16"/>
+      <c r="X972" s="12"/>
+    </row>
+    <row r="973" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G973" s="10"/>
+      <c r="O973" s="10"/>
+      <c r="P973" s="16"/>
+      <c r="X973" s="12"/>
+    </row>
+    <row r="974" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G974" s="10"/>
+      <c r="O974" s="10"/>
+      <c r="P974" s="16"/>
+      <c r="X974" s="12"/>
+    </row>
+    <row r="975" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G975" s="10"/>
+      <c r="O975" s="10"/>
+      <c r="P975" s="16"/>
+      <c r="X975" s="12"/>
+    </row>
+    <row r="976" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G976" s="10"/>
+      <c r="O976" s="10"/>
+      <c r="P976" s="16"/>
+      <c r="X976" s="12"/>
+    </row>
+    <row r="977" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G977" s="10"/>
+      <c r="O977" s="10"/>
+      <c r="P977" s="16"/>
+      <c r="X977" s="12"/>
+    </row>
+    <row r="978" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G978" s="10"/>
+      <c r="O978" s="10"/>
+      <c r="P978" s="16"/>
+      <c r="X978" s="12"/>
+    </row>
+    <row r="979" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G979" s="10"/>
+      <c r="O979" s="10"/>
+      <c r="P979" s="16"/>
+      <c r="X979" s="12"/>
+    </row>
+    <row r="980" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G980" s="10"/>
+      <c r="O980" s="10"/>
+      <c r="P980" s="16"/>
+      <c r="X980" s="12"/>
+    </row>
+    <row r="981" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G981" s="10"/>
+      <c r="O981" s="10"/>
+      <c r="P981" s="16"/>
+      <c r="X981" s="12"/>
+    </row>
+    <row r="982" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G982" s="10"/>
+      <c r="O982" s="10"/>
+      <c r="P982" s="16"/>
+      <c r="X982" s="12"/>
+    </row>
+    <row r="983" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G983" s="10"/>
+      <c r="O983" s="10"/>
+      <c r="P983" s="16"/>
+      <c r="X983" s="12"/>
+    </row>
+    <row r="984" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G984" s="10"/>
+      <c r="O984" s="10"/>
+      <c r="P984" s="16"/>
+      <c r="X984" s="12"/>
+    </row>
+    <row r="985" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G985" s="10"/>
+      <c r="O985" s="10"/>
+      <c r="P985" s="16"/>
+      <c r="X985" s="12"/>
+    </row>
+    <row r="986" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G986" s="10"/>
+      <c r="O986" s="10"/>
+      <c r="P986" s="16"/>
+      <c r="X986" s="12"/>
+    </row>
+    <row r="987" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G987" s="10"/>
+      <c r="O987" s="10"/>
+      <c r="P987" s="16"/>
+      <c r="X987" s="12"/>
+    </row>
+    <row r="988" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G988" s="10"/>
+      <c r="O988" s="10"/>
+      <c r="P988" s="16"/>
+      <c r="X988" s="12"/>
+    </row>
+    <row r="989" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G989" s="10"/>
+      <c r="O989" s="10"/>
+      <c r="P989" s="16"/>
+      <c r="X989" s="12"/>
+    </row>
+    <row r="990" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G990" s="10"/>
+      <c r="O990" s="10"/>
+      <c r="P990" s="16"/>
+      <c r="X990" s="12"/>
+    </row>
+    <row r="991" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G991" s="10"/>
+      <c r="O991" s="10"/>
+      <c r="P991" s="16"/>
+      <c r="X991" s="12"/>
+    </row>
+    <row r="992" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G992" s="10"/>
+      <c r="O992" s="10"/>
+      <c r="P992" s="16"/>
+      <c r="X992" s="12"/>
+    </row>
+    <row r="993" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G993" s="10"/>
+      <c r="O993" s="10"/>
+      <c r="P993" s="16"/>
+      <c r="X993" s="12"/>
+    </row>
+    <row r="994" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G994" s="10"/>
+      <c r="O994" s="10"/>
+      <c r="P994" s="16"/>
+      <c r="X994" s="12"/>
+    </row>
+    <row r="995" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G995" s="10"/>
+      <c r="O995" s="10"/>
+      <c r="P995" s="16"/>
+      <c r="X995" s="12"/>
+    </row>
+    <row r="996" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G996" s="10"/>
+      <c r="O996" s="10"/>
+      <c r="P996" s="16"/>
+      <c r="X996" s="12"/>
+    </row>
+    <row r="997" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G997" s="10"/>
+      <c r="O997" s="10"/>
+      <c r="P997" s="16"/>
+      <c r="X997" s="12"/>
+    </row>
+    <row r="998" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G998" s="10"/>
+      <c r="O998" s="10"/>
+      <c r="P998" s="16"/>
+      <c r="X998" s="12"/>
+    </row>
+    <row r="999" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G999" s="10"/>
+      <c r="O999" s="10"/>
+      <c r="P999" s="16"/>
+      <c r="X999" s="12"/>
+    </row>
+    <row r="1000" spans="7:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G1000" s="10"/>
+      <c r="O1000" s="10"/>
+      <c r="P1000" s="16"/>
+      <c r="X1000" s="12"/>
     </row>
   </sheetData>
-  <dataValidations>
-[...50 lines deleted...]
-  <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
-  <drawing r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="16">
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$K$2:$K$6</xm:f>
+          </x14:formula1>
+          <xm:sqref>AJ3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$E$2:$E$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>R2:R3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000002000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$P$2:$P$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>AU2:AU3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$O$2:$O$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>AO2:AO3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000004000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$C$2:$C$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>F2:F3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000005000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$I$2:$I$217</xm:f>
+          </x14:formula1>
+          <xm:sqref>AA2:AA3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000006000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$J$2:$J$6</xm:f>
+          </x14:formula1>
+          <xm:sqref>AC2:AC3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000007000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$L$2:$L$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>AK2:AK3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000008000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$B$2:$B$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>E2:E3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000009000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$D$2:$D$13</xm:f>
+          </x14:formula1>
+          <xm:sqref>Q2:Q3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000A000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$N$2:$N$26</xm:f>
+          </x14:formula1>
+          <xm:sqref>AN2:AN3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000B000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$A$2:$A$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>C2:C3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000C000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$G$2:$G$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>T2:T3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000D000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$F$2:$F$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>S2:S3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000E000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$H$2:$H$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>V2:V3</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000F000000}">
+          <x14:formula1>
+            <xm:f>'Liste mit Optionen'!$M$2:$M$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>AM2:AM3</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:P1000"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="11.22" defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="10.11"/>
-[...11 lines deleted...]
-    <col customWidth="1" min="17" max="25" width="11.11"/>
+    <col min="1" max="1" width="10.1640625" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" customWidth="1"/>
+    <col min="3" max="7" width="17" customWidth="1"/>
+    <col min="8" max="8" width="25.83203125" customWidth="1"/>
+    <col min="9" max="9" width="25.5" customWidth="1"/>
+    <col min="10" max="10" width="23.83203125" customWidth="1"/>
+    <col min="11" max="11" width="29.6640625" customWidth="1"/>
+    <col min="12" max="12" width="25" customWidth="1"/>
+    <col min="13" max="13" width="26" customWidth="1"/>
+    <col min="14" max="14" width="14" customWidth="1"/>
+    <col min="15" max="15" width="11.5" customWidth="1"/>
+    <col min="16" max="16" width="58.1640625" customWidth="1"/>
+    <col min="17" max="25" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="15.75" customHeight="1">
+    <row r="1" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>109</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="E1" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="I1" s="20" t="s">
+      <c r="I1" s="17" t="s">
         <v>26</v>
       </c>
       <c r="J1" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="K1" s="20" t="s">
+      <c r="K1" s="17" t="s">
         <v>35</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>112</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>38</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>113</v>
       </c>
       <c r="O1" s="5" t="s">
         <v>40</v>
       </c>
       <c r="P1" s="5" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="2" ht="15.75" customHeight="1">
-      <c r="A2" s="9" t="s">
+    <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B2" s="9" t="s">
+      <c r="B2" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="C2" s="9" t="s">
+      <c r="C2" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="D2" s="21" t="s">
+      <c r="D2" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="E2" s="21" t="s">
+      <c r="E2" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="F2" s="21" t="s">
+      <c r="F2" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="G2" s="21" t="s">
+      <c r="G2" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="H2" s="9">
-[...2 lines deleted...]
-      <c r="I2" s="9" t="s">
+      <c r="H2" s="8">
+        <v>0</v>
+      </c>
+      <c r="I2" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="K2" s="9" t="s">
+      <c r="K2" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="L2" s="9" t="s">
+      <c r="L2" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="M2" s="9" t="s">
+      <c r="M2" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="N2" s="15">
-[...2 lines deleted...]
-      <c r="O2" s="9" t="s">
+      <c r="N2" s="13">
+        <v>0</v>
+      </c>
+      <c r="O2" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="P2" s="9" t="s">
+      <c r="P2" s="8" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="3" ht="15.75" customHeight="1">
-      <c r="A3" s="9" t="s">
+    <row r="3" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="C3" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="D3" s="21" t="s">
+      <c r="D3" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="E3" s="21" t="s">
+      <c r="E3" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="F3" s="21" t="s">
+      <c r="F3" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="G3" s="21" t="s">
+      <c r="G3" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="H3" s="9">
-[...2 lines deleted...]
-      <c r="I3" s="9" t="s">
+      <c r="H3" s="8">
+        <v>1</v>
+      </c>
+      <c r="I3" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="J3" s="9" t="s">
+      <c r="J3" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="K3" s="9" t="s">
+      <c r="K3" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="L3" s="9" t="s">
+      <c r="L3" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="M3" s="9" t="s">
+      <c r="M3" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="N3" s="15" t="s">
+      <c r="N3" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="O3" s="9" t="s">
+      <c r="O3" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="P3" s="9" t="s">
+      <c r="P3" s="8" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="4" ht="15.75" customHeight="1">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B4" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="D4" s="22" t="s">
+      <c r="D4" s="18" t="s">
         <v>134</v>
       </c>
-      <c r="H4" s="9">
-[...2 lines deleted...]
-      <c r="I4" s="9" t="s">
+      <c r="H4" s="8">
+        <v>2</v>
+      </c>
+      <c r="I4" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="J4" s="9" t="s">
+      <c r="J4" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="K4" s="9"/>
-      <c r="L4" s="9" t="s">
+      <c r="K4" s="8"/>
+      <c r="L4" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="N4" s="15" t="s">
+      <c r="N4" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="P4" s="9" t="s">
+      <c r="P4" s="8" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="5" ht="15.75" customHeight="1">
-      <c r="D5" s="22" t="s">
+    <row r="5" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D5" s="18" t="s">
         <v>140</v>
       </c>
-      <c r="H5" s="9">
-[...2 lines deleted...]
-      <c r="I5" s="9" t="s">
+      <c r="H5" s="8">
+        <v>3</v>
+      </c>
+      <c r="I5" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="J5" s="9" t="s">
+      <c r="J5" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="K5" s="9"/>
-      <c r="N5" s="15" t="s">
+      <c r="K5" s="8"/>
+      <c r="N5" s="13" t="s">
         <v>143</v>
       </c>
-      <c r="P5" s="9" t="s">
+      <c r="P5" s="8" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="6" ht="15.75" customHeight="1">
-      <c r="D6" s="22" t="s">
+    <row r="6" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D6" s="18" t="s">
         <v>145</v>
       </c>
-      <c r="H6" s="9">
-[...2 lines deleted...]
-      <c r="I6" s="9" t="s">
+      <c r="H6" s="8">
+        <v>4</v>
+      </c>
+      <c r="I6" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="J6" s="9" t="s">
+      <c r="J6" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="K6" s="9"/>
-      <c r="N6" s="15" t="s">
+      <c r="K6" s="8"/>
+      <c r="N6" s="13" t="s">
         <v>148</v>
       </c>
-      <c r="P6" s="9" t="s">
+      <c r="P6" s="8" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="7" ht="15.75" customHeight="1">
-      <c r="D7" s="22" t="s">
+    <row r="7" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D7" s="18" t="s">
         <v>150</v>
       </c>
-      <c r="H7" s="9">
-[...2 lines deleted...]
-      <c r="I7" s="9" t="s">
+      <c r="H7" s="8">
+        <v>5</v>
+      </c>
+      <c r="I7" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="N7" s="15" t="s">
+      <c r="N7" s="13" t="s">
         <v>152</v>
       </c>
-      <c r="P7" s="9" t="s">
+      <c r="P7" s="8" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="8" ht="15.75" customHeight="1">
-      <c r="D8" s="22" t="s">
+    <row r="8" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D8" s="18" t="s">
         <v>154</v>
       </c>
-      <c r="H8" s="9">
-[...2 lines deleted...]
-      <c r="I8" s="9" t="s">
+      <c r="H8" s="8">
+        <v>6</v>
+      </c>
+      <c r="I8" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="N8" s="15" t="s">
+      <c r="N8" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="P8" s="23" t="s">
+      <c r="P8" s="19" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="9" ht="15.75" customHeight="1">
-      <c r="D9" s="22" t="s">
+    <row r="9" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D9" s="18" t="s">
         <v>158</v>
       </c>
-      <c r="H9" s="9"/>
-      <c r="I9" s="9" t="s">
+      <c r="H9" s="8"/>
+      <c r="I9" s="8" t="s">
         <v>159</v>
       </c>
-      <c r="N9" s="15" t="s">
+      <c r="N9" s="13" t="s">
         <v>160</v>
       </c>
-      <c r="P9" s="23" t="s">
+      <c r="P9" s="19" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="10" ht="15.75" customHeight="1">
-      <c r="D10" s="22" t="s">
+    <row r="10" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D10" s="18" t="s">
         <v>162</v>
       </c>
-      <c r="I10" s="9" t="s">
+      <c r="I10" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="N10" s="15" t="s">
+      <c r="N10" s="13" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="11" ht="15.75" customHeight="1">
-      <c r="D11" s="22" t="s">
+    <row r="11" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D11" s="18" t="s">
         <v>165</v>
       </c>
-      <c r="I11" s="9" t="s">
+      <c r="I11" s="8" t="s">
         <v>166</v>
       </c>
-      <c r="N11" s="15" t="s">
+      <c r="N11" s="13" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="12" ht="15.75" customHeight="1">
-      <c r="D12" s="22" t="s">
+    <row r="12" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D12" s="18" t="s">
         <v>168</v>
       </c>
-      <c r="I12" s="9" t="s">
+      <c r="I12" s="8" t="s">
         <v>169</v>
       </c>
-      <c r="N12" s="15" t="s">
+      <c r="N12" s="13" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="13" ht="15.75" customHeight="1">
-      <c r="D13" s="22" t="s">
+    <row r="13" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D13" s="18" t="s">
         <v>171</v>
       </c>
-      <c r="I13" s="9" t="s">
+      <c r="I13" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="N13" s="15" t="s">
+      <c r="N13" s="13" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="14" ht="15.75" customHeight="1">
-      <c r="I14" s="9" t="s">
+    <row r="14" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I14" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="N14" s="15" t="s">
+      <c r="N14" s="13" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="15" ht="15.75" customHeight="1">
-      <c r="I15" s="9" t="s">
+    <row r="15" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I15" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="N15" s="15" t="s">
+      <c r="N15" s="13" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="16" ht="15.75" customHeight="1">
-      <c r="I16" s="9" t="s">
+    <row r="16" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I16" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="N16" s="15" t="s">
+      <c r="N16" s="13" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="17" ht="15.75" customHeight="1">
-      <c r="I17" s="9" t="s">
+    <row r="17" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I17" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="N17" s="15" t="s">
+      <c r="N17" s="13" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="18" ht="15.75" customHeight="1">
-      <c r="I18" s="9" t="s">
+    <row r="18" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I18" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="N18" s="15" t="s">
+      <c r="N18" s="13" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="19" ht="15.75" customHeight="1">
-      <c r="I19" s="9" t="s">
+    <row r="19" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I19" s="8" t="s">
         <v>184</v>
       </c>
-      <c r="N19" s="15" t="s">
+      <c r="N19" s="13" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="20" ht="15.75" customHeight="1">
-      <c r="I20" s="9" t="s">
+    <row r="20" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I20" s="8" t="s">
         <v>186</v>
       </c>
-      <c r="N20" s="15" t="s">
+      <c r="N20" s="13" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="21" ht="15.75" customHeight="1">
-      <c r="I21" s="9" t="s">
+    <row r="21" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I21" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="N21" s="15" t="s">
+      <c r="N21" s="13" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="22" ht="15.75" customHeight="1">
-      <c r="I22" s="9" t="s">
+    <row r="22" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I22" s="8" t="s">
         <v>190</v>
       </c>
-      <c r="N22" s="15" t="s">
+      <c r="N22" s="13" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="23" ht="15.75" customHeight="1">
-      <c r="I23" s="9" t="s">
+    <row r="23" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I23" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="N23" s="15" t="s">
+      <c r="N23" s="13" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="24" ht="15.75" customHeight="1">
-      <c r="I24" s="9" t="s">
+    <row r="24" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I24" s="8" t="s">
         <v>194</v>
       </c>
-      <c r="N24" s="15" t="s">
+      <c r="N24" s="13" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="25" ht="15.75" customHeight="1">
-      <c r="I25" s="9" t="s">
+    <row r="25" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I25" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="N25" s="15" t="s">
+      <c r="N25" s="13" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="26" ht="15.75" customHeight="1">
-      <c r="I26" s="9" t="s">
+    <row r="26" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I26" s="8" t="s">
         <v>198</v>
       </c>
-      <c r="N26" s="15" t="s">
+      <c r="N26" s="13" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="27" ht="15.75" customHeight="1">
-      <c r="I27" s="9" t="s">
+    <row r="27" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I27" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="N27" s="15"/>
-[...2 lines deleted...]
-      <c r="I28" s="9" t="s">
+      <c r="N27" s="13"/>
+    </row>
+    <row r="28" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I28" s="8" t="s">
         <v>201</v>
       </c>
-      <c r="N28" s="15"/>
-[...2 lines deleted...]
-      <c r="I29" s="9" t="s">
+      <c r="N28" s="13"/>
+    </row>
+    <row r="29" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I29" s="8" t="s">
         <v>202</v>
       </c>
-      <c r="N29" s="15"/>
-[...2 lines deleted...]
-      <c r="I30" s="9" t="s">
+      <c r="N29" s="13"/>
+    </row>
+    <row r="30" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I30" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="N30" s="15"/>
-[...2 lines deleted...]
-      <c r="I31" s="9" t="s">
+      <c r="N30" s="13"/>
+    </row>
+    <row r="31" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I31" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="N31" s="15"/>
-[...2 lines deleted...]
-      <c r="I32" s="9" t="s">
+      <c r="N31" s="13"/>
+    </row>
+    <row r="32" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I32" s="8" t="s">
         <v>205</v>
       </c>
-      <c r="N32" s="15"/>
-[...2 lines deleted...]
-      <c r="I33" s="9" t="s">
+      <c r="N32" s="13"/>
+    </row>
+    <row r="33" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I33" s="8" t="s">
         <v>206</v>
       </c>
-      <c r="N33" s="15"/>
-[...2 lines deleted...]
-      <c r="I34" s="9" t="s">
+      <c r="N33" s="13"/>
+    </row>
+    <row r="34" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I34" s="8" t="s">
         <v>207</v>
       </c>
-      <c r="N34" s="15"/>
-[...2 lines deleted...]
-      <c r="I35" s="9" t="s">
+      <c r="N34" s="13"/>
+    </row>
+    <row r="35" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I35" s="8" t="s">
         <v>208</v>
       </c>
-      <c r="N35" s="15"/>
-[...2 lines deleted...]
-      <c r="I36" s="9" t="s">
+      <c r="N35" s="13"/>
+    </row>
+    <row r="36" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I36" s="8" t="s">
         <v>209</v>
       </c>
-      <c r="N36" s="15"/>
-[...2 lines deleted...]
-      <c r="I37" s="9" t="s">
+      <c r="N36" s="13"/>
+    </row>
+    <row r="37" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I37" s="8" t="s">
         <v>210</v>
       </c>
-      <c r="N37" s="15"/>
-[...2 lines deleted...]
-      <c r="I38" s="9" t="s">
+      <c r="N37" s="13"/>
+    </row>
+    <row r="38" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I38" s="8" t="s">
         <v>211</v>
       </c>
-      <c r="N38" s="15"/>
-[...2 lines deleted...]
-      <c r="I39" s="9" t="s">
+      <c r="N38" s="13"/>
+    </row>
+    <row r="39" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I39" s="8" t="s">
         <v>212</v>
       </c>
-      <c r="N39" s="15"/>
-[...2 lines deleted...]
-      <c r="I40" s="9" t="s">
+      <c r="N39" s="13"/>
+    </row>
+    <row r="40" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I40" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="N40" s="15"/>
-[...2 lines deleted...]
-      <c r="I41" s="9" t="s">
+      <c r="N40" s="13"/>
+    </row>
+    <row r="41" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I41" s="8" t="s">
         <v>213</v>
       </c>
-      <c r="N41" s="15"/>
-[...2 lines deleted...]
-      <c r="I42" s="9" t="s">
+      <c r="N41" s="13"/>
+    </row>
+    <row r="42" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I42" s="8" t="s">
         <v>214</v>
       </c>
-      <c r="N42" s="15"/>
-[...2 lines deleted...]
-      <c r="I43" s="9" t="s">
+      <c r="N42" s="13"/>
+    </row>
+    <row r="43" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I43" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="N43" s="15"/>
-[...2 lines deleted...]
-      <c r="I44" s="9" t="s">
+      <c r="N43" s="13"/>
+    </row>
+    <row r="44" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I44" s="8" t="s">
         <v>216</v>
       </c>
-      <c r="N44" s="15"/>
-[...2 lines deleted...]
-      <c r="I45" s="9" t="s">
+      <c r="N44" s="13"/>
+    </row>
+    <row r="45" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I45" s="8" t="s">
         <v>217</v>
       </c>
-      <c r="N45" s="15"/>
-[...2 lines deleted...]
-      <c r="I46" s="9" t="s">
+      <c r="N45" s="13"/>
+    </row>
+    <row r="46" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I46" s="8" t="s">
         <v>218</v>
       </c>
-      <c r="N46" s="15"/>
-[...2 lines deleted...]
-      <c r="I47" s="9" t="s">
+      <c r="N46" s="13"/>
+    </row>
+    <row r="47" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I47" s="8" t="s">
         <v>219</v>
       </c>
-      <c r="N47" s="15"/>
-[...2 lines deleted...]
-      <c r="I48" s="9" t="s">
+      <c r="N47" s="13"/>
+    </row>
+    <row r="48" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I48" s="8" t="s">
         <v>220</v>
       </c>
-      <c r="N48" s="15"/>
-[...2 lines deleted...]
-      <c r="I49" s="9" t="s">
+      <c r="N48" s="13"/>
+    </row>
+    <row r="49" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I49" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="N49" s="15"/>
-[...2 lines deleted...]
-      <c r="I50" s="9" t="s">
+      <c r="N49" s="13"/>
+    </row>
+    <row r="50" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I50" s="8" t="s">
         <v>222</v>
       </c>
-      <c r="N50" s="15"/>
-[...2 lines deleted...]
-      <c r="I51" s="9" t="s">
+      <c r="N50" s="13"/>
+    </row>
+    <row r="51" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I51" s="8" t="s">
         <v>223</v>
       </c>
-      <c r="N51" s="15"/>
-[...2 lines deleted...]
-      <c r="I52" s="9" t="s">
+      <c r="N51" s="13"/>
+    </row>
+    <row r="52" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I52" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="N52" s="15"/>
-[...2 lines deleted...]
-      <c r="I53" s="9" t="s">
+      <c r="N52" s="13"/>
+    </row>
+    <row r="53" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I53" s="8" t="s">
         <v>225</v>
       </c>
-      <c r="N53" s="15"/>
-[...2 lines deleted...]
-      <c r="I54" s="9" t="s">
+      <c r="N53" s="13"/>
+    </row>
+    <row r="54" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I54" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="N54" s="15"/>
-[...2 lines deleted...]
-      <c r="I55" s="9" t="s">
+      <c r="N54" s="13"/>
+    </row>
+    <row r="55" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I55" s="8" t="s">
         <v>227</v>
       </c>
-      <c r="N55" s="15"/>
-[...2 lines deleted...]
-      <c r="I56" s="9" t="s">
+      <c r="N55" s="13"/>
+    </row>
+    <row r="56" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I56" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="N56" s="15"/>
-[...2 lines deleted...]
-      <c r="I57" s="9" t="s">
+      <c r="N56" s="13"/>
+    </row>
+    <row r="57" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I57" s="8" t="s">
         <v>229</v>
       </c>
-      <c r="N57" s="15"/>
-[...2 lines deleted...]
-      <c r="I58" s="9" t="s">
+      <c r="N57" s="13"/>
+    </row>
+    <row r="58" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I58" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="N58" s="15"/>
-[...2 lines deleted...]
-      <c r="I59" s="9" t="s">
+      <c r="N58" s="13"/>
+    </row>
+    <row r="59" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I59" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="N59" s="15"/>
-[...2 lines deleted...]
-      <c r="I60" s="9" t="s">
+      <c r="N59" s="13"/>
+    </row>
+    <row r="60" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I60" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="N60" s="15"/>
-[...2 lines deleted...]
-      <c r="I61" s="9" t="s">
+      <c r="N60" s="13"/>
+    </row>
+    <row r="61" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I61" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="N61" s="15"/>
-[...2 lines deleted...]
-      <c r="I62" s="9" t="s">
+      <c r="N61" s="13"/>
+    </row>
+    <row r="62" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I62" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="N62" s="15"/>
-[...2 lines deleted...]
-      <c r="I63" s="9" t="s">
+      <c r="N62" s="13"/>
+    </row>
+    <row r="63" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I63" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="N63" s="15"/>
-[...2 lines deleted...]
-      <c r="I64" s="9" t="s">
+      <c r="N63" s="13"/>
+    </row>
+    <row r="64" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I64" s="8" t="s">
         <v>236</v>
       </c>
-      <c r="N64" s="15"/>
-[...2 lines deleted...]
-      <c r="I65" s="9" t="s">
+      <c r="N64" s="13"/>
+    </row>
+    <row r="65" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I65" s="8" t="s">
         <v>237</v>
       </c>
-      <c r="N65" s="15"/>
-[...2 lines deleted...]
-      <c r="I66" s="9" t="s">
+      <c r="N65" s="13"/>
+    </row>
+    <row r="66" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I66" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="N66" s="15"/>
-[...2 lines deleted...]
-      <c r="I67" s="9" t="s">
+      <c r="N66" s="13"/>
+    </row>
+    <row r="67" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I67" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="N67" s="15"/>
-[...2 lines deleted...]
-      <c r="I68" s="9" t="s">
+      <c r="N67" s="13"/>
+    </row>
+    <row r="68" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I68" s="8" t="s">
         <v>240</v>
       </c>
-      <c r="N68" s="15"/>
-[...2 lines deleted...]
-      <c r="I69" s="9" t="s">
+      <c r="N68" s="13"/>
+    </row>
+    <row r="69" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I69" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="N69" s="15"/>
-[...2 lines deleted...]
-      <c r="I70" s="9" t="s">
+      <c r="N69" s="13"/>
+    </row>
+    <row r="70" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I70" s="8" t="s">
         <v>242</v>
       </c>
-      <c r="N70" s="15"/>
-[...2 lines deleted...]
-      <c r="I71" s="9" t="s">
+      <c r="N70" s="13"/>
+    </row>
+    <row r="71" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I71" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="N71" s="15"/>
-[...2 lines deleted...]
-      <c r="I72" s="9" t="s">
+      <c r="N71" s="13"/>
+    </row>
+    <row r="72" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I72" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="N72" s="15"/>
-[...2 lines deleted...]
-      <c r="I73" s="9" t="s">
+      <c r="N72" s="13"/>
+    </row>
+    <row r="73" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I73" s="8" t="s">
         <v>245</v>
       </c>
-      <c r="N73" s="15"/>
-[...2 lines deleted...]
-      <c r="I74" s="9" t="s">
+      <c r="N73" s="13"/>
+    </row>
+    <row r="74" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I74" s="8" t="s">
         <v>246</v>
       </c>
-      <c r="N74" s="15"/>
-[...2 lines deleted...]
-      <c r="I75" s="9" t="s">
+      <c r="N74" s="13"/>
+    </row>
+    <row r="75" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I75" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="N75" s="15"/>
-[...2 lines deleted...]
-      <c r="I76" s="9" t="s">
+      <c r="N75" s="13"/>
+    </row>
+    <row r="76" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I76" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="N76" s="15"/>
-[...2 lines deleted...]
-      <c r="I77" s="9" t="s">
+      <c r="N76" s="13"/>
+    </row>
+    <row r="77" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I77" s="8" t="s">
         <v>249</v>
       </c>
-      <c r="N77" s="15"/>
-[...2 lines deleted...]
-      <c r="I78" s="9" t="s">
+      <c r="N77" s="13"/>
+    </row>
+    <row r="78" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I78" s="8" t="s">
         <v>250</v>
       </c>
-      <c r="N78" s="15"/>
-[...2 lines deleted...]
-      <c r="I79" s="9" t="s">
+      <c r="N78" s="13"/>
+    </row>
+    <row r="79" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I79" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="N79" s="15"/>
-[...2 lines deleted...]
-      <c r="I80" s="9" t="s">
+      <c r="N79" s="13"/>
+    </row>
+    <row r="80" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I80" s="8" t="s">
         <v>252</v>
       </c>
-      <c r="N80" s="15"/>
-[...2 lines deleted...]
-      <c r="I81" s="9" t="s">
+      <c r="N80" s="13"/>
+    </row>
+    <row r="81" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I81" s="8" t="s">
         <v>253</v>
       </c>
-      <c r="N81" s="15"/>
-[...2 lines deleted...]
-      <c r="I82" s="9" t="s">
+      <c r="N81" s="13"/>
+    </row>
+    <row r="82" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I82" s="8" t="s">
         <v>254</v>
       </c>
-      <c r="N82" s="15"/>
-[...2 lines deleted...]
-      <c r="I83" s="9" t="s">
+      <c r="N82" s="13"/>
+    </row>
+    <row r="83" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I83" s="8" t="s">
         <v>255</v>
       </c>
-      <c r="N83" s="15"/>
-[...2 lines deleted...]
-      <c r="I84" s="9" t="s">
+      <c r="N83" s="13"/>
+    </row>
+    <row r="84" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I84" s="8" t="s">
         <v>256</v>
       </c>
-      <c r="N84" s="15"/>
-[...2 lines deleted...]
-      <c r="I85" s="9" t="s">
+      <c r="N84" s="13"/>
+    </row>
+    <row r="85" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I85" s="8" t="s">
         <v>257</v>
       </c>
-      <c r="N85" s="15"/>
-[...2 lines deleted...]
-      <c r="I86" s="9" t="s">
+      <c r="N85" s="13"/>
+    </row>
+    <row r="86" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I86" s="8" t="s">
         <v>258</v>
       </c>
-      <c r="N86" s="15"/>
-[...2 lines deleted...]
-      <c r="I87" s="9" t="s">
+      <c r="N86" s="13"/>
+    </row>
+    <row r="87" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I87" s="8" t="s">
         <v>259</v>
       </c>
-      <c r="N87" s="15"/>
-[...2 lines deleted...]
-      <c r="I88" s="9" t="s">
+      <c r="N87" s="13"/>
+    </row>
+    <row r="88" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I88" s="8" t="s">
         <v>260</v>
       </c>
-      <c r="N88" s="15"/>
-[...2 lines deleted...]
-      <c r="I89" s="9" t="s">
+      <c r="N88" s="13"/>
+    </row>
+    <row r="89" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I89" s="8" t="s">
         <v>261</v>
       </c>
-      <c r="N89" s="15"/>
-[...2 lines deleted...]
-      <c r="I90" s="9" t="s">
+      <c r="N89" s="13"/>
+    </row>
+    <row r="90" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I90" s="8" t="s">
         <v>262</v>
       </c>
-      <c r="N90" s="15"/>
-[...2 lines deleted...]
-      <c r="I91" s="9" t="s">
+      <c r="N90" s="13"/>
+    </row>
+    <row r="91" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I91" s="8" t="s">
         <v>263</v>
       </c>
-      <c r="N91" s="15"/>
-[...2 lines deleted...]
-      <c r="I92" s="9" t="s">
+      <c r="N91" s="13"/>
+    </row>
+    <row r="92" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I92" s="8" t="s">
         <v>264</v>
       </c>
-      <c r="N92" s="15"/>
-[...2 lines deleted...]
-      <c r="I93" s="9" t="s">
+      <c r="N92" s="13"/>
+    </row>
+    <row r="93" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I93" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="N93" s="15"/>
-[...2 lines deleted...]
-      <c r="I94" s="9" t="s">
+      <c r="N93" s="13"/>
+    </row>
+    <row r="94" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I94" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="N94" s="15"/>
-[...2 lines deleted...]
-      <c r="I95" s="9" t="s">
+      <c r="N94" s="13"/>
+    </row>
+    <row r="95" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I95" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="N95" s="15"/>
-[...2 lines deleted...]
-      <c r="I96" s="9" t="s">
+      <c r="N95" s="13"/>
+    </row>
+    <row r="96" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I96" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="N96" s="15"/>
-[...2 lines deleted...]
-      <c r="I97" s="9" t="s">
+      <c r="N96" s="13"/>
+    </row>
+    <row r="97" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I97" s="8" t="s">
         <v>269</v>
       </c>
-      <c r="N97" s="15"/>
-[...2 lines deleted...]
-      <c r="I98" s="9" t="s">
+      <c r="N97" s="13"/>
+    </row>
+    <row r="98" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I98" s="8" t="s">
         <v>270</v>
       </c>
-      <c r="N98" s="15"/>
-[...2 lines deleted...]
-      <c r="I99" s="9" t="s">
+      <c r="N98" s="13"/>
+    </row>
+    <row r="99" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I99" s="8" t="s">
         <v>271</v>
       </c>
-      <c r="N99" s="15"/>
-[...2 lines deleted...]
-      <c r="I100" s="9" t="s">
+      <c r="N99" s="13"/>
+    </row>
+    <row r="100" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I100" s="8" t="s">
         <v>272</v>
       </c>
-      <c r="N100" s="15"/>
-[...2 lines deleted...]
-      <c r="I101" s="9" t="s">
+      <c r="N100" s="13"/>
+    </row>
+    <row r="101" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I101" s="8" t="s">
         <v>273</v>
       </c>
-      <c r="N101" s="15"/>
-[...2 lines deleted...]
-      <c r="I102" s="9" t="s">
+      <c r="N101" s="13"/>
+    </row>
+    <row r="102" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I102" s="8" t="s">
         <v>274</v>
       </c>
-      <c r="N102" s="15"/>
-[...2 lines deleted...]
-      <c r="I103" s="9" t="s">
+      <c r="N102" s="13"/>
+    </row>
+    <row r="103" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I103" s="8" t="s">
         <v>275</v>
       </c>
-      <c r="N103" s="15"/>
-[...2 lines deleted...]
-      <c r="I104" s="9" t="s">
+      <c r="N103" s="13"/>
+    </row>
+    <row r="104" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I104" s="8" t="s">
         <v>276</v>
       </c>
-      <c r="N104" s="15"/>
-[...2 lines deleted...]
-      <c r="I105" s="9" t="s">
+      <c r="N104" s="13"/>
+    </row>
+    <row r="105" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I105" s="8" t="s">
         <v>277</v>
       </c>
-      <c r="N105" s="15"/>
-[...2 lines deleted...]
-      <c r="I106" s="9" t="s">
+      <c r="N105" s="13"/>
+    </row>
+    <row r="106" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I106" s="8" t="s">
         <v>278</v>
       </c>
-      <c r="N106" s="15"/>
-[...2 lines deleted...]
-      <c r="I107" s="9" t="s">
+      <c r="N106" s="13"/>
+    </row>
+    <row r="107" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I107" s="8" t="s">
         <v>279</v>
       </c>
-      <c r="N107" s="15"/>
-[...2 lines deleted...]
-      <c r="I108" s="9" t="s">
+      <c r="N107" s="13"/>
+    </row>
+    <row r="108" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I108" s="8" t="s">
         <v>280</v>
       </c>
-      <c r="N108" s="15"/>
-[...2 lines deleted...]
-      <c r="I109" s="9" t="s">
+      <c r="N108" s="13"/>
+    </row>
+    <row r="109" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I109" s="8" t="s">
         <v>281</v>
       </c>
-      <c r="N109" s="15"/>
-[...2 lines deleted...]
-      <c r="I110" s="9" t="s">
+      <c r="N109" s="13"/>
+    </row>
+    <row r="110" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I110" s="8" t="s">
         <v>282</v>
       </c>
-      <c r="N110" s="15"/>
-[...2 lines deleted...]
-      <c r="I111" s="9" t="s">
+      <c r="N110" s="13"/>
+    </row>
+    <row r="111" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I111" s="8" t="s">
         <v>283</v>
       </c>
-      <c r="N111" s="15"/>
-[...2 lines deleted...]
-      <c r="I112" s="9" t="s">
+      <c r="N111" s="13"/>
+    </row>
+    <row r="112" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I112" s="8" t="s">
         <v>284</v>
       </c>
-      <c r="N112" s="15"/>
-[...2 lines deleted...]
-      <c r="I113" s="9" t="s">
+      <c r="N112" s="13"/>
+    </row>
+    <row r="113" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I113" s="8" t="s">
         <v>285</v>
       </c>
-      <c r="N113" s="15"/>
-[...2 lines deleted...]
-      <c r="I114" s="9" t="s">
+      <c r="N113" s="13"/>
+    </row>
+    <row r="114" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I114" s="8" t="s">
         <v>286</v>
       </c>
-      <c r="N114" s="15"/>
-[...2 lines deleted...]
-      <c r="I115" s="9" t="s">
+      <c r="N114" s="13"/>
+    </row>
+    <row r="115" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I115" s="8" t="s">
         <v>287</v>
       </c>
-      <c r="N115" s="15"/>
-[...2 lines deleted...]
-      <c r="I116" s="9" t="s">
+      <c r="N115" s="13"/>
+    </row>
+    <row r="116" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I116" s="8" t="s">
         <v>288</v>
       </c>
-      <c r="N116" s="15"/>
-[...2 lines deleted...]
-      <c r="I117" s="9" t="s">
+      <c r="N116" s="13"/>
+    </row>
+    <row r="117" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I117" s="8" t="s">
         <v>289</v>
       </c>
-      <c r="N117" s="15"/>
-[...2 lines deleted...]
-      <c r="I118" s="9" t="s">
+      <c r="N117" s="13"/>
+    </row>
+    <row r="118" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I118" s="8" t="s">
         <v>290</v>
       </c>
-      <c r="N118" s="15"/>
-[...2 lines deleted...]
-      <c r="I119" s="9" t="s">
+      <c r="N118" s="13"/>
+    </row>
+    <row r="119" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I119" s="8" t="s">
         <v>291</v>
       </c>
-      <c r="N119" s="15"/>
-[...2 lines deleted...]
-      <c r="I120" s="9" t="s">
+      <c r="N119" s="13"/>
+    </row>
+    <row r="120" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I120" s="8" t="s">
         <v>292</v>
       </c>
-      <c r="N120" s="15"/>
-[...2 lines deleted...]
-      <c r="I121" s="9" t="s">
+      <c r="N120" s="13"/>
+    </row>
+    <row r="121" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I121" s="8" t="s">
         <v>293</v>
       </c>
-      <c r="N121" s="15"/>
-[...2 lines deleted...]
-      <c r="I122" s="9" t="s">
+      <c r="N121" s="13"/>
+    </row>
+    <row r="122" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I122" s="8" t="s">
         <v>294</v>
       </c>
-      <c r="N122" s="15"/>
-[...2 lines deleted...]
-      <c r="I123" s="9" t="s">
+      <c r="N122" s="13"/>
+    </row>
+    <row r="123" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I123" s="8" t="s">
         <v>295</v>
       </c>
-      <c r="N123" s="15"/>
-[...2 lines deleted...]
-      <c r="I124" s="9" t="s">
+      <c r="N123" s="13"/>
+    </row>
+    <row r="124" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I124" s="8" t="s">
         <v>296</v>
       </c>
-      <c r="N124" s="15"/>
-[...2 lines deleted...]
-      <c r="I125" s="9" t="s">
+      <c r="N124" s="13"/>
+    </row>
+    <row r="125" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I125" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="N125" s="15"/>
-[...2 lines deleted...]
-      <c r="I126" s="9" t="s">
+      <c r="N125" s="13"/>
+    </row>
+    <row r="126" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I126" s="8" t="s">
         <v>298</v>
       </c>
-      <c r="N126" s="15"/>
-[...2 lines deleted...]
-      <c r="I127" s="9" t="s">
+      <c r="N126" s="13"/>
+    </row>
+    <row r="127" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I127" s="8" t="s">
         <v>299</v>
       </c>
-      <c r="N127" s="15"/>
-[...2 lines deleted...]
-      <c r="I128" s="9" t="s">
+      <c r="N127" s="13"/>
+    </row>
+    <row r="128" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I128" s="8" t="s">
         <v>300</v>
       </c>
-      <c r="N128" s="15"/>
-[...2 lines deleted...]
-      <c r="I129" s="9" t="s">
+      <c r="N128" s="13"/>
+    </row>
+    <row r="129" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I129" s="8" t="s">
         <v>301</v>
       </c>
-      <c r="N129" s="15"/>
-[...2 lines deleted...]
-      <c r="I130" s="9" t="s">
+      <c r="N129" s="13"/>
+    </row>
+    <row r="130" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I130" s="8" t="s">
         <v>302</v>
       </c>
-      <c r="N130" s="15"/>
-[...2 lines deleted...]
-      <c r="I131" s="9" t="s">
+      <c r="N130" s="13"/>
+    </row>
+    <row r="131" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I131" s="8" t="s">
         <v>303</v>
       </c>
-      <c r="N131" s="15"/>
-[...2 lines deleted...]
-      <c r="I132" s="24" t="s">
+      <c r="N131" s="13"/>
+    </row>
+    <row r="132" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I132" s="20" t="s">
         <v>304</v>
       </c>
-      <c r="N132" s="15"/>
-[...2 lines deleted...]
-      <c r="I133" s="24" t="s">
+      <c r="N132" s="13"/>
+    </row>
+    <row r="133" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I133" s="20" t="s">
         <v>305</v>
       </c>
-      <c r="N133" s="15"/>
-[...2 lines deleted...]
-      <c r="I134" s="9" t="s">
+      <c r="N133" s="13"/>
+    </row>
+    <row r="134" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I134" s="8" t="s">
         <v>306</v>
       </c>
-      <c r="N134" s="15"/>
-[...2 lines deleted...]
-      <c r="I135" s="9" t="s">
+      <c r="N134" s="13"/>
+    </row>
+    <row r="135" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I135" s="8" t="s">
         <v>307</v>
       </c>
-      <c r="N135" s="15"/>
-[...2 lines deleted...]
-      <c r="I136" s="9" t="s">
+      <c r="N135" s="13"/>
+    </row>
+    <row r="136" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I136" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="N136" s="15"/>
-[...2 lines deleted...]
-      <c r="I137" s="9" t="s">
+      <c r="N136" s="13"/>
+    </row>
+    <row r="137" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I137" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="N137" s="15"/>
-[...2 lines deleted...]
-      <c r="I138" s="9" t="s">
+      <c r="N137" s="13"/>
+    </row>
+    <row r="138" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I138" s="8" t="s">
         <v>310</v>
       </c>
-      <c r="N138" s="15"/>
-[...2 lines deleted...]
-      <c r="I139" s="9" t="s">
+      <c r="N138" s="13"/>
+    </row>
+    <row r="139" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I139" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="N139" s="15"/>
-[...2 lines deleted...]
-      <c r="I140" s="9" t="s">
+      <c r="N139" s="13"/>
+    </row>
+    <row r="140" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I140" s="8" t="s">
         <v>312</v>
       </c>
-      <c r="N140" s="15"/>
-[...2 lines deleted...]
-      <c r="I141" s="9" t="s">
+      <c r="N140" s="13"/>
+    </row>
+    <row r="141" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I141" s="8" t="s">
         <v>313</v>
       </c>
-      <c r="N141" s="15"/>
-[...2 lines deleted...]
-      <c r="I142" s="9" t="s">
+      <c r="N141" s="13"/>
+    </row>
+    <row r="142" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I142" s="8" t="s">
         <v>314</v>
       </c>
-      <c r="N142" s="15"/>
-[...2 lines deleted...]
-      <c r="I143" s="9" t="s">
+      <c r="N142" s="13"/>
+    </row>
+    <row r="143" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I143" s="8" t="s">
         <v>315</v>
       </c>
-      <c r="N143" s="15"/>
-[...2 lines deleted...]
-      <c r="I144" s="9" t="s">
+      <c r="N143" s="13"/>
+    </row>
+    <row r="144" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I144" s="8" t="s">
         <v>316</v>
       </c>
-      <c r="N144" s="15"/>
-[...2 lines deleted...]
-      <c r="I145" s="9" t="s">
+      <c r="N144" s="13"/>
+    </row>
+    <row r="145" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I145" s="8" t="s">
         <v>317</v>
       </c>
-      <c r="N145" s="15"/>
-[...2 lines deleted...]
-      <c r="I146" s="9" t="s">
+      <c r="N145" s="13"/>
+    </row>
+    <row r="146" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I146" s="8" t="s">
         <v>318</v>
       </c>
-      <c r="N146" s="15"/>
-[...2 lines deleted...]
-      <c r="I147" s="9" t="s">
+      <c r="N146" s="13"/>
+    </row>
+    <row r="147" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I147" s="8" t="s">
         <v>319</v>
       </c>
-      <c r="N147" s="15"/>
-[...2 lines deleted...]
-      <c r="I148" s="9" t="s">
+      <c r="N147" s="13"/>
+    </row>
+    <row r="148" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I148" s="8" t="s">
         <v>320</v>
       </c>
-      <c r="N148" s="15"/>
-[...2 lines deleted...]
-      <c r="I149" s="9" t="s">
+      <c r="N148" s="13"/>
+    </row>
+    <row r="149" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I149" s="8" t="s">
         <v>321</v>
       </c>
-      <c r="N149" s="15"/>
-[...2 lines deleted...]
-      <c r="I150" s="9" t="s">
+      <c r="N149" s="13"/>
+    </row>
+    <row r="150" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I150" s="8" t="s">
         <v>322</v>
       </c>
-      <c r="N150" s="15"/>
-[...2 lines deleted...]
-      <c r="I151" s="9" t="s">
+      <c r="N150" s="13"/>
+    </row>
+    <row r="151" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I151" s="8" t="s">
         <v>323</v>
       </c>
-      <c r="N151" s="15"/>
-[...2 lines deleted...]
-      <c r="I152" s="9" t="s">
+      <c r="N151" s="13"/>
+    </row>
+    <row r="152" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I152" s="8" t="s">
         <v>324</v>
       </c>
-      <c r="N152" s="15"/>
-[...2 lines deleted...]
-      <c r="I153" s="9" t="s">
+      <c r="N152" s="13"/>
+    </row>
+    <row r="153" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I153" s="8" t="s">
         <v>325</v>
       </c>
-      <c r="N153" s="15"/>
-[...2 lines deleted...]
-      <c r="I154" s="9" t="s">
+      <c r="N153" s="13"/>
+    </row>
+    <row r="154" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I154" s="8" t="s">
         <v>326</v>
       </c>
-      <c r="N154" s="15"/>
-[...2 lines deleted...]
-      <c r="I155" s="9" t="s">
+      <c r="N154" s="13"/>
+    </row>
+    <row r="155" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I155" s="8" t="s">
         <v>327</v>
       </c>
-      <c r="N155" s="15"/>
-[...2 lines deleted...]
-      <c r="I156" s="9" t="s">
+      <c r="N155" s="13"/>
+    </row>
+    <row r="156" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I156" s="8" t="s">
         <v>328</v>
       </c>
-      <c r="N156" s="15"/>
-[...2 lines deleted...]
-      <c r="I157" s="9" t="s">
+      <c r="N156" s="13"/>
+    </row>
+    <row r="157" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I157" s="8" t="s">
         <v>329</v>
       </c>
-      <c r="N157" s="15"/>
-[...2 lines deleted...]
-      <c r="I158" s="9" t="s">
+      <c r="N157" s="13"/>
+    </row>
+    <row r="158" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I158" s="8" t="s">
         <v>330</v>
       </c>
-      <c r="N158" s="15"/>
-[...2 lines deleted...]
-      <c r="I159" s="9" t="s">
+      <c r="N158" s="13"/>
+    </row>
+    <row r="159" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I159" s="8" t="s">
         <v>331</v>
       </c>
-      <c r="N159" s="15"/>
-[...2 lines deleted...]
-      <c r="I160" s="9" t="s">
+      <c r="N159" s="13"/>
+    </row>
+    <row r="160" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I160" s="8" t="s">
         <v>332</v>
       </c>
-      <c r="N160" s="15"/>
-[...2 lines deleted...]
-      <c r="I161" s="9" t="s">
+      <c r="N160" s="13"/>
+    </row>
+    <row r="161" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I161" s="8" t="s">
         <v>333</v>
       </c>
-      <c r="N161" s="15"/>
-[...2 lines deleted...]
-      <c r="I162" s="9" t="s">
+      <c r="N161" s="13"/>
+    </row>
+    <row r="162" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I162" s="8" t="s">
         <v>334</v>
       </c>
-      <c r="N162" s="15"/>
-[...2 lines deleted...]
-      <c r="I163" s="9" t="s">
+      <c r="N162" s="13"/>
+    </row>
+    <row r="163" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I163" s="8" t="s">
         <v>335</v>
       </c>
-      <c r="N163" s="15"/>
-[...2 lines deleted...]
-      <c r="I164" s="9" t="s">
+      <c r="N163" s="13"/>
+    </row>
+    <row r="164" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I164" s="8" t="s">
         <v>336</v>
       </c>
-      <c r="N164" s="15"/>
-[...2 lines deleted...]
-      <c r="I165" s="9" t="s">
+      <c r="N164" s="13"/>
+    </row>
+    <row r="165" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I165" s="8" t="s">
         <v>337</v>
       </c>
-      <c r="N165" s="15"/>
-[...2 lines deleted...]
-      <c r="I166" s="9" t="s">
+      <c r="N165" s="13"/>
+    </row>
+    <row r="166" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I166" s="8" t="s">
         <v>338</v>
       </c>
-      <c r="N166" s="15"/>
-[...2 lines deleted...]
-      <c r="I167" s="9" t="s">
+      <c r="N166" s="13"/>
+    </row>
+    <row r="167" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I167" s="8" t="s">
         <v>339</v>
       </c>
-      <c r="N167" s="15"/>
-[...2 lines deleted...]
-      <c r="I168" s="9" t="s">
+      <c r="N167" s="13"/>
+    </row>
+    <row r="168" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I168" s="8" t="s">
         <v>340</v>
       </c>
-      <c r="N168" s="15"/>
-[...2 lines deleted...]
-      <c r="I169" s="9" t="s">
+      <c r="N168" s="13"/>
+    </row>
+    <row r="169" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I169" s="8" t="s">
         <v>341</v>
       </c>
-      <c r="N169" s="15"/>
-[...2 lines deleted...]
-      <c r="I170" s="9" t="s">
+      <c r="N169" s="13"/>
+    </row>
+    <row r="170" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I170" s="8" t="s">
         <v>342</v>
       </c>
-      <c r="N170" s="15"/>
-[...2 lines deleted...]
-      <c r="I171" s="9" t="s">
+      <c r="N170" s="13"/>
+    </row>
+    <row r="171" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I171" s="8" t="s">
         <v>343</v>
       </c>
-      <c r="N171" s="15"/>
-[...2 lines deleted...]
-      <c r="I172" s="9" t="s">
+      <c r="N171" s="13"/>
+    </row>
+    <row r="172" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I172" s="8" t="s">
         <v>344</v>
       </c>
-      <c r="N172" s="15"/>
-[...2 lines deleted...]
-      <c r="I173" s="9" t="s">
+      <c r="N172" s="13"/>
+    </row>
+    <row r="173" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I173" s="8" t="s">
         <v>345</v>
       </c>
-      <c r="N173" s="15"/>
-[...2 lines deleted...]
-      <c r="I174" s="9" t="s">
+      <c r="N173" s="13"/>
+    </row>
+    <row r="174" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I174" s="8" t="s">
         <v>346</v>
       </c>
-      <c r="N174" s="15"/>
-[...2 lines deleted...]
-      <c r="I175" s="9" t="s">
+      <c r="N174" s="13"/>
+    </row>
+    <row r="175" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I175" s="8" t="s">
         <v>347</v>
       </c>
-      <c r="N175" s="15"/>
-[...2 lines deleted...]
-      <c r="I176" s="9" t="s">
+      <c r="N175" s="13"/>
+    </row>
+    <row r="176" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I176" s="8" t="s">
         <v>348</v>
       </c>
-      <c r="N176" s="15"/>
-[...2 lines deleted...]
-      <c r="I177" s="9" t="s">
+      <c r="N176" s="13"/>
+    </row>
+    <row r="177" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I177" s="8" t="s">
         <v>349</v>
       </c>
-      <c r="N177" s="15"/>
-[...2 lines deleted...]
-      <c r="I178" s="9" t="s">
+      <c r="N177" s="13"/>
+    </row>
+    <row r="178" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I178" s="8" t="s">
         <v>350</v>
       </c>
-      <c r="N178" s="15"/>
-[...2 lines deleted...]
-      <c r="I179" s="9" t="s">
+      <c r="N178" s="13"/>
+    </row>
+    <row r="179" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I179" s="8" t="s">
         <v>351</v>
       </c>
-      <c r="N179" s="15"/>
-[...2 lines deleted...]
-      <c r="I180" s="9" t="s">
+      <c r="N179" s="13"/>
+    </row>
+    <row r="180" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I180" s="8" t="s">
         <v>352</v>
       </c>
-      <c r="N180" s="15"/>
-[...2 lines deleted...]
-      <c r="I181" s="9" t="s">
+      <c r="N180" s="13"/>
+    </row>
+    <row r="181" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I181" s="8" t="s">
         <v>353</v>
       </c>
-      <c r="N181" s="15"/>
-[...2 lines deleted...]
-      <c r="I182" s="9" t="s">
+      <c r="N181" s="13"/>
+    </row>
+    <row r="182" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I182" s="8" t="s">
         <v>354</v>
       </c>
-      <c r="N182" s="15"/>
-[...2 lines deleted...]
-      <c r="I183" s="9" t="s">
+      <c r="N182" s="13"/>
+    </row>
+    <row r="183" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I183" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="N183" s="15"/>
-[...2 lines deleted...]
-      <c r="I184" s="9" t="s">
+      <c r="N183" s="13"/>
+    </row>
+    <row r="184" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I184" s="8" t="s">
         <v>356</v>
       </c>
-      <c r="N184" s="15"/>
-[...2 lines deleted...]
-      <c r="I185" s="9" t="s">
+      <c r="N184" s="13"/>
+    </row>
+    <row r="185" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I185" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="N185" s="15"/>
-[...2 lines deleted...]
-      <c r="I186" s="9" t="s">
+      <c r="N185" s="13"/>
+    </row>
+    <row r="186" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I186" s="8" t="s">
         <v>358</v>
       </c>
-      <c r="N186" s="15"/>
-[...2 lines deleted...]
-      <c r="I187" s="9" t="s">
+      <c r="N186" s="13"/>
+    </row>
+    <row r="187" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I187" s="8" t="s">
         <v>359</v>
       </c>
-      <c r="N187" s="15"/>
-[...2 lines deleted...]
-      <c r="I188" s="9" t="s">
+      <c r="N187" s="13"/>
+    </row>
+    <row r="188" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I188" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="N188" s="15"/>
-[...2 lines deleted...]
-      <c r="I189" s="9" t="s">
+      <c r="N188" s="13"/>
+    </row>
+    <row r="189" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I189" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="N189" s="15"/>
-[...2 lines deleted...]
-      <c r="I190" s="9" t="s">
+      <c r="N189" s="13"/>
+    </row>
+    <row r="190" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I190" s="8" t="s">
         <v>362</v>
       </c>
-      <c r="N190" s="15"/>
-[...2 lines deleted...]
-      <c r="I191" s="9" t="s">
+      <c r="N190" s="13"/>
+    </row>
+    <row r="191" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I191" s="8" t="s">
         <v>363</v>
       </c>
-      <c r="N191" s="15"/>
-[...2 lines deleted...]
-      <c r="I192" s="9" t="s">
+      <c r="N191" s="13"/>
+    </row>
+    <row r="192" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I192" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="N192" s="15"/>
-[...2 lines deleted...]
-      <c r="I193" s="9" t="s">
+      <c r="N192" s="13"/>
+    </row>
+    <row r="193" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I193" s="8" t="s">
         <v>365</v>
       </c>
-      <c r="N193" s="15"/>
-[...2 lines deleted...]
-      <c r="I194" s="9" t="s">
+      <c r="N193" s="13"/>
+    </row>
+    <row r="194" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I194" s="8" t="s">
         <v>366</v>
       </c>
-      <c r="N194" s="15"/>
-[...2 lines deleted...]
-      <c r="I195" s="9" t="s">
+      <c r="N194" s="13"/>
+    </row>
+    <row r="195" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I195" s="8" t="s">
         <v>367</v>
       </c>
-      <c r="N195" s="15"/>
-[...2 lines deleted...]
-      <c r="I196" s="9" t="s">
+      <c r="N195" s="13"/>
+    </row>
+    <row r="196" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I196" s="8" t="s">
         <v>368</v>
       </c>
-      <c r="N196" s="15"/>
-[...2 lines deleted...]
-      <c r="I197" s="9" t="s">
+      <c r="N196" s="13"/>
+    </row>
+    <row r="197" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I197" s="8" t="s">
         <v>369</v>
       </c>
-      <c r="N197" s="15"/>
-[...2 lines deleted...]
-      <c r="I198" s="9" t="s">
+      <c r="N197" s="13"/>
+    </row>
+    <row r="198" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I198" s="8" t="s">
         <v>370</v>
       </c>
-      <c r="N198" s="15"/>
-[...2 lines deleted...]
-      <c r="I199" s="9" t="s">
+      <c r="N198" s="13"/>
+    </row>
+    <row r="199" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I199" s="8" t="s">
         <v>371</v>
       </c>
-      <c r="N199" s="15"/>
-[...2 lines deleted...]
-      <c r="I200" s="9" t="s">
+      <c r="N199" s="13"/>
+    </row>
+    <row r="200" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I200" s="8" t="s">
         <v>372</v>
       </c>
-      <c r="N200" s="15"/>
-[...2 lines deleted...]
-      <c r="I201" s="9" t="s">
+      <c r="N200" s="13"/>
+    </row>
+    <row r="201" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I201" s="8" t="s">
         <v>373</v>
       </c>
-      <c r="N201" s="15"/>
-[...2 lines deleted...]
-      <c r="I202" s="9" t="s">
+      <c r="N201" s="13"/>
+    </row>
+    <row r="202" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I202" s="8" t="s">
         <v>374</v>
       </c>
-      <c r="N202" s="15"/>
-[...2 lines deleted...]
-      <c r="I203" s="9" t="s">
+      <c r="N202" s="13"/>
+    </row>
+    <row r="203" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I203" s="8" t="s">
         <v>375</v>
       </c>
-      <c r="N203" s="15"/>
-[...2 lines deleted...]
-      <c r="I204" s="9" t="s">
+      <c r="N203" s="13"/>
+    </row>
+    <row r="204" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I204" s="8" t="s">
         <v>376</v>
       </c>
-      <c r="N204" s="15"/>
-[...2 lines deleted...]
-      <c r="I205" s="9" t="s">
+      <c r="N204" s="13"/>
+    </row>
+    <row r="205" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I205" s="8" t="s">
         <v>377</v>
       </c>
-      <c r="N205" s="15"/>
-[...2 lines deleted...]
-      <c r="I206" s="9" t="s">
+      <c r="N205" s="13"/>
+    </row>
+    <row r="206" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I206" s="8" t="s">
         <v>378</v>
       </c>
-      <c r="N206" s="15"/>
-[...2 lines deleted...]
-      <c r="I207" s="9" t="s">
+      <c r="N206" s="13"/>
+    </row>
+    <row r="207" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I207" s="8" t="s">
         <v>379</v>
       </c>
-      <c r="N207" s="15"/>
-[...2 lines deleted...]
-      <c r="I208" s="9" t="s">
+      <c r="N207" s="13"/>
+    </row>
+    <row r="208" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I208" s="8" t="s">
         <v>380</v>
       </c>
-      <c r="N208" s="15"/>
-[...2 lines deleted...]
-      <c r="I209" s="9" t="s">
+      <c r="N208" s="13"/>
+    </row>
+    <row r="209" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I209" s="8" t="s">
         <v>381</v>
       </c>
-      <c r="N209" s="15"/>
-[...2 lines deleted...]
-      <c r="I210" s="9" t="s">
+      <c r="N209" s="13"/>
+    </row>
+    <row r="210" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I210" s="8" t="s">
         <v>382</v>
       </c>
-      <c r="N210" s="15"/>
-[...2 lines deleted...]
-      <c r="I211" s="9" t="s">
+      <c r="N210" s="13"/>
+    </row>
+    <row r="211" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I211" s="8" t="s">
         <v>383</v>
       </c>
-      <c r="N211" s="15"/>
-[...2 lines deleted...]
-      <c r="I212" s="9" t="s">
+      <c r="N211" s="13"/>
+    </row>
+    <row r="212" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I212" s="8" t="s">
         <v>384</v>
       </c>
-      <c r="N212" s="15"/>
-[...2 lines deleted...]
-      <c r="I213" s="9" t="s">
+      <c r="N212" s="13"/>
+    </row>
+    <row r="213" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I213" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="N213" s="15"/>
-[...2 lines deleted...]
-      <c r="I214" s="9" t="s">
+      <c r="N213" s="13"/>
+    </row>
+    <row r="214" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I214" s="8" t="s">
         <v>385</v>
       </c>
-      <c r="N214" s="15"/>
-[...2 lines deleted...]
-      <c r="I215" s="9" t="s">
+      <c r="N214" s="13"/>
+    </row>
+    <row r="215" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I215" s="8" t="s">
         <v>386</v>
       </c>
-      <c r="N215" s="15"/>
-[...2 lines deleted...]
-      <c r="I216" s="9" t="s">
+      <c r="N215" s="13"/>
+    </row>
+    <row r="216" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I216" s="8" t="s">
         <v>387</v>
       </c>
-      <c r="N216" s="15"/>
-[...2 lines deleted...]
-      <c r="I217" s="9" t="s">
+      <c r="N216" s="13"/>
+    </row>
+    <row r="217" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I217" s="8" t="s">
         <v>388</v>
       </c>
-      <c r="N217" s="15"/>
-[...1139 lines deleted...]
-    <row r="1000" ht="15.75" customHeight="1"/>
+      <c r="N217" s="13"/>
+    </row>
+    <row r="218" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N218" s="13"/>
+    </row>
+    <row r="219" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N219" s="13"/>
+    </row>
+    <row r="220" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N220" s="13"/>
+    </row>
+    <row r="221" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N221" s="13"/>
+    </row>
+    <row r="222" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N222" s="13"/>
+    </row>
+    <row r="223" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N223" s="13"/>
+    </row>
+    <row r="224" spans="9:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N224" s="13"/>
+    </row>
+    <row r="225" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N225" s="13"/>
+    </row>
+    <row r="226" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N226" s="13"/>
+    </row>
+    <row r="227" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N227" s="13"/>
+    </row>
+    <row r="228" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N228" s="13"/>
+    </row>
+    <row r="229" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N229" s="13"/>
+    </row>
+    <row r="230" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N230" s="13"/>
+    </row>
+    <row r="231" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N231" s="13"/>
+    </row>
+    <row r="232" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N232" s="13"/>
+    </row>
+    <row r="233" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N233" s="13"/>
+    </row>
+    <row r="234" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N234" s="13"/>
+    </row>
+    <row r="235" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N235" s="13"/>
+    </row>
+    <row r="236" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N236" s="13"/>
+    </row>
+    <row r="237" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N237" s="13"/>
+    </row>
+    <row r="238" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N238" s="13"/>
+    </row>
+    <row r="239" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N239" s="13"/>
+    </row>
+    <row r="240" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N240" s="13"/>
+    </row>
+    <row r="241" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N241" s="13"/>
+    </row>
+    <row r="242" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N242" s="13"/>
+    </row>
+    <row r="243" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N243" s="13"/>
+    </row>
+    <row r="244" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N244" s="13"/>
+    </row>
+    <row r="245" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N245" s="13"/>
+    </row>
+    <row r="246" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N246" s="13"/>
+    </row>
+    <row r="247" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N247" s="13"/>
+    </row>
+    <row r="248" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N248" s="13"/>
+    </row>
+    <row r="249" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N249" s="13"/>
+    </row>
+    <row r="250" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N250" s="13"/>
+    </row>
+    <row r="251" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N251" s="13"/>
+    </row>
+    <row r="252" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N252" s="13"/>
+    </row>
+    <row r="253" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N253" s="13"/>
+    </row>
+    <row r="254" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N254" s="13"/>
+    </row>
+    <row r="255" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N255" s="13"/>
+    </row>
+    <row r="256" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N256" s="13"/>
+    </row>
+    <row r="257" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N257" s="13"/>
+    </row>
+    <row r="258" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N258" s="13"/>
+    </row>
+    <row r="259" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N259" s="13"/>
+    </row>
+    <row r="260" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N260" s="13"/>
+    </row>
+    <row r="261" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N261" s="13"/>
+    </row>
+    <row r="262" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N262" s="13"/>
+    </row>
+    <row r="263" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N263" s="13"/>
+    </row>
+    <row r="264" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N264" s="13"/>
+    </row>
+    <row r="265" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N265" s="13"/>
+    </row>
+    <row r="266" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N266" s="13"/>
+    </row>
+    <row r="267" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N267" s="13"/>
+    </row>
+    <row r="268" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N268" s="13"/>
+    </row>
+    <row r="269" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N269" s="13"/>
+    </row>
+    <row r="270" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N270" s="13"/>
+    </row>
+    <row r="271" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N271" s="13"/>
+    </row>
+    <row r="272" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N272" s="13"/>
+    </row>
+    <row r="273" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N273" s="13"/>
+    </row>
+    <row r="274" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N274" s="13"/>
+    </row>
+    <row r="275" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N275" s="13"/>
+    </row>
+    <row r="276" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N276" s="13"/>
+    </row>
+    <row r="277" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N277" s="13"/>
+    </row>
+    <row r="278" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N278" s="13"/>
+    </row>
+    <row r="279" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N279" s="13"/>
+    </row>
+    <row r="280" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N280" s="13"/>
+    </row>
+    <row r="281" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N281" s="13"/>
+    </row>
+    <row r="282" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N282" s="13"/>
+    </row>
+    <row r="283" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N283" s="13"/>
+    </row>
+    <row r="284" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N284" s="13"/>
+    </row>
+    <row r="285" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N285" s="13"/>
+    </row>
+    <row r="286" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N286" s="13"/>
+    </row>
+    <row r="287" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N287" s="13"/>
+    </row>
+    <row r="288" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N288" s="13"/>
+    </row>
+    <row r="289" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N289" s="13"/>
+    </row>
+    <row r="290" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N290" s="13"/>
+    </row>
+    <row r="291" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N291" s="13"/>
+    </row>
+    <row r="292" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N292" s="13"/>
+    </row>
+    <row r="293" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N293" s="13"/>
+    </row>
+    <row r="294" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N294" s="13"/>
+    </row>
+    <row r="295" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N295" s="13"/>
+    </row>
+    <row r="296" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N296" s="13"/>
+    </row>
+    <row r="297" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N297" s="13"/>
+    </row>
+    <row r="298" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N298" s="13"/>
+    </row>
+    <row r="299" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N299" s="13"/>
+    </row>
+    <row r="300" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N300" s="13"/>
+    </row>
+    <row r="301" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N301" s="13"/>
+    </row>
+    <row r="302" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N302" s="13"/>
+    </row>
+    <row r="303" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N303" s="13"/>
+    </row>
+    <row r="304" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N304" s="13"/>
+    </row>
+    <row r="305" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N305" s="13"/>
+    </row>
+    <row r="306" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N306" s="13"/>
+    </row>
+    <row r="307" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N307" s="13"/>
+    </row>
+    <row r="308" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N308" s="13"/>
+    </row>
+    <row r="309" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N309" s="13"/>
+    </row>
+    <row r="310" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N310" s="13"/>
+    </row>
+    <row r="311" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N311" s="13"/>
+    </row>
+    <row r="312" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N312" s="13"/>
+    </row>
+    <row r="313" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N313" s="13"/>
+    </row>
+    <row r="314" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N314" s="13"/>
+    </row>
+    <row r="315" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N315" s="13"/>
+    </row>
+    <row r="316" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N316" s="13"/>
+    </row>
+    <row r="317" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N317" s="13"/>
+    </row>
+    <row r="318" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N318" s="13"/>
+    </row>
+    <row r="319" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N319" s="13"/>
+    </row>
+    <row r="320" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N320" s="13"/>
+    </row>
+    <row r="321" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N321" s="13"/>
+    </row>
+    <row r="322" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N322" s="13"/>
+    </row>
+    <row r="323" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N323" s="13"/>
+    </row>
+    <row r="324" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N324" s="13"/>
+    </row>
+    <row r="325" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N325" s="13"/>
+    </row>
+    <row r="326" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N326" s="13"/>
+    </row>
+    <row r="327" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N327" s="13"/>
+    </row>
+    <row r="328" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N328" s="13"/>
+    </row>
+    <row r="329" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N329" s="13"/>
+    </row>
+    <row r="330" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N330" s="13"/>
+    </row>
+    <row r="331" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N331" s="13"/>
+    </row>
+    <row r="332" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N332" s="13"/>
+    </row>
+    <row r="333" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N333" s="13"/>
+    </row>
+    <row r="334" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N334" s="13"/>
+    </row>
+    <row r="335" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N335" s="13"/>
+    </row>
+    <row r="336" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N336" s="13"/>
+    </row>
+    <row r="337" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N337" s="13"/>
+    </row>
+    <row r="338" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N338" s="13"/>
+    </row>
+    <row r="339" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N339" s="13"/>
+    </row>
+    <row r="340" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N340" s="13"/>
+    </row>
+    <row r="341" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N341" s="13"/>
+    </row>
+    <row r="342" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N342" s="13"/>
+    </row>
+    <row r="343" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N343" s="13"/>
+    </row>
+    <row r="344" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N344" s="13"/>
+    </row>
+    <row r="345" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N345" s="13"/>
+    </row>
+    <row r="346" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N346" s="13"/>
+    </row>
+    <row r="347" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N347" s="13"/>
+    </row>
+    <row r="348" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N348" s="13"/>
+    </row>
+    <row r="349" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N349" s="13"/>
+    </row>
+    <row r="350" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N350" s="13"/>
+    </row>
+    <row r="351" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N351" s="13"/>
+    </row>
+    <row r="352" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N352" s="13"/>
+    </row>
+    <row r="353" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N353" s="13"/>
+    </row>
+    <row r="354" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N354" s="13"/>
+    </row>
+    <row r="355" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N355" s="13"/>
+    </row>
+    <row r="356" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N356" s="13"/>
+    </row>
+    <row r="357" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N357" s="13"/>
+    </row>
+    <row r="358" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N358" s="13"/>
+    </row>
+    <row r="359" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N359" s="13"/>
+    </row>
+    <row r="360" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N360" s="13"/>
+    </row>
+    <row r="361" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N361" s="13"/>
+    </row>
+    <row r="362" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N362" s="13"/>
+    </row>
+    <row r="363" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N363" s="13"/>
+    </row>
+    <row r="364" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N364" s="13"/>
+    </row>
+    <row r="365" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N365" s="13"/>
+    </row>
+    <row r="366" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N366" s="13"/>
+    </row>
+    <row r="367" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N367" s="13"/>
+    </row>
+    <row r="368" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N368" s="13"/>
+    </row>
+    <row r="369" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N369" s="13"/>
+    </row>
+    <row r="370" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N370" s="13"/>
+    </row>
+    <row r="371" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N371" s="13"/>
+    </row>
+    <row r="372" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N372" s="13"/>
+    </row>
+    <row r="373" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N373" s="13"/>
+    </row>
+    <row r="374" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N374" s="13"/>
+    </row>
+    <row r="375" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N375" s="13"/>
+    </row>
+    <row r="376" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N376" s="13"/>
+    </row>
+    <row r="377" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N377" s="13"/>
+    </row>
+    <row r="378" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N378" s="13"/>
+    </row>
+    <row r="379" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N379" s="13"/>
+    </row>
+    <row r="380" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N380" s="13"/>
+    </row>
+    <row r="381" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N381" s="13"/>
+    </row>
+    <row r="382" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N382" s="13"/>
+    </row>
+    <row r="383" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N383" s="13"/>
+    </row>
+    <row r="384" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N384" s="13"/>
+    </row>
+    <row r="385" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N385" s="13"/>
+    </row>
+    <row r="386" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N386" s="13"/>
+    </row>
+    <row r="387" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N387" s="13"/>
+    </row>
+    <row r="388" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N388" s="13"/>
+    </row>
+    <row r="389" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N389" s="13"/>
+    </row>
+    <row r="390" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N390" s="13"/>
+    </row>
+    <row r="391" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N391" s="13"/>
+    </row>
+    <row r="392" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N392" s="13"/>
+    </row>
+    <row r="393" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N393" s="13"/>
+    </row>
+    <row r="394" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N394" s="13"/>
+    </row>
+    <row r="395" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N395" s="13"/>
+    </row>
+    <row r="396" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="397" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="398" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="399" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="400" spans="14:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <printOptions/>
-  <pageMargins bottom="0.787401575" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.787401575"/>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:A10"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultColWidth="11.22" defaultRowHeight="15.0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.1640625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="278.44"/>
-[...1 lines deleted...]
-    <col customWidth="1" min="7" max="26" width="11.11"/>
+    <col min="1" max="1" width="278.5" customWidth="1"/>
+    <col min="2" max="6" width="10.5" customWidth="1"/>
+    <col min="7" max="26" width="11.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="408.75" customHeight="1">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:1" ht="408.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="21" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="9"/>
+    <row r="10" spans="1:1" ht="16" x14ac:dyDescent="0.2">
+      <c r="A10" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink r:id="rId1" ref="A1"/>
+    <hyperlink ref="A1" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
   </hyperlinks>
-  <printOptions/>
-  <pageMargins bottom="0.787401575" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.787401575"/>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Macintosh Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Mitarbeitendendaten</vt:lpstr>
+      <vt:lpstr>Liste mit Optionen</vt:lpstr>
+      <vt:lpstr>Richtlinien</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>