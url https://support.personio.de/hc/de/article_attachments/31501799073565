--- v0 (2025-12-05)
+++ v1 (2026-04-03)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11018"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/skryabin/IdeaProjects/personio/personio/HRM/Import/resources/templates/imports/time_off_periods/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Time off periods and balances copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D0A5818-CCE3-1543-962C-7641CAF1919D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93D2E93F-D195-D343-9766-4401F0DEF0A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="620" windowWidth="23160" windowHeight="18080" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="23160" windowHeight="16260" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Periodos de ausencia" sheetId="1" r:id="rId1"/>
     <sheet name="Pautas" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="22">
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>adrien.soza@demo-sample.com</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -207,52 +207,51 @@
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Pautas para rellenar el archivo de subida de periodos de ausencia</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Utiliza esta plantilla para importar periodos de ausencia a Personio. Para ajustar los saldos de ausencia, utiliza “Importar saldo de ausencias_Básico_ES.xlsx” o “Importar saldo de ausencias_Avanzado_ES.xlsx”.
 Lee las instrucciones antes de rellenar la plantilla de importación.
 ___________________________________________________________________________________________________________________________________________
 1. Rellena las columnas de la primera hoja de trabajo sin cambiar ni añadir encabezamientos.
 2. Cada fila corresponde a un periodo de ausencia por empleado. Para añadir varios periodos de ausencia para un empleado, utiliza una nueva fila con la dirección de correo electrónico del empleado. 
 3. Especifica la ausencia en la columna Tipo de ausencia exactamente como la creaste en Personio.
 4. Rellena la Fecha de comienzo y la Fecha de finalización en el formato AAAA-MM-DD.
 5. Las columnas Fecha de comienzo, Fecha de finalización, Hora de comienzo y Hora de finalización tienen que tener formato de texto.
 6. En las dos últimas columnas, puedes especificar si el primer o el último día se cuentan como medio día. Si es así, introduce un 1 en la columna correspondiente. Si no, deja las celdas en blanco.
 7. Si quieres importar un solo día, introduce el día correspondiente tanto en la columna Fecha de comienzo como en la columna Fecha de finalización. 
-8. Si quieres importar una ausencia de un par de horas a lo largo de un día, introduce la misma fecha como Fecha de comienzo y Fecha de finalización, pero también la hora correspondiente en las columnas Hora de comienzo y Hora de finalización. 
-9. Si necesitas ayuda con la importación de los archivos, ponte en contacto con nuestro equipo de atención al cliente en el área de ayuda del producto de Personio a través de Ayuda &gt; Recibir asistencia</t>
+8. Si quieres importar una ausencia de un par de horas a lo largo de un día, introduce la misma fecha como Fecha de comienzo y Fecha de finalización, pero también la hora correspondiente en las columnas Hora de comienzo y Hora de finalización. </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1619,51 +1618,51 @@
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AB219"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.85546875" style="1" customWidth="1"/>
     <col min="9" max="28" width="8.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" customWidth="1"/>
     <col min="30" max="16384" width="10.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>15</v>
@@ -8275,61 +8274,63 @@
       <c r="R219" s="10"/>
       <c r="S219" s="10"/>
       <c r="T219" s="10"/>
       <c r="U219" s="10"/>
       <c r="V219" s="10"/>
       <c r="W219" s="10"/>
       <c r="X219" s="10"/>
       <c r="Y219" s="10"/>
       <c r="Z219" s="10"/>
       <c r="AA219" s="10"/>
       <c r="AB219" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Helvetica Neue,Regular"&amp;12&amp;K000000&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E10"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="180.5703125" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="10.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="380" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="350" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="19"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="18"/>