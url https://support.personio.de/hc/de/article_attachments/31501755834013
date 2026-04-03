--- v0 (2025-12-05)
+++ v1 (2026-04-03)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11018"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/skryabin/IdeaProjects/personio/personio/HRM/Import/resources/templates/imports/time_off_periods/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Time off periods and balances copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{469DCF56-BB78-D747-880F-3A39FD3FA547}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3EA28C5B-527E-AA45-A10F-C505029A3897}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="620" windowWidth="31220" windowHeight="18860" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Abwesenheitsperioden" sheetId="1" r:id="rId1"/>
     <sheet name="Richtlinien" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="22">
   <si>
     <t>Endzeit</t>
   </si>
   <si>
     <t>Halber Tag erster Tag</t>
   </si>
   <si>
     <t>Halber Tag letzter Tag</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
@@ -167,52 +167,51 @@
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Richtlinien zum Ausfüllen der Upload-Datei für Abwesenheitsperioden</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Verwenden Sie diese Vorlage, um Abwesenheitsperioden in Personio zu importieren. Zum Anpassen von Abwesenheitskontoständen verwenden Sie bitte die Datei „Import Abwesenheitskonto_Basic_DE.xlsx“ oder „Import Abwesenheitskonto_Erweitert_DE.xlsx“.
 Bitte lesen Sie die folgende Anleitung, bevor Sie die Importvorlage ausfüllen.
 ___________________________________________________________________________________________________________________________________________
 1. Füllen Sie die Spalten im ersten Arbeitsblatt aus, ohne die Überschriften zu ändern oder neue hinzuzufügen.
 2. Jede Zeile entspricht einer Abwesenheitsperiode pro mitarbeitender Person. Um für eine Person mehrere Abwesenheitsperioden hinzufügen, verwenden Sie jeweils eine neue Zeile, und geben Sie die E-Mail-Adresse der Person ein.
 3. Geben Sie in der Spalte „Art der Abwesenheit“ die Abwesenheit exakt so ein, wie sie in Personio erstellt wurde.
 4. Geben Sie das Startdatum und das Enddatum im Format JJJJ-MM-TT ein.
 5. Die Spalten „Startdatum“, „Enddatum“, „Startzeit“ und „Endzeit“ müssen als Text formatiert werden.
 6. In den letzten beiden Spalten können Sie angeben, ob der erste oder der letzte Tag als halber Tag gezählt wird. Wenn dies der Fall ist, geben Sie in der jeweiligen Spalte „1“ ein. Wenn nicht, lassen Sie die Zellen leer.
 7. Wenn Sie einen einzigen Tag importieren möchten, geben Sie den entsprechenden Tag sowohl in der Spalte „Startdatum“ als auch in der Spalte „Enddatum“ ein. 
-8. Wenn Sie eine mehrstündige Abwesenheit für einen bestimmten Tag importieren möchten, geben Sie als Start- und Enddatum dasselbe Datum ein, und zusätzlich die entsprechende Uhrzeit in den Spalten „Startzeit“ und „Endzeit“. 
-9. Wenn Sie Hilfe beim Importieren der Dateien benötigen, wenden Sie sich im produktinternen Hilfebereich von Personio über „Hilfe &gt; Support anfordern“ an unser Supportteam.</t>
+8. Wenn Sie eine mehrstündige Abwesenheit für einen bestimmten Tag importieren möchten, geben Sie als Start- und Enddatum dasselbe Datum ein, und zusätzlich die entsprechende Uhrzeit in den Spalten „Startzeit“ und „Endzeit“.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1579,51 +1578,51 @@
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AB219"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" style="1" customWidth="1"/>
     <col min="9" max="28" width="8.28515625" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.140625" style="1" customWidth="1"/>
     <col min="30" max="16384" width="10.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>18</v>
@@ -8235,61 +8234,63 @@
       <c r="R219" s="10"/>
       <c r="S219" s="10"/>
       <c r="T219" s="10"/>
       <c r="U219" s="10"/>
       <c r="V219" s="10"/>
       <c r="W219" s="10"/>
       <c r="X219" s="10"/>
       <c r="Y219" s="10"/>
       <c r="Z219" s="10"/>
       <c r="AA219" s="10"/>
       <c r="AB219" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Helvetica Neue,Regular"&amp;12&amp;K000000&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E10"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="153.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="5" width="8.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="10.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="395" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="365" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="19"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17"/>
       <c r="B4" s="18"/>