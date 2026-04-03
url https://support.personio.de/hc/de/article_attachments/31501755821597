--- v0 (2025-12-05)
+++ v1 (2026-04-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11018"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/skryabin/IdeaProjects/personio/personio/HRM/Import/resources/templates/imports/time_off_periods/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Time off periods and balances copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4EEDFA7-C154-274E-BD1D-47EDD9A4CF49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{794EA172-14ED-F445-96E0-FE932E6603AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="620" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Time off periods" sheetId="1" r:id="rId1"/>
     <sheet name="Guidelines" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="Rx57eHX1hMapDB1rShQMDPvHIY5ouT+JbA1UVarnBCg="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Time off type</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
@@ -276,52 +276,51 @@
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Guidelines for filling in the time off periods upload file</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Use this template to import time off periods to Personio. To adjust time off balances, please use "Time off balance import_basic_EN.xlsx" or "Time off balance import_advanced_EN.xlsx".
 Please read the instructions before filling in the import template.
 ___________________________________________________________________________________________________________________________________________
 1. Fill in the columns in the first worksheet without changing the headings or adding new ones.
 2. Each row corresponds to one time off period per employee. To add multiple time off periods for an employee, please use a new row with the employee's email address. 
 3. Specify the time off type in the 'Time off type' column exactly as you created it in Personio.
 4. Fill in the Start date and End date in the format YYYY-MM-DD.
 5. The 'Start date', 'End date', 'Start time' and 'End time' columns must be formatted as text.
 6. In the last two columns, you can specify whether the first or the last day is counted as half a day. If this is the case, enter 1 in the corresponding column. If not, leave the cells blank.
 7. If you want to import one single day, enter the corresponding day in the 'Start date' column as well as in the 'End date' column. 
-8. If you want to import a time off of a couple of hours over the course of a day, enter the same date as Start date and End date, but also the corresponding hour in the 'Start time' and 'End time' columns. 
-9. If you need any help with importing the files, contact our Support team through the In-product Help area in Personio via Help &gt; Get support</t>
+8. If you want to import a time off of a couple of hours over the course of a day, enter the same date as Start date and End date, but also the corresponding hour in the 'Start time' and 'End time' columns. </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -2379,51 +2378,51 @@
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A1000"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="157.140625" customWidth="1"/>
     <col min="2" max="6" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="380" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1" ht="350" x14ac:dyDescent="0.2">
       <c r="A1" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>