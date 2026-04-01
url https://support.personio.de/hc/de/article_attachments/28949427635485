--- v0 (2025-12-08)
+++ v1 (2026-04-01)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Candidate data copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FF9C689-B468-D44B-B481-2840263846F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2874339-C184-0C47-8E4A-C511634AAAED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bewerbende" sheetId="1" r:id="rId1"/>
     <sheet name="Richtlinien" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="BA7qQy9TwUzraxE9Y6QeN1hah44/nl8ykNeAofKVCV8="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
@@ -360,52 +360,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Richtlinien zum Ausfüllen der Upload-Datei für Bewerbende</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Verwenden Sie diese Vorlage, um Bewerbende in Personio zu importieren.
 Bitte lesen Sie die folgende Anleitung, bevor Sie die Importvorlage ausfüllen.
 ___________________________________________________________________________________________________________________________________________
 1. Füllen Sie die Spalten im ersten Arbeitsblatt aus, ohne die Überschriften zu ändern oder neue hinzuzufügen.
 2. Um Informationen richtig zu kategorisieren, verwenden Sie stets exakt dieselben Begriffe wie in Personio.
 3. Geben Sie in der Spalte „Status“, die jeweilige Recruiting-Phase an. Phasen, die Sie manuell erstellen, sollten genauso geschrieben werden wie in Personio. 
 Folgende Systemphasen sind verfügbar:
 – Angebot
 – Akzeptiert
 – Abgelehnt
 – Zurückgezogen
 4. Geben Sie das Bewerbungsdatum im Format YYYY-MM-DD ein. Wenn eine sich bewerbende Person bereits abgelehnt wurde, geben Sie das Ablehnungsdatum auch im Format YYYY-MM-DD ein. Wenn das Bewerbungsverfahren noch läuft, kann diese Spalte leer gelassen werden. 
-5. Die Spalten „Absagegrund“, „Tag“ und „Kommentare“ sind optional. Die Spalte „Tag“ entspricht den Bewerbungs-Tags in Personio. Diese Werte müssen genauso geschrieben werden, wie sie in Personio eingegeben wurden. 
-6. Wenn Sie Hilfe beim Importieren der Dateien benötigen, wenden Sie sich im produktinternen Hilfebereich von Personio über „Hilfe &gt; Support anfordern“ an unser Supportteam.</t>
+5. Die Spalten „Absagegrund“, „Tag“ und „Kommentare“ sind optional. Die Spalte „Tag“ entspricht den Bewerbungs-Tags in Personio. Diese Werte müssen genauso geschrieben werden, wie sie in Personio eingegeben wurden. </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -671,51 +670,51 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.6640625" customWidth="1"/>
     <col min="2" max="2" width="12.1640625" customWidth="1"/>
     <col min="3" max="3" width="21.5" customWidth="1"/>
     <col min="4" max="4" width="27.33203125" customWidth="1"/>
     <col min="5" max="5" width="11.83203125" customWidth="1"/>
     <col min="6" max="6" width="17.33203125" customWidth="1"/>
     <col min="7" max="7" width="23.33203125" style="4" customWidth="1"/>
     <col min="8" max="8" width="28.33203125" style="4" customWidth="1"/>
     <col min="9" max="9" width="24.83203125" customWidth="1"/>
     <col min="10" max="10" width="43.6640625" customWidth="1"/>
     <col min="11" max="11" width="40.83203125" customWidth="1"/>
     <col min="12" max="26" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="17" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -1794,60 +1793,62 @@
     <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:U1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="243.1640625" customWidth="1"/>
     <col min="2" max="6" width="10.83203125" customWidth="1"/>
     <col min="7" max="21" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="365" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:21" ht="335" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
       <c r="P1" s="5"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
     </row>
     <row r="2" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">