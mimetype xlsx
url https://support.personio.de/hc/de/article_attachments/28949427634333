--- v0 (2025-12-08)
+++ v1 (2026-04-01)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10420"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/jens.mueller/IdeaProjects/import-service/src/main/resources/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/ianbrett/Desktop/Import templates/To change because of Fin release/Candidate data copy/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7FD127A5-D634-3242-BE3F-31FFAE4648A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D26A4749-C115-B54A-BCB7-20AE586909CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="38400" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="16260" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Applicants" sheetId="1" r:id="rId1"/>
     <sheet name="Guidelines" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="BA7qQy9TwUzraxE9Y6QeN1hah44/nl8ykNeAofKVCV8="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
@@ -376,52 +376,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Guidelines for filling in the applicant upload file</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Use this template to import applicants to Personio.
 Please read the instructions before filling in the import template.
 ___________________________________________________________________________________________________________________________________________
 1. Fill in the columns in the first worksheet without changing the headings or adding new ones.
 2. To categorise added information correctly, always match the exact wording used within Personio.
 3. Add the respective recruiting phase to the 'Status' column. Phases you create manually should be written exactly the same as those in Personio. 
 System phases available are:
 - Offer
 - Accepted
 - Rejected
 - Declined
 4. Format the application date as YYYY-MM-DD. If the applicant has already been rejected, enter the rejection date, also formatted as YYYY-MM-DD. If the applicant is still in the process, this column can be left empty. 
-5. The 'Rejection reason', 'Tag' and 'Notes' columns are optional. The 'Tag' column corresponds to the applicant tags within Personio. Its values should be written exactly as entered in Personio. 
-6. If you need help with importing the files, contact our Support team through the In-product Help area in Personio via Help &gt; Get support</t>
+5. The 'Rejection reason', 'Tag' and 'Notes' columns are optional. The 'Tag' column corresponds to the applicant tags within Personio. Its values should be written exactly as entered in Personio.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy&quot;-&quot;mm&quot;-&quot;dd"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -687,51 +686,51 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.6640625" customWidth="1"/>
     <col min="2" max="2" width="12.1640625" customWidth="1"/>
     <col min="3" max="3" width="21.5" customWidth="1"/>
     <col min="4" max="4" width="27.33203125" customWidth="1"/>
     <col min="5" max="5" width="11.83203125" customWidth="1"/>
     <col min="6" max="6" width="17.33203125" customWidth="1"/>
     <col min="7" max="7" width="23.33203125" style="4" customWidth="1"/>
     <col min="8" max="8" width="28.33203125" style="4" customWidth="1"/>
     <col min="9" max="9" width="24.83203125" customWidth="1"/>
     <col min="10" max="10" width="31.6640625" customWidth="1"/>
     <col min="11" max="11" width="40.83203125" customWidth="1"/>
     <col min="12" max="26" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="17" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -1810,60 +1809,62 @@
     <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:U1000"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="243.1640625" customWidth="1"/>
     <col min="2" max="6" width="10.83203125" customWidth="1"/>
     <col min="7" max="21" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="365" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:21" ht="335" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
       <c r="P1" s="5"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
     </row>
     <row r="2" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">